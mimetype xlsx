--- v0 (2026-03-14)
+++ v1 (2026-04-28)
@@ -10,692 +10,911 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="481" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="641" uniqueCount="286">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
+    <t>ordem dia</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Elio da Mata - Prefeito</t>
+  </si>
+  <si>
+    <t>Institui e aprova o Plano Local de Habitação de Interesse Social – PLHIS, no Município de Itabirito e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Vistas para vereador</t>
+  </si>
+  <si>
+    <t>Emenda a Projeto de Lei nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Renê Butekus,Dr. Edson,Ezio Pimenta,Max Fortes</t>
+  </si>
+  <si>
+    <t>Emenda Substitutiva nº 01 ao Projeto de Lei nº 03/2026 - Projeto de Emenda Substitutiva ao Projeto de Lei nº 03, de 07 de janeiro de 2026, de autoria do Executivo, que altera a Lei Municipal nº 2459, de 14 de dezembro de 2005 que institui o Código de Obras do Município de Itabirito.</t>
+  </si>
+  <si>
+    <t>Aguardando parecer de comissão</t>
+  </si>
+  <si>
+    <t>Emenda a Projeto de Lei nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>Ezio Pimenta</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa e Aditiva nº 01 ao Projeto de Lei nº 03/2026 - Aperfeiçoa dispositivos do Projeto de Lei nº 03/2026 que altera o Código de Obras do Município de Itabirito (Lei Municipal nº 2.459/2005), estabelecendo parâmetros de desempenho construtivo conforme normas técnicas, reforçando a responsabilidade técnica profissional, promovendo a modernização administrativa dos processos de aprovação de projetos e incentivando a participação de profissionais da área técnica na atualização da legislação urbanística.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2459, de 14 de dezembro de 2005, que institui o Código de Obras do Município de Itabirito.</t>
+  </si>
+  <si>
+    <t>Matéria inclusa na Ordem do Dia – 1ª Votação</t>
+  </si>
+  <si>
+    <t>Emenda a Projeto de Lei nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Max Fortes</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva nº 01 ao Projeto de Lei Substitutivo nº 04/2026 - Emenda Aditiva ao Projeto de Lei Substitutivo nº 04, de 09 de fevereiro de 2026, que “Altera a Lei Municipal nº 3514, de 23 de março de 2021, que institui a declaração municipal de direitos de liberdade econômica.”</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Substitutivo nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 3514, de 23 de março de 2021, que institui a declaração municipal de direitos de liberdade econômica, que foi alterada pela Lei Municipal nº 4115/2024.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Substitutivo nº 35 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a recomposição anual dos vencimentos dos servidores públicos efetivos, contratados, comissionados, pensionistas e inativos da Administração Direta e Indireta (SAAE), dos subsídios dos agentes políticos e equiparados, conselheiros tutelares, profissionais de enfermagem, profissionais da educação, Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE) do Poder Executivo do Município de Itabirito, em conformidade com o art. 37, inciso X, da Constituição Federal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 36 de 2026</t>
+  </si>
+  <si>
+    <t>Léo do Social</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal da Língua Brasileira de Sinais – Libras no âmbito do Município de Itabirito.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 37 de 2026</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Promoção, Proteção e Fomento à Língua Brasileira de Sinais – Libras no âmbito do Município de Itabirito e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 38 de 2026</t>
+  </si>
+  <si>
+    <t>Fernando da Sheila</t>
+  </si>
+  <si>
+    <t>Denomina “Rua Maria do Carmo Lopes Pimenta Faria”, a Avenida Principal, localizada no Condomínio Retiro do Bação, entre a Rua do Areal e Rua da Pimenta, no Distrito de São Gonçalo do Bação, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 39 de 2026</t>
+  </si>
+  <si>
+    <t>Denomina “Avenida Simone de Jesus Chaves”, a Avenida “1 (um)”, localizada no Condomínio Retiro do Bação, entre a Rua do Areal e Rua da Pimenta, no Distrito de São Gonçalo do Bação, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 40 de 2026</t>
+  </si>
+  <si>
+    <t>Denomina “Rua Éder Marciano Zeferino”, a Rua “B”, localizada no Condomínio Retiro do Bação, entre a Rua do Areal e Rua da Pimenta, no Distrito de São Gonçalo do Bação, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 41 de 2026</t>
+  </si>
+  <si>
+    <t>Denomina “Rua Adelino Ramiro Cardoso”, a Rua “A”, localizada no Condomínio Retiro do Bação, entre a Rua do Areal e Rua da Pimenta, no Distrito de São Gonçalo do Bação, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 42 de 2026</t>
+  </si>
+  <si>
+    <t>Denomina “Rua Milton Pedrosa de Oliveira”, a Rua “C”, localizada no Condomínio Retiro do Bação, entre a Rua do Areal e Rua da Pimenta, no Distrito de São Gonçalo do Bação, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 43 de 2026</t>
+  </si>
+  <si>
+    <t>Lucas do Zé Maria</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de garantia de assistência ao empacotamento das compras nos caixas preferenciais em supermercados e estabelecimentos similares no Município de Itabirito e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 46 de 2026</t>
+  </si>
+  <si>
+    <t>Rose da Saúde</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Programa Municipal Cuidar, Acolher e Transformar, de atendimento domiciliar humanizado às mães e famílias atípicas, no Município de Itabirito/MG, e dá outras providências</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 50 de 2026</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MESA</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão geral anual da remuneração dos servidores públicos da Câmara Municipal de Itabirito, em conformidade com o art. 37, inciso X, da Constituição Federal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Matéria inclusa na Ordem do Dia – 2ª Votação</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 51 de 2026</t>
+  </si>
+  <si>
+    <t>Ratifica a alteração pelo Município de Itabirito do Contrato de Consórcio Público do CODAP – Consórcio Público Para O Desenvolvimento Do Alto Paraopeba.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 52 de 2026</t>
+  </si>
+  <si>
+    <t>Daniel Sudano</t>
+  </si>
+  <si>
+    <t>Institui o Dia do Escritor Itabiritense no âmbito do Município de Itabirito e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 53 de 2026</t>
+  </si>
+  <si>
+    <t>Manoel da Autoescola</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Semana da Biodiversidade no Município de Itabirito/MG, com foco na proteção de mananciais e espécies ameaçadas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 54 de 2026</t>
+  </si>
+  <si>
+    <t>Reconhece o serviço de Brigadista Voluntário de Combate a Incêndios Florestais no Município de Itabirito/MG e dá outras providências.</t>
+  </si>
+  <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Indicação nº 327 de 2026</t>
   </si>
   <si>
-    <t>Fernando da Sheila</t>
-[...2 lines deleted...]
-    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja realizada a substituição das lâmpadas de iluminação pública nos postes localizados à Avenida Queiroz Júnior, próximos ao acesso à empresa Del Rey Mineral, na “curva da água fria”, no Bairro Esperança, no Município de Itabirito/MG.</t>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que seja realizada a substituição das lâmpadas de iluminação pública nos postes localizados à Avenida Queiroz Júnior, próximos ao acesso à empresa Del Rey Minerals, na “curva da água fria”, no Bairro Esperança, no Município de Itabirito/MG.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Indicação nº 328 de 2026</t>
   </si>
   <si>
-    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja realizada a substituição da lâmpada de iluminação pública no poste localizado à Rua João Pinheiro, em frente à residência de nº. 1016, no Bairro Santa Efigênia, no Município de Itabirito/MG.</t>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que seja realizada a substituição da lâmpada de iluminação pública no poste localizado à Rua João Pinheiro, em frente à residência de nº. 1016, no Bairro Santa Efigênia, no Município de Itabirito/MG.</t>
   </si>
   <si>
     <t>Indicação nº 329 de 2026</t>
   </si>
   <si>
-    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja providenciado, com urgência, o recapeamento asfáltico (tapa-buracos), em toda a extensão da Rua Bartolomeu Gusmão, no Bairro Country, no Município de Itabirito/ MG.</t>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que seja providenciado, com urgência, o recapeamento asfáltico (tapa-buracos), em toda a extensão da Rua Bartolomeu Gusmão, no Bairro Country, no Município de Itabirito/ MG.</t>
   </si>
   <si>
     <t>Indicação nº 330 de 2026</t>
   </si>
   <si>
-    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja providenciada, com urgência, a capina e a limpeza do espaço do parquinho localizado em frente à residência de nº. 722, da Rua Belo Horizonte, no Bairro Lourdes, no Município de Itabirito/ MG.</t>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que sejam providenciadas, com urgência, a capina e a limpeza do espaço do parquinho localizado em frente à residência de nº 722, da Rua Belo Horizonte, no Bairro Lourdes, no Município de Itabirito/ MG.</t>
   </si>
   <si>
     <t>Indicação nº 331 de 2026</t>
   </si>
   <si>
-    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja providenciada, com urgência, a capina e a limpeza da escadaria localizada nas proximidades da residência de nº. 697, da Rua Capitão Antônio Marques, no Bairro Vila Gonçalo, no Município de Itabirito/ MG.</t>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que sejam providenciadas, com urgência, a capina e a limpeza da escadaria localizada nas proximidades da residência de nº 697, da Rua Capitão Antônio Marques, no Bairro Vila Gonçalo, no Município de Itabirito/ MG.</t>
   </si>
   <si>
     <t>Indicação nº 332 de 2026</t>
   </si>
   <si>
-    <t>Lucas do Zé Maria</t>
-[...1 lines deleted...]
-  <si>
     <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja realizada manutenção asfáltica na Rua Francisco José de Carvalho, importante via de ligação entre os bairros São José e Portões, com o objetivo de melhorar as condições de tráfego e garantir maior segurança e mobilidade aos moradores e demais usuários da via.</t>
   </si>
   <si>
     <t>Indicação nº 333 de 2026</t>
   </si>
   <si>
     <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja avaliada a possibilidade de implantação de uma Academia ao Ar Livre na Rua Érico Veríssimo, no Bairro Novo Itabirito, em substituição ao parquinho de madeira atualmente existente no local, visando oferecer à comunidade um espaço mais adequado para a prática de atividades físicas e promoção da saúde.</t>
   </si>
   <si>
     <t>Indicação nº 334 de 2026</t>
   </si>
   <si>
     <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja realizada, com a devida urgência, uma operação tapa-buracos nas vias públicas do Distrito de Córrego do Bação, visando melhorar as condições de tráfego, garantir maior segurança aos usuários e preservar a adequada manutenção da malha viária local.</t>
   </si>
   <si>
     <t>Indicação nº 335 de 2026</t>
   </si>
   <si>
     <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da Secretaria competente, para que seja realizada a poda da cerca viva localizada nas proximidades da Casa do Adolescente, situada na Rua Engenheiro Simão Lacerda, no bairro Padre Eustáquio, com o objetivo de garantir melhor visibilidade, segurança e adequada manutenção do espaço público.</t>
   </si>
   <si>
     <t>Indicação nº 336 de 2026</t>
   </si>
   <si>
-    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que sejam adotadas medidas e ações voltadas ao acompanhamento, acolhimento e atendimento das pessoas em situação de rua no município, considerando o aumento observado dessa população e a necessidade de políticas públicas que promovam assistência social, dignidade e reinserção social.</t>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que sejam adotadas medidas e ações voltadas ao acompanhamento, acolhimento e atendimento das pessoas em situação de rua no Município, considerando o aumento observado dessa população e a necessidade de políticas públicas que promovam assistência social, dignidade e reinserção social.</t>
   </si>
   <si>
     <t>Indicação nº 337 de 2026</t>
   </si>
   <si>
     <t>Danilo Grilo</t>
   </si>
   <si>
-    <t>Indica ao Poder Executivo Municipal a instalação de sinalização de preferência no retorno recentemente implantado na Avenida Waldir Salvador de Oliveira, em frente à Rodoviária Velha, no acesso à Rua Raul Soares, no centro.</t>
+    <t>Indica ao Poder Executivo Municipal, a instalação de sinalização de preferência, no retorno recentemente implantado na Avenida Waldir Salvador de Oliveira, em frente à Rodoviária Velha, no acesso à Rua Raul Soares, no Centro.</t>
   </si>
   <si>
     <t>Indicação nº 338 de 2026</t>
   </si>
   <si>
-    <t>Indica ao Poder Executivo Municipal a realização de estudo técnico para implantação de redutor de velocidade ou instalação de placa de preferência no cruzamento da Rua Engenheiro Simão Lacerda com a Rua Vicente Borges da Silva, no bairro Padre Eustáquio.</t>
+    <t>Indica ao Poder Executivo Municipal, a realização de estudo técnico para implantação de redutor de velocidade ou instalação de placa de preferência no cruzamento da Rua Engenheiro Simão Lacerda com a Rua Vicente Borges da Silva, no bairro Padre Eustáquio.</t>
   </si>
   <si>
     <t>Indicação nº 339 de 2026</t>
   </si>
   <si>
-    <t>Indica ao Poder Executivo Municipal que promova tratativas junto à concessionária responsável pela ferrovia e aos órgãos competentes para viabilizar melhorias e a instalação de iluminação no túnel de passagem sob a linha férrea que liga o Morro do Munu ao Córrego do Bação.</t>
+    <t>Indica ao Poder Executivo Municipal, para que promova tratativas junto à concessionária responsável pela ferrovia e aos órgãos competentes para viabilizar melhorias e a instalação de iluminação no túnel de passagem sob a linha férrea que liga o Morro do Munu ao Córrego do Bação.</t>
   </si>
   <si>
     <t>Indicação nº 340 de 2026</t>
   </si>
   <si>
-    <t>Indica ao Poder Executivo Municipal a realização de estudo técnico de trânsito para avaliar a viabilidade de implantação de faixa de pedestres na Rua Dona Cristina, na divisa com a Rua João Pinheiro, em frente ao Centro de Especialidades Médicas – CEM.</t>
+    <t>Indica ao Poder Executivo Municipal, a realização de estudo técnico de trânsito, para avaliar a viabilidade de implantação de faixa de pedestres na Rua Dona Cristina, na divisa com a Rua João Pinheiro, em frente ao Centro de Especialidades Médicas – CEM.</t>
   </si>
   <si>
     <t>Indicação nº 341 de 2026</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde e da Vigilância em Saúde/Controle de Zoonoses, a realização de visita técnica na Rua Guajajaras, no bairro São José, para averiguar a ocorrência de insetos e escorpiões e outros animais peçonhentos, bem como adotar medidas de controle e prevenção da proliferação desses animais.</t>
   </si>
   <si>
     <t>Indicação nº 342 de 2026</t>
   </si>
   <si>
-    <t>Ezio Pimenta</t>
-[...2 lines deleted...]
-    <t>Solicita ao Poder Executivo Municipal a realização de capina, manutenção e instalação de corrimão na escada localizada na Rua Efigênia de Oliveira Batista, no Bairro Santa Rita.</t>
+    <t>Solicita ao Poder Executivo Municipal, a realização de capina, manutenção e instalação de corrimão na escada localizada na Rua Efigênia de Oliveira Batista, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>Indicação nº 343 de 2026</t>
   </si>
   <si>
-    <t>Indica ao Poder Executivo Municipal a realização de vistoria técnica e providências urgentes na Rua José da Damasceno, onde obra recentemente executada apresenta sinais de afundamento do solo, rachaduras e risco de desabamento.</t>
+    <t>Indica ao Poder Executivo Municipal, a realização de vistoria técnica e providências urgentes na Rua José Damasceno, onde obra recentemente executada apresenta sinais de afundamento do solo, rachaduras e risco de desabamento.</t>
   </si>
   <si>
     <t>Indicação nº 344 de 2026</t>
   </si>
   <si>
-    <t>Indica ao Poder Executivo Municipal a realização de vistoria técnica e execução de reparos na rede de esgoto na Rua Davi de Oliveira Silva, no Bairro Santa Rita/São Judas, bem como o reparo da tubulação de esgoto da via localizada no Bairro Quinta dos Inconfidentes.</t>
+    <t>Indica ao Poder Executivo Municipal, a realização de vistoria técnica e execução de reparos na rede de esgoto na Rua Davi de Oliveira Silva, no Bairro Santa Rita/São Judas, bem como o reparo da tubulação de esgoto da via localizada no Bairro Quinta dos Inconfidentes.</t>
   </si>
   <si>
     <t>Indicação nº 345 de 2026</t>
   </si>
   <si>
-    <t>Solicita ao Poder Executivo Municipal a realização de operação tapa-buracos em vias públicas localizadas no Bairro Santa Rita/São Judas, Tombadouro, Boa viagem, Santo Antônio, Agostinho Rodrigues.</t>
+    <t>Solicita ao Poder Executivo Municipal, a realização de operação tapa-buracos em vias públicas localizadas no Bairro Santa Rita/São Judas, Tombadouro, Boa viagem, Santo Antônio, Agostinho Rodrigues.</t>
   </si>
   <si>
     <t>Indicação nº 346 de 2026</t>
   </si>
   <si>
-    <t>Solicita ao Poder Executivo Municipal a realização de serviços de capina e limpeza nas vias públicas localizadas no Bairro Santa Rita/São Judas, Santa Efigênia e São José.</t>
+    <t>Solicita ao Poder Executivo Municipal, a realização de serviços de capina e limpeza nas vias públicas localizadas no Bairro Santa Rita/São Judas, Santa Efigênia e São José.</t>
   </si>
   <si>
     <t>Indicação nº 347 de 2026</t>
   </si>
   <si>
     <t>Anderson do Sou Notícia</t>
   </si>
   <si>
-    <t>Indicação ao Poder Executivo Municipal para que  seja analisada a possibilidade de realizar o corte ou  implementar outra solução para o bambuzal existente na Avenida Farid Rahme.</t>
+    <t>Indicação ao Poder Executivo Municipal, para que seja analisada a possibilidade de realizar o corte ou implementar outra solução para o bambuzal existente na Avenida Farid Rahme.</t>
   </si>
   <si>
     <t>Indicação nº 348 de 2026</t>
   </si>
   <si>
-    <t>Indica ao Poder Executivo Municipal que seja verificada a possibilidade de realizar fiscalização quanto ao acúmulo de lixo na Rua Paracatu,  bairro Liberdade, adotando as  providências necessárias para a limpeza e  manutenção do local.</t>
+    <t>Indica ao Poder Executivo Municipal, para que seja verificada a possibilidade de realizar fiscalização quanto ao acúmulo de lixo na Rua Paracatu,  bairro Liberdade, adotando as providências necessárias para a limpeza e manutenção do local.</t>
   </si>
   <si>
     <t>Indicação nº 349 de 2026</t>
   </si>
   <si>
-    <t>Indica ao Poder Executivo Municipal a necessidade de fiscalização quanto ao acumulo de material de construção em via pública, na entrada da Rua Bela_x000D_
+    <t>Indica ao Poder Executivo Municipal, a necessidade de fiscalização quanto ao acúmulo de material de construção em via pública, na entrada da Rua Bela_x000D_
 Vista, bairro Recreio dos Bandeirantes.</t>
   </si>
   <si>
     <t>Indicação nº 350 de 2026</t>
   </si>
   <si>
     <t>Márcio Juninho</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal a realização de limpeza e capina em todas as ruas do Bairro Agostinho Rodrigues, neste Município.</t>
   </si>
   <si>
     <t>Indicação nº 351 de 2026</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal a realização de limpeza e roçada, bem como a manutenção da iluminação pública do playground do Bairro Bem Viver, neste Município.</t>
   </si>
   <si>
     <t>Indicação nº 352 de 2026</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal a realização de obras de pavimentação asfáltica no trecho compreendido entre a Escola do Bairro Água Limpa e a BR-040, mais precisamente até as proximidades do crematório, neste Município.</t>
   </si>
   <si>
     <t>Indicação nº 353 de 2026</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal a realização de recapeamento asfáltico em todas as ruas do Bairro Meu Sítio, neste Município.</t>
   </si>
   <si>
     <t>Indicação nº 354 de 2026</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal a realização de recapeamento asfáltico (operação tapa-buracos) nas vias do Bairro Agostinho Rodrigues, neste Município.</t>
   </si>
   <si>
     <t>Indicação nº 355 de 2026</t>
   </si>
   <si>
-    <t>Rose da Saúde</t>
-[...2 lines deleted...]
-    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação que seja realizada a limpeza de todos os bueiros, bem como a avaliação e ampliação do sistema de drenagem pluvial em toda a extensão do município, visando melhorar o escoamento das águas e prevenir transtornos à população.</t>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para que seja realizada a limpeza de todos os bueiros, bem como a avaliação e ampliação do sistema de drenagem pluvial em toda a extensão do Município, visando melhorar o escoamento das águas e prevenir transtornos à população.</t>
   </si>
   <si>
     <t>Indicação nº 356 de 2026</t>
   </si>
   <si>
-    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação que seja realizada a limpeza e capina em toda a extensão da Rua Angelina Salermo, localizada no Bairro Itaubira.</t>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para que sejam realizadas a limpeza e capina em toda a extensão da Rua Angelina Salermo, localizada no Bairro Itaubira.</t>
   </si>
   <si>
     <t>Indicação nº 357 de 2026</t>
   </si>
   <si>
-    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação que seja realizada a limpeza e capina em toda a extensão da Rua Manoel João Pinto, localizada no Bairro Santa Efigênia.</t>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para que sejam realizadas a limpeza e capina em toda a extensão da Rua Manoel João Pinto, localizada no Bairro Santa Efigênia.</t>
   </si>
   <si>
     <t>Indicação nº 358 de 2026</t>
   </si>
   <si>
-    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação que seja realizada a limpeza e capina em toda a extensão das vias Avenida Manoel Salvador de Oliveira e Rua São Vicente, localizadas no Bairro Bela Vista.</t>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para que seja realizada a limpeza e capina em toda a extensão das vias Avenida Manoel Salvador de Oliveira e Rua São Vicente, localizadas no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>Indicação nº 359 de 2026</t>
   </si>
   <si>
-    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação que seja realizada a revitalização asfáltica na Avenida dos Inconfidentes, próximo ao nº 1000, no Bairro Santa Efigênia.</t>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para que seja realizada a revitalização asfáltica na Avenida dos Inconfidentes, próximo ao nº 1000, no Bairro Santa Efigênia.</t>
   </si>
   <si>
     <t>Indicação nº 360 de 2026</t>
   </si>
   <si>
     <t>Fabinho Fonseca</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Meio Ambiente (setor de Limpeza Urbana) a capina e limpeza nos bairros Pedra Azul, Veneza e Monte Verde.</t>
   </si>
   <si>
     <t>Indicação nº 361 de 2026</t>
   </si>
   <si>
-    <t>Indico que seja solicitado ao Sr. Prefeito Municipal o encaminhamento do projeto de lei anexo à Secretaria de Meio Ambiente, para análise e providências, visando instituir o "Programa Municipal de Logística Reversa e Reciclagem de Blisters de Medicamentos (Programa 'Blister Solidário')" no Município de Itabirito.</t>
+    <t>Indico que seja solicitado ao Sr. Prefeito Municipal o encaminhamento do Projeto de Lei anexo, à Secretaria de Meio Ambiente, para análise e providências, visando instituir o "Programa Municipal de Logística Reversa e Reciclagem de Blisters de Medicamentos (Programa 'Blister Solidário')" no Município de Itabirito.</t>
   </si>
   <si>
     <t>Indicação nº 362 de 2026</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Meio Ambiente (setor de Limpeza Urbana) a capina e limpeza no bairro Primavera.</t>
   </si>
   <si>
     <t>Indicação nº 363 de 2026</t>
   </si>
   <si>
-    <t>Indico a Vossa Excelência, nos termos do art. 148 do Regimento Interno da Câmara Municipal de Itabirito, que seja solicitado à Secretaria Municipal de Obras a realização, da operação "tapa-buracos", nos bairros Pedra Azul, Veneza e Monte Verde.</t>
+    <t>Indico a Vossa Excelência, nos termos do art. 148 do Regimento Interno da Câmara Municipal de Itabirito, que seja solicitado à Secretaria Municipal de Obras, a realização da operação "tapa-buracos", nos bairros Pedra Azul, Veneza e Monte Verde.</t>
   </si>
   <si>
     <t>Indicação nº 364 de 2026</t>
   </si>
   <si>
-    <t>Indico que seja solicitado ao Sr. Prefeito Municipal o encaminhamento do projeto de lei anexo à Secretaria de Meio Ambiente, para análise e providências, visando instituir o Programa Municipal de Reciclagem Corporativa Solidária (PMRCS), estabelecendo diretrizes para a destinação de_x000D_
-resíduos sólidos recicláveis para associações e cooperativas de catadores por empresas contratadas, concessionárias ou beneficiárias de incentivos fiscais do Município, e dá outras providências".</t>
+    <t>Indico que seja solicitado ao Sr. Prefeito Municipal, o encaminhamento do Projeto de Lei anexo, à Secretaria de Meio Ambiente, para análise e providências, visando instituir o Programa Municipal de Reciclagem Corporativa Solidária (PMRCS), estabelecendo diretrizes para a destinação de_x000D_
+resíduos sólidos recicláveis para associações e cooperativas de catadores, por empresas contratadas, concessionárias ou beneficiárias de incentivos fiscais do Município, e dá outras providências".</t>
   </si>
   <si>
     <t>Indicação nº 365 de 2026</t>
   </si>
   <si>
     <t>Danilo Donato do Só Por Hoje</t>
   </si>
   <si>
     <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a capina e roçada, nas Ruas Fortaleza e Curitiba.</t>
   </si>
   <si>
     <t>Indicação nº 366 de 2026</t>
   </si>
   <si>
     <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na Rua Aroeira.</t>
   </si>
   <si>
     <t>Indicação nº 367 de 2026</t>
   </si>
   <si>
     <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na Rua Maria José Neiva Braga.</t>
   </si>
   <si>
     <t>Indicação nº 368 de 2026</t>
   </si>
   <si>
     <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na Rua Vitória.</t>
   </si>
   <si>
     <t>Indicação nº 369 de 2026</t>
   </si>
   <si>
     <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na Rua Nossa Senhora da Glória.</t>
   </si>
   <si>
     <t>Indicação nº 370 de 2026</t>
   </si>
   <si>
     <t>Dr. Edson</t>
   </si>
   <si>
-    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente para que seja realizada manutenção e limpeza na Praça 1º de Maio, localizada neste município.</t>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, para que seja realizada manutenção e limpeza na Praça 1º de Maio, localizada neste Município.</t>
   </si>
   <si>
     <t>Indicação nº 371 de 2026</t>
   </si>
   <si>
-    <t>Indico o envio ao Poder Executivo Municipal, para sugerir à Secretaria Municipal competente a instalação de placa de identificação da Rua Alameda Domingos de Abreu, localizada no Bairro Quinta dos Inconfidentes.</t>
+    <t>Indico o envio ao Poder Executivo Municipal, para sugerir à Secretaria Municipal competente, a instalação de placa de identificação da Rua Alameda Domingos de Abreu, localizada no Bairro Quinta dos Inconfidentes.</t>
   </si>
   <si>
     <t>Indicação nº 372 de 2026</t>
   </si>
   <si>
-    <t>Indico o envio ao Poder Executivo Municipal, para sugerir à Secretaria Municipal competente para que seja realizada poda de galhos e árvores localizados em frente à residência situada na Rua Boa Viagem, nº 353, Bairro Country.</t>
+    <t>Indico o envio ao Poder Executivo Municipal, para sugerir à Secretaria Municipal competente, para que seja realizada poda de galhos e árvores localizados em frente à residência situada na Rua Boa Viagem, nº 353, Bairro Country.</t>
   </si>
   <si>
     <t>Indicação nº 373 de 2026</t>
   </si>
   <si>
-    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, para sejam adotadas as providências necessárias para a notificação do proprietário do lote localizado na Rua José Maria Parreira, próximo ao nº 362, Bairro Recanto da Mata, a fim de que seja realizada a limpeza do local sob sua responsabilidade.</t>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, para que sejam adotadas as providências necessárias para a notificação do proprietário do lote localizado na Rua José Maria Parreira, próximo ao nº 362, Bairro Recanto da Mata, a fim de que seja realizada a limpeza do local sob sua responsabilidade.</t>
   </si>
   <si>
     <t>Indicação nº 374 de 2026</t>
   </si>
   <si>
-    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente a substituição de lâmpada no poste de iluminação pública localizado na Rua Itabira do Campo, próximo ao nº 46, Bairro Tombadouro.</t>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, a substituição de lâmpada no poste de iluminação pública, localizado na Rua Itabira do Campo, próximo ao nº 46, Bairro Tombadouro.</t>
   </si>
   <si>
     <t>Indicação nº 375 de 2026</t>
   </si>
   <si>
-    <t>Léo do Social</t>
-[...2 lines deleted...]
-    <t>Instalação canaletas na Estrada do Macedo.</t>
+    <t>Instalação de canaletas na Estrada do Macedo.</t>
   </si>
   <si>
     <t>Indicação nº 376 de 2026</t>
   </si>
   <si>
-    <t>Limpeza e construção passeio na Rua Lobélia, Gutierrez.</t>
+    <t>Limpeza e construção do passeio na Rua Lobélia, Gutierrez.</t>
   </si>
   <si>
     <t>Indicação nº 377 de 2026</t>
   </si>
   <si>
     <t>Operação tapa-buracos em toda extensão da Rua Augusto Bretas, Monte Sinai.</t>
   </si>
   <si>
     <t>Indicação nº 378 de 2026</t>
   </si>
   <si>
     <t>Manutenção e reparo do corrimão na escadaria da Rua José Faria Gurgel,  Agostinho Rodrigues</t>
   </si>
   <si>
     <t>Indicação nº 379 de 2026</t>
   </si>
   <si>
     <t>Manutenção na Estrada do Macedo.</t>
   </si>
   <si>
     <t>Indicação nº 380 de 2026</t>
   </si>
   <si>
-    <t>Manoel da Autoescola</t>
-[...2 lines deleted...]
-    <t>Indica o envio ao Poder Executivo Municipal, que providencie o recapeamento asfáltico por toda extensão da rua Erina Santa Cruz, bairro Itaubira, Itabirito/MG.</t>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie o recapeamento asfáltico por toda extensão da rua Erina Santa Cruz, bairro Itaubira, Itabirito/MG.</t>
   </si>
   <si>
     <t>Indicação nº 381 de 2026</t>
   </si>
   <si>
-    <t>Indica o envio ao Poder Executivo Municipal, que providencie o serviço de tapa-buracos na rua Goiás, próximo ao n° 59, bairro Bela Vista, Itabirito/MG.</t>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie o serviço de tapa-buracos na rua Goiás, próximo ao n° 59, bairro Bela Vista, Itabirito/MG.</t>
   </si>
   <si>
     <t>Indicação nº 382 de 2026</t>
   </si>
   <si>
-    <t>Indica o envio ao Poder Executivo Municipal, que providencie a instalação de Semáforo ou uma câmera na Avenida José Farid Rahme, em frente o n°108, Itabirito/MG.</t>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie a instalação de Semáforo ou uma câmera na Avenida José Farid Rahme, em frente ao n°108, Itabirito/MG.</t>
   </si>
   <si>
     <t>Indicação nº 383 de 2026</t>
   </si>
   <si>
-    <t>Indica o envio ao Poder Executivo Municipal, que providencie a conclusão do muro de gabião na rua Dr. Germano Costa, nº 140, CEP 35.454.134, Itabirito/MG.</t>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie a conclusão do muro de Gabião na rua Dr. Germano Costa, nº 140, CEP 35.454.134, Itabirito/MG.</t>
   </si>
   <si>
     <t>Indicação nº 384 de 2026</t>
   </si>
   <si>
     <t>Indica o envio ao Poder Executivo Municipal, que providencie a instalação de uma placa informativa no parquinho situado na Avenida José Farid Rahme, São Geraldo, Itabirito/MG.</t>
   </si>
   <si>
     <t>Indicação nº 385 de 2026</t>
   </si>
   <si>
-    <t>Daniel Sudano</t>
-[...2 lines deleted...]
-    <t>Indica ao Poder Executivo Municipal a realização de estudo e posterior execução de obras para o alargamento da Rua Ana Maria Teixeira.</t>
+    <t>Indica ao Poder Executivo Municipal, a realização de estudo e posterior execução de obras para o alargamento da Rua Ana Maria Teixeira.</t>
   </si>
   <si>
     <t>Indicação nº 386 de 2026</t>
   </si>
   <si>
-    <t>Indica ao Poder Executivo Municipal a divulgação do canal “Ouvir Você” para registro de solicitações relacionadas à iluminação pública.</t>
+    <t>Indica ao Poder Executivo Municipal, a divulgação do canal “Ouvir Você” para registro de solicitações relacionadas à iluminação pública.</t>
   </si>
   <si>
     <t>Indicação nº 387 de 2026</t>
   </si>
   <si>
-    <t>Indica ao Poder Executivo Municipal a realização de melhorias no sistema de drenagem pluvial da Rua do Areal, no distrito de São Gonçalo do Bação.</t>
+    <t>Indica ao Poder Executivo Municipal, a realização de melhorias no sistema de drenagem pluvial da Rua do Areal, no distrito de São Gonçalo do Bação.</t>
   </si>
   <si>
     <t>Indicação nº 388 de 2026</t>
   </si>
   <si>
-    <t>Indica ao Poder Executivo Municipal a realização de serviços de manutenção asfáltica, por meio de operação tapa-buracos, nas vias do Bairro Portões que necessitam de reparos.</t>
+    <t>Indica ao Poder Executivo Municipal, a realização de serviços de manutenção asfáltica, por meio de operação tapa-buracos, nas vias do Bairro Portões que necessitam de reparos.</t>
   </si>
   <si>
     <t>Indicação nº 389 de 2026</t>
   </si>
   <si>
-    <t>Indica ao Poder Executivo Municipal a realização de serviços de reassentamento e recomposição do calçamento em pedra – Rua Matozinhos.</t>
+    <t>Indica ao Poder Executivo Municipal, a realização de serviços de reassentamento e recomposição do calçamento em pedra – Rua Matozinhos.</t>
   </si>
   <si>
     <t>Indicação nº 390 de 2026</t>
   </si>
   <si>
     <t>Renê Butekus</t>
   </si>
   <si>
     <t>Indica o envio ao Poder Executivo Municipal, solicitando ao Serviço Autônomo de Água e Esgoto (SAAE) a realização de obra de tapa-buracos nas vias públicas do Balneário, nas Ruas das Carnaúbas, dos Cedros e das Castanheiras, no distrito de Acuruí.</t>
   </si>
   <si>
     <t>Indicação nº 391 de 2026</t>
   </si>
   <si>
-    <t>Indica o envio ao Poder Executivo Municipal, Solicitando a realização de reparos na ponte e na estrada do Córrego do Bação, que dá acesso à Fazenda Sipuá.</t>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando a realização de reparos na ponte e na estrada do Córrego do Bação, que dá acesso à Fazenda Sipuá.</t>
   </si>
   <si>
     <t>Indicação nº 392 de 2026</t>
   </si>
   <si>
-    <t>Indica o envio ao Poder Executivo Municipal, Solicitando a realização de serviços de capina, roçada e tapa-buracos na Rua Sete Lagoas, no bairro Monte Sinai.</t>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando a realização de serviços de capina, roçada e tapa-buracos na Rua Sete Lagoas, no bairro Monte Sinai.</t>
   </si>
   <si>
     <t>Indicação nº 393 de 2026</t>
   </si>
   <si>
     <t>Indica o envio ao Poder Executivo Municipal, solicitando a troca de lâmpada queimada na Rua Adelino Fernandes, em frente à Escola Municipal Laura Queiroz, bairro Usina Esperança.</t>
   </si>
   <si>
+    <t>Indicação nº 394 de 2026</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando por meio do Serviço Autônomo de Água e Esgoto (SAAE), a realização de obra de tapa-buracos na Rua Bartolomeu de Gusmão, nº 92, no Bairro Quinta dos Inconfidentes.</t>
+  </si>
+  <si>
     <t>Requerimento nº 162 de 2026</t>
   </si>
   <si>
     <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, verifique a disponibilidade do fornecimento de 01 (um) veículo de uso exclusivo do CINSED, para o deslocamento da equipe na realização de campanhas educativas e atendimentos aos chamados referentes à Lei Maria da Penha, no Município de Itabirito/MG.</t>
   </si>
   <si>
     <t>Requerimento nº 163 de 2026</t>
   </si>
   <si>
     <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja providenciada, com urgência, a instalação de iluminação pública na Rua Leopoldo Faria Gurgel, no Bairro Quinta dos Inconfidentes, no Município de Itabirito/MG.</t>
   </si>
   <si>
     <t>Requerimento nº 164 de 2026</t>
   </si>
   <si>
     <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizado um estudo de viabilidade técnica, para a oficialização da rampa de acesso ao lago de Acuruí, já existente, localizada à Rua das Carnaúbas, no Condomínio Rio de Pedras, Distrito de Acuruí, no Município de Itabirito/MG.</t>
   </si>
   <si>
     <t>Requerimento nº 165 de 2026</t>
   </si>
   <si>
-    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizado um estudo de viabilidade técnica, para substituição da atual faixa de pedestres por uma faixa de pedestres elevada, na Rua João Pinheiro, em frente ao nº. 974, Bairro Santa Efigênia, no Município de Itabirito/MG.</t>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizado um estudo de viabilidade técnica, para substituição da atual faixa de pedestres por uma faixa de pedestres elevada, na Rua João Pinheiro, em frente ao nº 974, Bairro Santa Efigênia, no Município de Itabirito/MG.</t>
   </si>
   <si>
     <t>Requerimento nº 166 de 2026</t>
   </si>
   <si>
-    <t>Requeiro ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja providenciado, com urgência, capina, limpeza e retirada de galhos, no Córrego Criminoso, localizadas ao fundo das residências de nº. 1464, 1476 e 1542, da Rua João Pinheiro, Bairro São José, no Município de Itabirito/ MG.</t>
+    <t>Requeiro ao Poder Executivo Municipal, por meio da Secretaria Competente, que sejam providenciadas, com urgência, capina, limpeza e retirada de galhos, no Córrego Criminoso, localizadas ao fundo das residências de nº 1464, 1476 e 1542, da Rua João Pinheiro, Bairro São José, no Município de Itabirito/ MG.</t>
   </si>
   <si>
     <t>Requerimento nº 167 de 2026</t>
   </si>
   <si>
-    <t>Max Fortes</t>
-[...1 lines deleted...]
-  <si>
     <t>Requeiro, o envio ao Poder Executivo Municipal, juntamente à Secretaria Municipal de Saúde, informações acerca da falta de suplementos alimentares.</t>
   </si>
   <si>
     <t>Requerimento nº 168 de 2026</t>
   </si>
   <si>
     <t>Requeiro, o envio ao Poder Executivo Municipal, bem como à concessionária responsável pela distribuição de energia elétrica no Estado de Minas Gerais, Companhia Energética de Minas Gerais, solicitando vistoria técnica e providências urgentes em relação à rede de fiação elétrica.</t>
   </si>
   <si>
     <t>Requerimento nº 169 de 2026</t>
   </si>
   <si>
     <t>Requeiro, o envio ao Poder Executivo Municipal, por meio da Secretaria Municipal de Segurança, Prevenção e Mobilidade Urbana, solicitando esclarecimentos acerca da não concessão da credencial de estacionamento para utilização das vagas destinadas às pessoas com deficiência, às pessoas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>Requerimento nº 170 de 2026</t>
   </si>
   <si>
-    <t>Requer o envio ao Poder Executivo Municipal, solicitando ao setor de Limpeza Urbana a realização  de serviços de capina nos endereços mencionados abaixo.</t>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando ao setor de Limpeza Urbana, a realização de serviços de capina.</t>
   </si>
   <si>
     <t>Requerimento nº 171 de 2026</t>
   </si>
   <si>
-    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa buracos  e manutenção na tampa de esgoto na Rua José  _x000D_
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa-buracos e manutenção na tampa de esgoto na Rua José  _x000D_
 Eduardo Rodrigues, bairro Novo Itabirito.</t>
   </si>
   <si>
     <t>Requerimento nº 172 de 2026</t>
   </si>
   <si>
-    <t>Requer o envio ao Poder Executivo Municipal, solicitando serviços do SAAE para sanar vazamento  de água na rua São Cristóvão e  Claudionor Idelfonso Braga, bairro Santo Antônio e Rua Cecília Meireles, bairro Novo Itabirito.</t>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando serviços do SAAE para sanar vazamento de água na rua São Cristóvão e Claudionor Idelfonso Braga, bairro Santo Antônio e Rua Cecília Meireles, bairro Novo Itabirito.</t>
   </si>
   <si>
     <t>Requerimento nº 173 de 2026</t>
   </si>
   <si>
-    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa buracos,  Rua José do Monte, bairro Nossa Senhora de Fátima.</t>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa-buracos, na Rua José do Monte, bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>Requerimento nº 174 de 2026</t>
   </si>
   <si>
-    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa buracos  nos endereços citados abaixo.</t>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa-buracos.</t>
   </si>
   <si>
     <t>Requerimento nº 175 de 2026</t>
   </si>
   <si>
-    <t>Requeiro ao Poder Executivo Municipal, através da Secretaria Municipal de Política Urbana e Habitação informações e providências acerca da manutenção e retorno do ponto de ônibus no Ribeirão do Eixo para sua localização histórica.</t>
+    <t>Requeiro ao Poder Executivo Municipal, através da Secretaria Municipal de Política Urbana e Habitação, informações e providências acerca da manutenção e retorno do Ponto de ônibus no Ribeirão do Eixo, para sua localização histórica.</t>
   </si>
   <si>
     <t>Requerimento nº 176 de 2026</t>
   </si>
   <si>
-    <t>Requeiro ao Poder Executivo Municipal, através da Secretaria Municipal de Obras, Serviços e Infraestrutura que sejam prestadas informações sobre a drenagem pluvial na Rua Areal em São Gonçalo do Bação.</t>
+    <t>Requeiro ao Poder Executivo Municipal, através da Secretaria Municipal de Obras, Serviços e Infraestrutura, para que sejam prestadas informações sobre a drenagem pluvial na Rua Areal em São Gonçalo do Bação.</t>
   </si>
   <si>
     <t>Requerimento nº 177 de 2026</t>
   </si>
   <si>
-    <t>Requeiro a Vossa Excelência, nos termos regimentais, que seja encaminhado ao Chefe do Poder Executivo Municipal pedido de informações, junto à Defesa Civil, acerca da realização de estudo técnico sobre a drenagem urbana do município, bem como sobre a adoção de medidas estruturais voltadas à prevenção e mitigação de enchentes.</t>
+    <t>Requeiro a Vossa Excelência, nos termos regimentais, que seja encaminhado ao Chefe do Poder Executivo Municipal, pedido de informações, junto à Defesa Civil, acerca da realização de estudo técnico sobre a drenagem urbana do Município, bem como sobre a adoção de medidas estruturais voltadas à prevenção e mitigação de enchentes.</t>
   </si>
   <si>
     <t>Requerimento nº 178 de 2026</t>
   </si>
   <si>
-    <t>Requer o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação que seja realizada a revitalização asfáltica na Rua José Benedito, no Bairro Santa Efigênia.</t>
+    <t>Requer o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para que seja realizada a revitalização asfáltica na Rua José Benedito, no Bairro Santa Efigênia.</t>
   </si>
   <si>
     <t>Requerimento nº 179 de 2026</t>
   </si>
   <si>
     <t>Requeiro que seja retirado de pauta e arquivado o Projeto de Lei n°44/2026 de minha autoria.</t>
   </si>
   <si>
     <t>Requerimento nº 180 de 2026</t>
   </si>
   <si>
     <t>Requeiro que seja retirado de pauta e arquivado o Projeto de Lei n°45/2026 de minha autoria.</t>
   </si>
   <si>
     <t>Requerimento nº 181 de 2026</t>
   </si>
   <si>
     <t>Requeiro que seja retirado de pauta e arquivado o Projeto de Lei n°47/2026 de minha autoria.</t>
   </si>
   <si>
     <t>Requerimento nº 182 de 2026</t>
   </si>
   <si>
     <t>Requeiro que seja retirado de pauta e arquivado o Projeto de Lei n°48/2026 de minha autoria.</t>
   </si>
   <si>
     <t>Requerimento nº 183 de 2026</t>
   </si>
   <si>
-    <t>Requer o envio ao Poder Executivo Municipal, para oficiar o Serviço Autônomo de Saneamento Básico de Itabirito (SAAE), para que realize estudo técnico detalhado de drenagem pluvial na Rua José Amaro Cordeiro, Bairro Recanto das Colinas, com a finalidade de avaliar a necessidade de instalação de novos bueiros e melhorias no sistema de escoamento das águas pluviais na referida via.</t>
+    <t>Requer o envio ao Poder Executivo Municipal, para oficiar ao Serviço Autônomo de Saneamento Básico de Itabirito (SAAE), para que realize estudo técnico detalhado de drenagem pluvial na Rua José Amaro Cordeiro, Bairro Recanto das Colinas, com a finalidade de avaliar a necessidade de instalação de novos bueiros e melhorias no sistema de escoamento das águas pluviais na referida via.</t>
   </si>
   <si>
     <t>Requerimento nº 184 de 2026</t>
   </si>
   <si>
-    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal de Educação esclarecimentos acerca do não pagamento do adicional constitucional de 1/3 de férias aos professores efetivos empossados no ano de 2025.</t>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal de Educação, esclarecimentos acerca do não pagamento do adicional constitucional de 1/3 de férias aos professores efetivos empossados no ano de 2025.</t>
   </si>
   <si>
     <t>Requerimento nº 185 de 2026</t>
   </si>
   <si>
-    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal competente que sejam prestadas informações e adotadas providências quanto à disponibilização do estacionamento do Centro Administrativo da Prefeitura de Itabirito para os pais e responsáveis que levam seus filhos para as atividades de ginástica realizadas no local.</t>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal competente, para que sejam prestadas informações e adotadas providências quanto à disponibilização do estacionamento do Centro Administrativo da Prefeitura de Itabirito para os pais e responsáveis que levam seus filhos para as atividades de ginástica, realizadas no local.</t>
   </si>
   <si>
     <t>Requerimento nº 186 de 2026</t>
   </si>
   <si>
-    <t>Requer o envio ao Poder Executivo Municipal, para oficiar o Serviço Autônomo de Saneamento Básico de Itabirito (SAAE), para realização de limpeza e desobstrução de todos os bueiros localizados no Bairro Recanto das Colinas.</t>
+    <t>Requer o envio ao Poder Executivo Municipal, para oficiar ao Serviço Autônomo de Saneamento Básico de Itabirito (SAAE), para realização de limpeza e desobstrução de todos os bueiros localizados no Bairro Recanto das Colinas.</t>
   </si>
   <si>
     <t>Requerimento nº 187 de 2026</t>
   </si>
   <si>
-    <t>Requer o envio ao Poder Executivo Municipal, para oficiar o Serviço Autônomo de Saneamento Básico de Itabirito (SAAE), para a realização de estudo técnico detalhado de drenagem pluvial, bem como a execução de obras de recompactação do solo e ampliação do sistema de captação de águas pluviais, com a possível instalação de novos bueiros na Rua Cacto, Bairro Recanto das Colinas.</t>
+    <t>Requer o envio ao Poder Executivo Municipal, para oficiar ao Serviço Autônomo de Saneamento Básico de Itabirito (SAAE), para a realização de estudo técnico detalhado de drenagem pluvial, bem como a execução de obras de recompactação do solo e ampliação do sistema de captação de águas pluviais, com a possível instalação de novos bueiros na Rua Cacto, Bairro Recanto das Colinas.</t>
   </si>
   <si>
     <t>Requerimento nº 188 de 2026</t>
   </si>
   <si>
-    <t>Requeiro ao Presidente desta Casa Legislativa que sejam enviados votos de reconhecimento e congratulações ao Dr. Thalys Henrique Kuster Campos.</t>
+    <t>Requeiro ao Presidente desta Casa Legislativa, para que sejam enviados votos de reconhecimento e congratulações ao Dr. Thalys Henrique Kuster Campos.</t>
   </si>
   <si>
     <t>Requerimento nº 189 de 2026</t>
   </si>
   <si>
-    <t>Requeiro ao Presidente desta Casa Legislativa que sejam enviados votos de reconhecimento e congratulações a Maria Izabel da Silva Martins Sousa (Bebel Martins).</t>
+    <t>Requeiro ao Presidente desta Casa Legislativa, para que sejam enviados votos de reconhecimento e congratulações à Maria Izabel da Silva Martins Sousa (Bebel Martins).</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 55 de 2026</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a Política Municipal de Prevenção de Enchentes, Apoio Emergencial e Recuperação Social e Econômica de Famílias e Atividades Econômicas atingidas por enchentes, alagamentos e outros desastres hidrológicos no Município de Itabirito e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Recebida</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 56 de 2026</t>
+  </si>
+  <si>
+    <t>Institui a Campanha Municipal de conscientização "Criança não Namora! Nem de brincadeira, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 57 de 2026</t>
+  </si>
+  <si>
+    <t>Institui a obrigatoriedade de reserva de espaço para a realização de feiras de adoção de animais em eventos promovidos ou apoiados pelo Poder Executivo Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 58 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a criação do Programa Municipal "Mulheres Pro" (protagonismo, renda e oportunidade) de incentivo ao empreendedorismo feminino, qualificação em economia digital e fortalecimento da autonomia financeira em Itabirito, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 59 de 2026</t>
+  </si>
+  <si>
+    <t>Estabelece diretrizes para a implementação do Programa "Bom no Esporte, Bom na Escola" no município de Itabirito e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 60 de 2026</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Atendimento Diurno à Pessoa Idosa no Município de Itabirito e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 61 de 2026</t>
+  </si>
+  <si>
+    <t>Institui e regulamenta a internação voluntária e involuntária de usuários e dependentes de drogas em rede de atenção à saúde no Município de Itabirito.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 62 de 2026</t>
+  </si>
+  <si>
+    <t>Proíbe, no âmbito do Município de Itabirito, o constrangimento aos vigilantes que se encontrem no exercício de sua profissão, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 63 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reserva de vagas para as mulheres vítimas de violência doméstica na aquisição de imóveis oriundos dos programas habitacionais do Município de Itabirito/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 64 de 2026</t>
+  </si>
+  <si>
+    <t>Cria o Selo Empresa Amiga da Mulher no Município de Itabirito e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -987,1982 +1206,2622 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F96"/>
+  <dimension ref="A1:F128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="27.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="26.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="36.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="44.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="41.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>21151</v>
+        <v>20585</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>21152</v>
+        <v>21140</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>21153</v>
+        <v>21148</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>21154</v>
+        <v>20586</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>21155</v>
+        <v>21076</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>21161</v>
+        <v>20832</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>21162</v>
+        <v>21071</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="F8" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>21163</v>
+        <v>20933</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>21164</v>
+        <v>20934</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
+        <v>32</v>
+      </c>
+      <c r="F10" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>21165</v>
+        <v>20942</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>21166</v>
+        <v>20943</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F12" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>21167</v>
+        <v>20945</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>21168</v>
+        <v>20946</v>
       </c>
       <c r="B14" t="s">
         <v>6</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="F14" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>21169</v>
+        <v>20947</v>
       </c>
       <c r="B15" t="s">
         <v>6</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F15" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>21173</v>
+        <v>20967</v>
       </c>
       <c r="B16" t="s">
         <v>6</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="F16" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>21175</v>
+        <v>21015</v>
       </c>
       <c r="B17" t="s">
         <v>6</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="F17" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>21176</v>
+        <v>21044</v>
       </c>
       <c r="B18" t="s">
         <v>6</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="F18" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>21177</v>
+        <v>21045</v>
       </c>
       <c r="B19" t="s">
         <v>6</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>21178</v>
+        <v>21131</v>
       </c>
       <c r="B20" t="s">
         <v>6</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="F20" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>21179</v>
+        <v>21132</v>
       </c>
       <c r="B21" t="s">
         <v>6</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="F21" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>21182</v>
+        <v>21133</v>
       </c>
       <c r="B22" t="s">
         <v>6</v>
       </c>
       <c r="C22" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="E22" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="F22" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>21183</v>
+        <v>21151</v>
       </c>
       <c r="B23" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C23" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="E23" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="F23" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>21189</v>
+        <v>21152</v>
       </c>
       <c r="B24" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C24" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="E24" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="F24" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>21190</v>
+        <v>21153</v>
       </c>
       <c r="B25" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C25" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="D25" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="E25" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="F25" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>21191</v>
+        <v>21154</v>
       </c>
       <c r="B26" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C26" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="E26" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="F26" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>21192</v>
+        <v>21155</v>
       </c>
       <c r="B27" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C27" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="D27" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="E27" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="F27" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>21193</v>
+        <v>21161</v>
       </c>
       <c r="B28" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C28" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="D28" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="E28" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="F28" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>21194</v>
+        <v>21162</v>
       </c>
       <c r="B29" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C29" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="D29" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="E29" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="F29" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
-        <v>21195</v>
+        <v>21163</v>
       </c>
       <c r="B30" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C30" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="D30" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="E30" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="F30" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
-        <v>21196</v>
+        <v>21164</v>
       </c>
       <c r="B31" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C31" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="D31" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="E31" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="F31" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>21197</v>
+        <v>21165</v>
       </c>
       <c r="B32" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C32" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="D32" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="E32" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="F32" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
-        <v>21198</v>
+        <v>21166</v>
       </c>
       <c r="B33" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C33" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="D33" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="E33" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="F33" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>21199</v>
+        <v>21167</v>
       </c>
       <c r="B34" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C34" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="D34" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="E34" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="F34" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>21202</v>
+        <v>21168</v>
       </c>
       <c r="B35" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C35" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="D35" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="E35" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="F35" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>21203</v>
+        <v>21169</v>
       </c>
       <c r="B36" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C36" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="D36" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="E36" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="F36" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>21204</v>
+        <v>21173</v>
       </c>
       <c r="B37" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C37" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="D37" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="E37" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="F37" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>21205</v>
+        <v>21175</v>
       </c>
       <c r="B38" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C38" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="D38" t="s">
-        <v>82</v>
+        <v>16</v>
       </c>
       <c r="E38" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="F38" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>21206</v>
+        <v>21176</v>
       </c>
       <c r="B39" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C39" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="D39" t="s">
-        <v>82</v>
+        <v>16</v>
       </c>
       <c r="E39" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="F39" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>21215</v>
+        <v>21177</v>
       </c>
       <c r="B40" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C40" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="D40" t="s">
-        <v>93</v>
+        <v>16</v>
       </c>
       <c r="E40" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="F40" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>21216</v>
+        <v>21178</v>
       </c>
       <c r="B41" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C41" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D41" t="s">
-        <v>93</v>
+        <v>16</v>
       </c>
       <c r="E41" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="F41" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
-        <v>21217</v>
+        <v>21179</v>
       </c>
       <c r="B42" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C42" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="D42" t="s">
-        <v>93</v>
+        <v>16</v>
       </c>
       <c r="E42" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="F42" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>21218</v>
+        <v>21182</v>
       </c>
       <c r="B43" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C43" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="D43" t="s">
-        <v>93</v>
+        <v>108</v>
       </c>
       <c r="E43" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="F43" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>21220</v>
+        <v>21183</v>
       </c>
       <c r="B44" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C44" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="D44" t="s">
-        <v>93</v>
+        <v>108</v>
       </c>
       <c r="E44" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="F44" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>21223</v>
+        <v>21189</v>
       </c>
       <c r="B45" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C45" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="D45" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="E45" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="F45" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>21224</v>
+        <v>21190</v>
       </c>
       <c r="B46" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C46" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="D46" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="E46" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="F46" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
-        <v>21225</v>
+        <v>21191</v>
       </c>
       <c r="B47" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C47" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="D47" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="E47" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="F47" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
-        <v>21226</v>
+        <v>21192</v>
       </c>
       <c r="B48" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C48" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="D48" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="E48" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="F48" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
-        <v>21227</v>
+        <v>21193</v>
       </c>
       <c r="B49" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C49" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="D49" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="E49" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="F49" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
-        <v>21233</v>
+        <v>21194</v>
       </c>
       <c r="B50" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C50" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="D50" t="s">
         <v>115</v>
       </c>
       <c r="E50" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="F50" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
-        <v>21234</v>
+        <v>21195</v>
       </c>
       <c r="B51" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C51" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="D51" t="s">
-        <v>115</v>
+        <v>48</v>
       </c>
       <c r="E51" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="F51" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
-        <v>21235</v>
+        <v>21196</v>
       </c>
       <c r="B52" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C52" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="D52" t="s">
-        <v>115</v>
+        <v>48</v>
       </c>
       <c r="E52" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="F52" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
-        <v>21236</v>
+        <v>21197</v>
       </c>
       <c r="B53" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C53" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="D53" t="s">
-        <v>115</v>
+        <v>48</v>
       </c>
       <c r="E53" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="F53" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
-        <v>21237</v>
+        <v>21198</v>
       </c>
       <c r="B54" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C54" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="D54" t="s">
-        <v>115</v>
+        <v>48</v>
       </c>
       <c r="E54" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="F54" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
-        <v>21240</v>
+        <v>21199</v>
       </c>
       <c r="B55" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C55" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="D55" t="s">
-        <v>126</v>
+        <v>48</v>
       </c>
       <c r="E55" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="F55" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
-        <v>21241</v>
+        <v>21202</v>
       </c>
       <c r="B56" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C56" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="D56" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="E56" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="F56" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
-        <v>21242</v>
+        <v>21203</v>
       </c>
       <c r="B57" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C57" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="D57" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="E57" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="F57" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
-        <v>21243</v>
+        <v>21204</v>
       </c>
       <c r="B58" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C58" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="D58" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="E58" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="F58" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
-        <v>21244</v>
+        <v>21205</v>
       </c>
       <c r="B59" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C59" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="D59" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="E59" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="F59" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
-        <v>21246</v>
+        <v>21206</v>
       </c>
       <c r="B60" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C60" t="s">
+        <v>144</v>
+      </c>
+      <c r="D60" t="s">
         <v>136</v>
       </c>
-      <c r="D60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="F60" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
-        <v>21247</v>
+        <v>21215</v>
       </c>
       <c r="B61" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C61" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="D61" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="E61" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="F61" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
-        <v>21248</v>
+        <v>21216</v>
       </c>
       <c r="B62" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C62" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="D62" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="E62" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="F62" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
-        <v>21249</v>
+        <v>21217</v>
       </c>
       <c r="B63" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C63" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="D63" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="E63" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="F63" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
-        <v>21250</v>
+        <v>21218</v>
       </c>
       <c r="B64" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C64" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="D64" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="E64" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="F64" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
-        <v>21253</v>
+        <v>21220</v>
       </c>
       <c r="B65" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C65" t="s">
+        <v>155</v>
+      </c>
+      <c r="D65" t="s">
         <v>147</v>
       </c>
-      <c r="D65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E65" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="F65" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
-        <v>21254</v>
+        <v>21223</v>
       </c>
       <c r="B66" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C66" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="D66" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="E66" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="F66" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
-        <v>21255</v>
+        <v>21224</v>
       </c>
       <c r="B67" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C67" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="D67" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="E67" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="F67" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
-        <v>21256</v>
+        <v>21225</v>
       </c>
       <c r="B68" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C68" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="D68" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="E68" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="F68" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
-        <v>21156</v>
+        <v>21226</v>
       </c>
       <c r="B69" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C69" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="D69" t="s">
-        <v>8</v>
+        <v>158</v>
       </c>
       <c r="E69" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="F69" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
-        <v>21157</v>
+        <v>21227</v>
       </c>
       <c r="B70" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C70" t="s">
+        <v>166</v>
+      </c>
+      <c r="D70" t="s">
         <v>158</v>
       </c>
-      <c r="D70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E70" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="F70" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
-        <v>21158</v>
+        <v>21233</v>
       </c>
       <c r="B71" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C71" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="D71" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E71" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="F71" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
-        <v>21159</v>
+        <v>21234</v>
       </c>
       <c r="B72" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C72" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="D72" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E72" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="F72" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
-        <v>21160</v>
+        <v>21235</v>
       </c>
       <c r="B73" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C73" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="D73" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E73" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="F73" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
-        <v>21170</v>
+        <v>21236</v>
       </c>
       <c r="B74" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C74" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="D74" t="s">
-        <v>167</v>
+        <v>29</v>
       </c>
       <c r="E74" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="F74" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
-        <v>21171</v>
+        <v>21237</v>
       </c>
       <c r="B75" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C75" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="D75" t="s">
-        <v>167</v>
+        <v>29</v>
       </c>
       <c r="E75" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="F75" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
-        <v>21172</v>
+        <v>21240</v>
       </c>
       <c r="B76" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C76" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="D76" t="s">
-        <v>167</v>
+        <v>60</v>
       </c>
       <c r="E76" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="F76" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
-        <v>21184</v>
+        <v>21241</v>
       </c>
       <c r="B77" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C77" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="D77" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="E77" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="F77" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
-        <v>21185</v>
+        <v>21242</v>
       </c>
       <c r="B78" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C78" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="D78" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="E78" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="F78" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
-        <v>21186</v>
+        <v>21243</v>
       </c>
       <c r="B79" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C79" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="D79" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="E79" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="F79" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
-        <v>21187</v>
+        <v>21244</v>
       </c>
       <c r="B80" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C80" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="D80" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="E80" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="F80" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
-        <v>21188</v>
+        <v>21246</v>
       </c>
       <c r="B81" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C81" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="D81" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E81" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="F81" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
-        <v>21207</v>
+        <v>21247</v>
       </c>
       <c r="B82" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C82" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="D82" t="s">
-        <v>82</v>
+        <v>57</v>
       </c>
       <c r="E82" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="F82" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
-        <v>21208</v>
+        <v>21248</v>
       </c>
       <c r="B83" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C83" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="D83" t="s">
-        <v>82</v>
+        <v>57</v>
       </c>
       <c r="E83" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="F83" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
-        <v>21209</v>
+        <v>21249</v>
       </c>
       <c r="B84" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C84" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="D84" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="E84" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="F84" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
-        <v>21210</v>
+        <v>21250</v>
       </c>
       <c r="B85" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C85" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="D85" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="E85" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="F85" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
-        <v>21211</v>
+        <v>21253</v>
       </c>
       <c r="B86" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C86" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="D86" t="s">
-        <v>71</v>
+        <v>199</v>
       </c>
       <c r="E86" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="F86" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
-        <v>21212</v>
+        <v>21254</v>
       </c>
       <c r="B87" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C87" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="D87" t="s">
-        <v>71</v>
+        <v>199</v>
       </c>
       <c r="E87" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="F87" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
-        <v>21213</v>
+        <v>21255</v>
       </c>
       <c r="B88" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C88" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="D88" t="s">
-        <v>71</v>
+        <v>199</v>
       </c>
       <c r="E88" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="F88" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
-        <v>21214</v>
+        <v>21256</v>
       </c>
       <c r="B89" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C89" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="D89" t="s">
-        <v>71</v>
+        <v>199</v>
       </c>
       <c r="E89" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F89" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
-        <v>21228</v>
+        <v>21257</v>
       </c>
       <c r="B90" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C90" t="s">
+        <v>207</v>
+      </c>
+      <c r="D90" t="s">
         <v>199</v>
       </c>
-      <c r="D90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E90" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="F90" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
-        <v>21229</v>
+        <v>21156</v>
       </c>
       <c r="B91" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C91" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="D91" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="E91" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="F91" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
-        <v>21230</v>
+        <v>21157</v>
       </c>
       <c r="B92" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C92" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="D92" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="E92" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="F92" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
-        <v>21231</v>
+        <v>21158</v>
       </c>
       <c r="B93" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C93" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="D93" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="E93" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="F93" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
-        <v>21232</v>
+        <v>21159</v>
       </c>
       <c r="B94" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C94" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="D94" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="E94" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="F94" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
-        <v>21251</v>
+        <v>21160</v>
       </c>
       <c r="B95" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="C95" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="D95" t="s">
-        <v>137</v>
+        <v>34</v>
       </c>
       <c r="E95" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="F95" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
+        <v>21170</v>
+      </c>
+      <c r="B96" t="s">
+        <v>64</v>
+      </c>
+      <c r="C96" t="s">
+        <v>219</v>
+      </c>
+      <c r="D96" t="s">
+        <v>22</v>
+      </c>
+      <c r="E96" t="s">
+        <v>220</v>
+      </c>
+      <c r="F96" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6">
+      <c r="A97">
+        <v>21171</v>
+      </c>
+      <c r="B97" t="s">
+        <v>64</v>
+      </c>
+      <c r="C97" t="s">
+        <v>221</v>
+      </c>
+      <c r="D97" t="s">
+        <v>22</v>
+      </c>
+      <c r="E97" t="s">
+        <v>222</v>
+      </c>
+      <c r="F97" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6">
+      <c r="A98">
+        <v>21172</v>
+      </c>
+      <c r="B98" t="s">
+        <v>64</v>
+      </c>
+      <c r="C98" t="s">
+        <v>223</v>
+      </c>
+      <c r="D98" t="s">
+        <v>22</v>
+      </c>
+      <c r="E98" t="s">
+        <v>224</v>
+      </c>
+      <c r="F98" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99">
+        <v>21184</v>
+      </c>
+      <c r="B99" t="s">
+        <v>64</v>
+      </c>
+      <c r="C99" t="s">
+        <v>225</v>
+      </c>
+      <c r="D99" t="s">
+        <v>108</v>
+      </c>
+      <c r="E99" t="s">
+        <v>226</v>
+      </c>
+      <c r="F99" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100">
+        <v>21185</v>
+      </c>
+      <c r="B100" t="s">
+        <v>64</v>
+      </c>
+      <c r="C100" t="s">
+        <v>227</v>
+      </c>
+      <c r="D100" t="s">
+        <v>108</v>
+      </c>
+      <c r="E100" t="s">
+        <v>228</v>
+      </c>
+      <c r="F100" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6">
+      <c r="A101">
+        <v>21186</v>
+      </c>
+      <c r="B101" t="s">
+        <v>64</v>
+      </c>
+      <c r="C101" t="s">
+        <v>229</v>
+      </c>
+      <c r="D101" t="s">
+        <v>108</v>
+      </c>
+      <c r="E101" t="s">
+        <v>230</v>
+      </c>
+      <c r="F101" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102">
+        <v>21187</v>
+      </c>
+      <c r="B102" t="s">
+        <v>64</v>
+      </c>
+      <c r="C102" t="s">
+        <v>231</v>
+      </c>
+      <c r="D102" t="s">
+        <v>108</v>
+      </c>
+      <c r="E102" t="s">
+        <v>232</v>
+      </c>
+      <c r="F102" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6">
+      <c r="A103">
+        <v>21188</v>
+      </c>
+      <c r="B103" t="s">
+        <v>64</v>
+      </c>
+      <c r="C103" t="s">
+        <v>233</v>
+      </c>
+      <c r="D103" t="s">
+        <v>108</v>
+      </c>
+      <c r="E103" t="s">
+        <v>234</v>
+      </c>
+      <c r="F103" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104">
+        <v>21207</v>
+      </c>
+      <c r="B104" t="s">
+        <v>64</v>
+      </c>
+      <c r="C104" t="s">
+        <v>235</v>
+      </c>
+      <c r="D104" t="s">
+        <v>136</v>
+      </c>
+      <c r="E104" t="s">
+        <v>236</v>
+      </c>
+      <c r="F104" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105">
+        <v>21208</v>
+      </c>
+      <c r="B105" t="s">
+        <v>64</v>
+      </c>
+      <c r="C105" t="s">
+        <v>237</v>
+      </c>
+      <c r="D105" t="s">
+        <v>136</v>
+      </c>
+      <c r="E105" t="s">
+        <v>238</v>
+      </c>
+      <c r="F105" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106">
+        <v>21209</v>
+      </c>
+      <c r="B106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C106" t="s">
+        <v>239</v>
+      </c>
+      <c r="D106" t="s">
+        <v>45</v>
+      </c>
+      <c r="E106" t="s">
+        <v>240</v>
+      </c>
+      <c r="F106" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107">
+        <v>21210</v>
+      </c>
+      <c r="B107" t="s">
+        <v>64</v>
+      </c>
+      <c r="C107" t="s">
+        <v>241</v>
+      </c>
+      <c r="D107" t="s">
+        <v>48</v>
+      </c>
+      <c r="E107" t="s">
+        <v>242</v>
+      </c>
+      <c r="F107" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108">
+        <v>21211</v>
+      </c>
+      <c r="B108" t="s">
+        <v>64</v>
+      </c>
+      <c r="C108" t="s">
+        <v>243</v>
+      </c>
+      <c r="D108" t="s">
+        <v>48</v>
+      </c>
+      <c r="E108" t="s">
+        <v>244</v>
+      </c>
+      <c r="F108" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109">
+        <v>21212</v>
+      </c>
+      <c r="B109" t="s">
+        <v>64</v>
+      </c>
+      <c r="C109" t="s">
+        <v>245</v>
+      </c>
+      <c r="D109" t="s">
+        <v>48</v>
+      </c>
+      <c r="E109" t="s">
+        <v>246</v>
+      </c>
+      <c r="F109" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6">
+      <c r="A110">
+        <v>21213</v>
+      </c>
+      <c r="B110" t="s">
+        <v>64</v>
+      </c>
+      <c r="C110" t="s">
+        <v>247</v>
+      </c>
+      <c r="D110" t="s">
+        <v>48</v>
+      </c>
+      <c r="E110" t="s">
+        <v>248</v>
+      </c>
+      <c r="F110" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111">
+        <v>21214</v>
+      </c>
+      <c r="B111" t="s">
+        <v>64</v>
+      </c>
+      <c r="C111" t="s">
+        <v>249</v>
+      </c>
+      <c r="D111" t="s">
+        <v>48</v>
+      </c>
+      <c r="E111" t="s">
+        <v>250</v>
+      </c>
+      <c r="F111" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6">
+      <c r="A112">
+        <v>21228</v>
+      </c>
+      <c r="B112" t="s">
+        <v>64</v>
+      </c>
+      <c r="C112" t="s">
+        <v>251</v>
+      </c>
+      <c r="D112" t="s">
+        <v>158</v>
+      </c>
+      <c r="E112" t="s">
+        <v>252</v>
+      </c>
+      <c r="F112" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113">
+        <v>21229</v>
+      </c>
+      <c r="B113" t="s">
+        <v>64</v>
+      </c>
+      <c r="C113" t="s">
+        <v>253</v>
+      </c>
+      <c r="D113" t="s">
+        <v>158</v>
+      </c>
+      <c r="E113" t="s">
+        <v>254</v>
+      </c>
+      <c r="F113" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6">
+      <c r="A114">
+        <v>21230</v>
+      </c>
+      <c r="B114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C114" t="s">
+        <v>255</v>
+      </c>
+      <c r="D114" t="s">
+        <v>158</v>
+      </c>
+      <c r="E114" t="s">
+        <v>256</v>
+      </c>
+      <c r="F114" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115">
+        <v>21231</v>
+      </c>
+      <c r="B115" t="s">
+        <v>64</v>
+      </c>
+      <c r="C115" t="s">
+        <v>257</v>
+      </c>
+      <c r="D115" t="s">
+        <v>158</v>
+      </c>
+      <c r="E115" t="s">
+        <v>258</v>
+      </c>
+      <c r="F115" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116">
+        <v>21232</v>
+      </c>
+      <c r="B116" t="s">
+        <v>64</v>
+      </c>
+      <c r="C116" t="s">
+        <v>259</v>
+      </c>
+      <c r="D116" t="s">
+        <v>158</v>
+      </c>
+      <c r="E116" t="s">
+        <v>260</v>
+      </c>
+      <c r="F116" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117">
+        <v>21251</v>
+      </c>
+      <c r="B117" t="s">
+        <v>64</v>
+      </c>
+      <c r="C117" t="s">
+        <v>261</v>
+      </c>
+      <c r="D117" t="s">
+        <v>57</v>
+      </c>
+      <c r="E117" t="s">
+        <v>262</v>
+      </c>
+      <c r="F117" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6">
+      <c r="A118">
         <v>21252</v>
       </c>
-      <c r="B96" t="s">
-[...12 lines deleted...]
-        <v>10</v>
+      <c r="B118" t="s">
+        <v>64</v>
+      </c>
+      <c r="C118" t="s">
+        <v>263</v>
+      </c>
+      <c r="D118" t="s">
+        <v>57</v>
+      </c>
+      <c r="E118" t="s">
+        <v>264</v>
+      </c>
+      <c r="F118" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6">
+      <c r="A119">
+        <v>21174</v>
+      </c>
+      <c r="B119" t="s">
+        <v>64</v>
+      </c>
+      <c r="C119" t="s">
+        <v>265</v>
+      </c>
+      <c r="D119" t="s">
+        <v>16</v>
+      </c>
+      <c r="E119" t="s">
+        <v>266</v>
+      </c>
+      <c r="F119" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6">
+      <c r="A120">
+        <v>21180</v>
+      </c>
+      <c r="B120" t="s">
+        <v>64</v>
+      </c>
+      <c r="C120" t="s">
+        <v>268</v>
+      </c>
+      <c r="D120" t="s">
+        <v>108</v>
+      </c>
+      <c r="E120" t="s">
+        <v>269</v>
+      </c>
+      <c r="F120" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6">
+      <c r="A121">
+        <v>21181</v>
+      </c>
+      <c r="B121" t="s">
+        <v>64</v>
+      </c>
+      <c r="C121" t="s">
+        <v>270</v>
+      </c>
+      <c r="D121" t="s">
+        <v>34</v>
+      </c>
+      <c r="E121" t="s">
+        <v>271</v>
+      </c>
+      <c r="F121" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6">
+      <c r="A122">
+        <v>21200</v>
+      </c>
+      <c r="B122" t="s">
+        <v>64</v>
+      </c>
+      <c r="C122" t="s">
+        <v>272</v>
+      </c>
+      <c r="D122" t="s">
+        <v>136</v>
+      </c>
+      <c r="E122" t="s">
+        <v>273</v>
+      </c>
+      <c r="F122" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6">
+      <c r="A123">
+        <v>21201</v>
+      </c>
+      <c r="B123" t="s">
+        <v>64</v>
+      </c>
+      <c r="C123" t="s">
+        <v>274</v>
+      </c>
+      <c r="D123" t="s">
+        <v>136</v>
+      </c>
+      <c r="E123" t="s">
+        <v>275</v>
+      </c>
+      <c r="F123" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124">
+        <v>21219</v>
+      </c>
+      <c r="B124" t="s">
+        <v>64</v>
+      </c>
+      <c r="C124" t="s">
+        <v>276</v>
+      </c>
+      <c r="D124" t="s">
+        <v>16</v>
+      </c>
+      <c r="E124" t="s">
+        <v>277</v>
+      </c>
+      <c r="F124" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6">
+      <c r="A125">
+        <v>21221</v>
+      </c>
+      <c r="B125" t="s">
+        <v>64</v>
+      </c>
+      <c r="C125" t="s">
+        <v>278</v>
+      </c>
+      <c r="D125" t="s">
+        <v>147</v>
+      </c>
+      <c r="E125" t="s">
+        <v>279</v>
+      </c>
+      <c r="F125" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6">
+      <c r="A126">
+        <v>21222</v>
+      </c>
+      <c r="B126" t="s">
+        <v>64</v>
+      </c>
+      <c r="C126" t="s">
+        <v>280</v>
+      </c>
+      <c r="D126" t="s">
+        <v>147</v>
+      </c>
+      <c r="E126" t="s">
+        <v>281</v>
+      </c>
+      <c r="F126" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6">
+      <c r="A127">
+        <v>21238</v>
+      </c>
+      <c r="B127" t="s">
+        <v>64</v>
+      </c>
+      <c r="C127" t="s">
+        <v>282</v>
+      </c>
+      <c r="D127" t="s">
+        <v>60</v>
+      </c>
+      <c r="E127" t="s">
+        <v>283</v>
+      </c>
+      <c r="F127" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6">
+      <c r="A128">
+        <v>21239</v>
+      </c>
+      <c r="B128" t="s">
+        <v>64</v>
+      </c>
+      <c r="C128" t="s">
+        <v>284</v>
+      </c>
+      <c r="D128" t="s">
+        <v>60</v>
+      </c>
+      <c r="E128" t="s">
+        <v>285</v>
+      </c>
+      <c r="F128" t="s">
+        <v>267</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>