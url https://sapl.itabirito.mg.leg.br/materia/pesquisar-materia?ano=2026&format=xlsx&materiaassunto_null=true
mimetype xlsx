--- v1 (2026-05-08)
+++ v2 (2026-05-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9800" uniqueCount="4503">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10544" uniqueCount="4833">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -9562,50 +9562,699 @@
     <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente que seja realizada, com a devida urgência, a manutenção da iluminação pública na Rua José Amaro Cordeiro, localizada no bairro Recanto das Colinas.</t>
   </si>
   <si>
     <t>22250</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22250/indicacao_limpeza_e_capina_do_playground_bairro_cardoso.pdf</t>
   </si>
   <si>
     <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente que seja realizada a limpeza e capina no playground do bairro Cardoso.</t>
   </si>
   <si>
     <t>22251</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22251/indicacao_servico_de_tapa_buraco_rua_marechal_floriano_bairro_matozinhos.pdf</t>
   </si>
   <si>
     <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente que seja realizado o serviço de tapa-buracos na Rua Marechal Floriano, localizada no bairro Matozinhos.</t>
+  </si>
+  <si>
+    <t>22257</t>
+  </si>
+  <si>
+    <t>790</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22257/ass_ind_limpeza_rua_marechal_floriano.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Meio Ambiente, por meio do Departamento de Limpeza Urbana, que viabilize a limpeza da Rua Marechal Floriano (em toda a sua extensão).</t>
+  </si>
+  <si>
+    <t>22258</t>
+  </si>
+  <si>
+    <t>791</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22258/ass_ind_limpeza_bairro_esplanada_da_serra.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Meio Ambiente e Desenvolvimento Sustentável (através do departamento de limpeza urbana) providências urgentes quanto à limpeza urbana no bairro Esplanada da Serra.</t>
+  </si>
+  <si>
+    <t>22259</t>
+  </si>
+  <si>
+    <t>792</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22259/ass_ind_limpeza_vila_goncalo_av_cap.antonio_marques.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Meio Ambiente, por meio do Departamento de Limpeza Urbana, que providencie a limpeza da Avenida Capitão Antônio Marques e das demais vias do Bairro Vila Gonçalo</t>
+  </si>
+  <si>
+    <t>22260</t>
+  </si>
+  <si>
+    <t>793</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22260/ass_ind_jd_sensorial_inclusivo_pq_ecologico.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal competente, a adaptação de uma seção do Parque Ecológico de Itabirito para a implementação de um Jardim Sensorial Inclusivo.</t>
+  </si>
+  <si>
+    <t>22266</t>
+  </si>
+  <si>
+    <t>794</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22266/indicacao_-_retirada_de_entulho_-_rua_tapajos_-_munu_-_11.05.26_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente a retirada de entulho da calçada localizada na Rua Tapajós, próximo ao nº 559, Bairro Munú.</t>
+  </si>
+  <si>
+    <t>22267</t>
+  </si>
+  <si>
+    <t>795</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22267/indicacao_-_pintura_sinalizacao_viaria_pare_-_rua_angelina_salermo_-_11.05.26_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para sugerir à Secretaria Municipal competente a revitalização da pintura da sinalização viária “PARE” na Rua Angelina Salermo, esquina com Rua Dr. Francisco José de Carvalho, Bairro São José.</t>
+  </si>
+  <si>
+    <t>22268</t>
+  </si>
+  <si>
+    <t>796</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22268/indicacao_-_placa_de_proibido_parar_e_estacionar_-_r._jose_s._cabral_-_sao_jose_-11.05.26_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, a instalação de placas de “Proibido Parar e Estacionar” no trecho compreendido entre os números 247 e 285 da Rua José dos Santos Cabral, Bairro São José.</t>
+  </si>
+  <si>
+    <t>22269</t>
+  </si>
+  <si>
+    <t>797</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22269/indicacao_-_vala_-_rua_dr._francisco_j._carvalho_-_sao_jose_-11.05.26_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal de Obras a execução de recomposição asfáltica na vala localizada na Rua Dr. Francisco José de Carvalho, próximo ao nº 1909, Bairro São José.</t>
+  </si>
+  <si>
+    <t>22270</t>
+  </si>
+  <si>
+    <t>798</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22270/indicacao_-_iluminacao_publica_-_r._jose_gois_-_b._santo_antonio_-_11.05.26_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente a substituição da lâmpada no poste de iluminação pública localizados na Rua José Góis, próximo ao nº 191, Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>22271</t>
+  </si>
+  <si>
+    <t>799</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22271/indicacao_de_manutencao_asfaltica_na_rua_dom_luciano_de_almeida.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na rua Dom Luciano de Almeida.</t>
+  </si>
+  <si>
+    <t>22272</t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22272/indicacao_de_manutencao_de_iluminacao_publica_na_rua_jose_gabriel_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção da iluminação pública rua José Gabriel da Silva.</t>
+  </si>
+  <si>
+    <t>22273</t>
+  </si>
+  <si>
+    <t>801</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22273/indicacao_de_manuntencao_asfaltica_na_rua_augusto_rodrigues_pedrosa.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na rua Augusto Rodrigues Pedrosa.</t>
+  </si>
+  <si>
+    <t>22274</t>
+  </si>
+  <si>
+    <t>802</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22274/indicacao_de_manutencao_asfaltica_na_rua_acre.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na rua Acre.</t>
+  </si>
+  <si>
+    <t>22275</t>
+  </si>
+  <si>
+    <t>803</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22275/indicacao_de_manutencao_asfaltica_na_rua_campos_sales.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na rua Campo Sales.</t>
+  </si>
+  <si>
+    <t>22282</t>
+  </si>
+  <si>
+    <t>804</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22282/indicacao_para_estudo_tecnico_para_viabilidade_de_reparo_asfaltico_na_rua_estrada_dos_coqueiros_no_bairro_meu_sitio.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de estudo técnico para viabilidade de reparo asfáltico nas ruas Estrada dos Coqueiros e Estrada do Padre Adelmo, no bairro Meu Sítio.</t>
+  </si>
+  <si>
+    <t>22283</t>
+  </si>
+  <si>
+    <t>805</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22283/indicacao_para_operacao_tapa-buracos_nos_bairros_itaubira_e_floresta_conforme_relatorio_fotografico_anexo.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de operação tapa-buracos nos bairros Itaubira e Floresta, conforme relatório fotográfico anexo.</t>
+  </si>
+  <si>
+    <t>22284</t>
+  </si>
+  <si>
+    <t>806</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22284/indicacao_para_estudo_tecnico_de_transito_para_viabilidade_de_conversao_a_direita_na_rua_b_h_com_a_rua_artur_bernardes_nas_proximidades_do_caps.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de estudo técnico de trânsito para viabilidade de conversão à direita na Rua Belo Horizonte com a Rua Artur Bernardes, nas proximidades do CAPS.</t>
+  </si>
+  <si>
+    <t>22285</t>
+  </si>
+  <si>
+    <t>807</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22285/indicacao_para_que_seja_solicitado_junto_ao_saae_a_verificacao_da_rede_de_esgoto_a_ceu_aberto_na_rua_clovis_braz_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que seja solicitado junto ao SAAE a verificação da rede de esgoto a céu aberto na Rua Clóvis Braz da Silva, nas proximidades do nº 114, no bairro Portões.</t>
+  </si>
+  <si>
+    <t>22286</t>
+  </si>
+  <si>
+    <t>808</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22286/indicacao_para_instalacao_de_equipamentos_de_academia_ao_ar_livre_no_alto_do_cristo..pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a instalação de equipamentos de academia ao ar livre no Alto do Cristo.</t>
+  </si>
+  <si>
+    <t>22287</t>
+  </si>
+  <si>
+    <t>809</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22287/indicacoes_realizada_a_revitalizacao_asfaltica_em_toda_a_extensao_da_rua_estrada_dos_coqueiros.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação que seja realizada a revitalização asfáltica em toda a extensão da Rua Estrada dos Coqueiros, localizada no Bairro Cardoso.</t>
+  </si>
+  <si>
+    <t>22288</t>
+  </si>
+  <si>
+    <t>810</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22288/indicacoes_revitalizacao_asfaltica_em_toda_a_extensao_da_rua_joao_gloria.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação que seja realizada a revitalização asfáltica em toda a extensão da Rua João Gloria, localizada no Bairro Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>22289</t>
+  </si>
+  <si>
+    <t>811</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22289/indicacoes_revitalizacao_asfaltica_em_toda_a_extensao_da_rua_marechal_floriano.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação que seja realizada a revitalização asfáltica em toda a extensão da Rua Marechal Floriano, localizada no Bairro Matozinhos.</t>
+  </si>
+  <si>
+    <t>22290</t>
+  </si>
+  <si>
+    <t>812</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22290/indicacoes_revitalizacao_asfaltica_em_toda_a_extensao_das_ruas_estrada_da_caixa_dagua_e_estrada_do_padre_adelmo.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação que seja realizada a revitalização asfáltica em toda a extensão das Ruas Estrada da Caixa D’Água e Estrada do Padre Adelmo, localizada no Bairro Cardoso.</t>
+  </si>
+  <si>
+    <t>22294</t>
+  </si>
+  <si>
+    <t>813</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22294/manutencao_da_rede_de_iluminacao_publica_na_rua_joao_meneghin_filho_no_bairro_marzagao.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de manutenção da rede de iluminação pública, na Rua João Meneghin Filho, no Bairro Marzagão, neste Município.</t>
+  </si>
+  <si>
+    <t>22295</t>
+  </si>
+  <si>
+    <t>814</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22295/realocacao_do_playground_atualmente_instalado_no_patio_da_associacao_comunitaria_do_bairro_marzagao.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realocação do playground atualmente instalado no pátio da Associação Comunitária do Bairro Marzagão para a área ao lado do campo do bairro, neste Município.</t>
+  </si>
+  <si>
+    <t>22296</t>
+  </si>
+  <si>
+    <t>815</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22296/recapeamento_asfaltico_com_operacao_tapa-buracos_na_rua_fazenda_marzagao.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de recapeamento asfáltico (tapa-buracos) na Rua Fazenda Marzagão, no Bairro Marzagão, neste Município.</t>
+  </si>
+  <si>
+    <t>22297</t>
+  </si>
+  <si>
+    <t>816</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22297/recolhimento_do_entulho_proveniente_da_poda_de_arvores_rua_ines_ferreira_dos_santos_bairro_portoes.doc.pdf</t>
+  </si>
+  <si>
+    <t>Indicar o envio ao Poder Executivo Municipal, sugerindo o recolhimento do entulho proveniente da poda de árvores na Rua Inês Ferreira dos Santos, Bairro Portões.</t>
+  </si>
+  <si>
+    <t>22298</t>
+  </si>
+  <si>
+    <t>817</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22298/substituicao_de_poste_danificado_no_bairro_agua_limpa.doc.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a substituição de poste danificado no cruzamento das Ruas Daniel Galdino Guimarães e Severino Francisco Ferreira, próximo ao posto de saúde, no Bairro Água Limpa.</t>
+  </si>
+  <si>
+    <t>22299</t>
+  </si>
+  <si>
+    <t>818</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22299/indicacao_-_limpeza_do_corrego_do_bairro_sao_jose.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que seja realizada, com urgência, a limpeza e manutenção do córrego que passa atrás da quadra do Bairro São José.</t>
+  </si>
+  <si>
+    <t>22300</t>
+  </si>
+  <si>
+    <t>819</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22300/indicacao_-_troca_de_lampada.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, solicitando a troca de lâmpada queimada no poste localizado na Rua Domingos Michel – bairro Praia</t>
+  </si>
+  <si>
+    <t>22304</t>
+  </si>
+  <si>
+    <t>820</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22304/indicacao_44.2026_instalacao_de_lixeira_centro.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal para analisar a possibilidade de implantação de uma lixeira comunitária no bairro Centro.</t>
+  </si>
+  <si>
+    <t>22305</t>
+  </si>
+  <si>
+    <t>821</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22305/indicacao_45.2026_limpeza_e_capina_do_parquinho_bairro_cardoso.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal, para limpeza e capina do parquinho do bairro Cardoso.</t>
+  </si>
+  <si>
+    <t>22306</t>
+  </si>
+  <si>
+    <t>822</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22306/indicacao_46.2025_-_ampliacao_do_horario_da_lotacao_acurui.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao poder executivo municipal para análise de viabilidade de ampliação dos horários do transporte público (lotação) para o distrito Acuruí.</t>
+  </si>
+  <si>
+    <t>22307</t>
+  </si>
+  <si>
+    <t>823</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22307/indicacao_47.2026_falta_de_medicamentos.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo para que, por meio da Secretaria Municipal de Saúde, seja informado sobre a falta medicamentos.</t>
+  </si>
+  <si>
+    <t>22316</t>
+  </si>
+  <si>
+    <t>824</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22316/5-_indicacao_de_instalacao_de_lixeira_nossa_senhora_de_fatima.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie a instalação de uma lixeira, na rua Antonio Lima, em frente ao n° 163, bairro Nossa Senhora de Fatima, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22317</t>
+  </si>
+  <si>
+    <t>825</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22317/1-indicacao_de_iluminacao_no_sao_geraldo.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie a substituição das lâmpadas queimadas na Rua Dr. Germano Costa, bairro São Geraldo, Itabirito/MG, por toda a sua extensão.</t>
+  </si>
+  <si>
+    <t>22318</t>
+  </si>
+  <si>
+    <t>826</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22318/2-indicacao_de_manutencao_na_iluminacao_bairro_cohab.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie a instalação e manutenção de iluminação pública na escadaria do bairro Cohab, por toda a sua extensão, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22319</t>
+  </si>
+  <si>
+    <t>827</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22319/4-_indicacao_tapa_buraco_no_santa_efigenia.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie o serviço de tapa-buracos na Rua Capitão Serafim, bairro Santa Efigênia, em frente ao n° 89, Itabirito/MG._x000D_
+Senhor</t>
+  </si>
+  <si>
+    <t>22320</t>
+  </si>
+  <si>
+    <t>828</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22320/3-indicacao_luminaria_bairro_sao_geraldo.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie a instalação de luminária em poste já existente, onde atualmente há apenas a passagem da fiação elétrica, sem a devida iluminação pública, na rua Germano Costa, próximo ao n° 120, bairro São Geraldo, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22324</t>
+  </si>
+  <si>
+    <t>829</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22324/indicacao_-_asfaltamento_e_colocacao_de_meio-fio_rua_rosalina_de_oliveira_reis_munu.pdf</t>
+  </si>
+  <si>
+    <t>Indicação sugerindo asfaltamento e colocação de meios-fios na Rua Rosalina de Oliveira Reis, Bairro Munu.</t>
+  </si>
+  <si>
+    <t>22325</t>
+  </si>
+  <si>
+    <t>830</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22325/indicacao_-_capina_benjamim_simoes_agostinho_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>Indicação sugerindo serviços de roçada e limpeza em toda extensão das Ruas Benjamim Simões e Alberto Fileto, Bairro Agostinho Rodrigues.</t>
+  </si>
+  <si>
+    <t>22326</t>
+  </si>
+  <si>
+    <t>831</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22326/indicacao_-_instalacao_espelho_convexo_na_lateral_do_poliesportivo_santa_rita.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para estudo técnico visando à instalação de espelho convexo de segurança na lateral do Poliesportivo Francisco Carlos Bernardes de Oliveira, pela Rua 6 de Julho, nas proximidades do acesso à Rua da Carioca, Bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>22327</t>
+  </si>
+  <si>
+    <t>832</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22327/indicacao_-_manutencao_rede_saae_rua_rosalina_de_oliveira_reis.pdf</t>
+  </si>
+  <si>
+    <t>Indicação sugerindo manutenção na rede do SAAE na Rua Rosalina de Oliveira Reis, Bairro Munu.</t>
+  </si>
+  <si>
+    <t>22328</t>
+  </si>
+  <si>
+    <t>833</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22328/indicacao_-_manutencao_tampa_rede_subterranea_rua_joao_faria_gurgel_142_santa_rita.pdf</t>
+  </si>
+  <si>
+    <t>Indicação sugerindo manutenção em tampa de rede subterrânea na Rua João Faria Gurgel, 142, Santa Rita.</t>
+  </si>
+  <si>
+    <t>22329</t>
+  </si>
+  <si>
+    <t>834</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22329/indicacao_0511052026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de operação tapa-buracos na Alameda Wolmer Matos e vias adjacentes do Bairro Santa Tereza.</t>
+  </si>
+  <si>
+    <t>22330</t>
+  </si>
+  <si>
+    <t>835</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22330/indicacao_0411052026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de limpeza de bueiros e boca de lobo no Bairro Vila Gonçalo.</t>
+  </si>
+  <si>
+    <t>22331</t>
+  </si>
+  <si>
+    <t>836</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22331/indicacao_0311052026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização da retirada de entulho na Rua Felipe dos Santos, próximo ao nº 755, bem como na Rua Pérola, esquina com a Rua Felipe dos Santos, no Bairro Vila Gonçalo, Rua Manoel Felipe do Carmo, Bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>22332</t>
+  </si>
+  <si>
+    <t>837</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22332/indicacao_02_11052026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, a adoção de medidas para implantação gradual de armários escolares nas unidades da rede municipal de ensino de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22333</t>
+  </si>
+  <si>
+    <t>838</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22333/indicacao_01_11052026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que seja realizada avaliação para implantação de quebra-molas na Rua Edilson de Brito, no Bairro Portões, bem como estudo técnico de viabilidade para implantação de redutor de velocidade (quebra-molas) na Rua Hortência, Bairro Matozinhos, nas proximidades do nº389.</t>
+  </si>
+  <si>
+    <t>22342</t>
+  </si>
+  <si>
+    <t>839</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22342/11-05_-_manutencao_e_limpeza_ana_maria_teixeira.pdf</t>
+  </si>
+  <si>
+    <t>Indicação de manutenção e limpeza da Rua Ana Maria Teixeira.</t>
+  </si>
+  <si>
+    <t>22343</t>
+  </si>
+  <si>
+    <t>840</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22343/11-05_-_manutencao_limpeza_e_revitalizacao_no_paisagismo_do_parquinho_do_bem_viver.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para realização de serviços de manutenção, limpeza e paisagismo na área institucional do bairro Bem Viver.</t>
+  </si>
+  <si>
+    <t>22344</t>
+  </si>
+  <si>
+    <t>841</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22344/11-05_-instalacao_de_quebra_molas__marzagao.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal – Análise para instalação de redutor de velocidade (quebra-molas) na localidade de Marzagão, na rua Miguel Sotero Moreira, próximo ao Nº03.</t>
+  </si>
+  <si>
+    <t>22345</t>
+  </si>
+  <si>
+    <t>842</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22345/11-05_-reparo__da_tela_da_quadra_de_ribeirao_do_eixo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal – reparo e manutenção na tela de proteção da quadra esportiva da localidade de Ribeirão do Eixo, neste município.</t>
+  </si>
+  <si>
+    <t>22346</t>
+  </si>
+  <si>
+    <t>843</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22346/11-05_-troca_de_manilhas_na_localidade_do_saboeiro.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal – Substituição das manilhas existentes no curso d’água responsável pelo abastecimento dos moradores da localidade do Saboeiro, conforme coordenadas em anexo.</t>
   </si>
   <si>
     <t>20590</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20590/requerimento_01.2026.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Poder Executivo Municipal, que por meio da Secretaria Competente, seja providenciado, com urgência, o recapeamento asfáltico (tapa-buracos) em toda a extensão da Rua da Carioca, no Bairro Santa Rita, no Município de Itabirito/MG.</t>
   </si>
   <si>
     <t>20591</t>
   </si>
   <si>
     <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20591/requerimento_02.2026.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Poder Executivo Municipal, que por meio da Secretaria Competente, seja providenciada, com urgência, substituição, reparo e/ ou manutenção da iluminação pública em todo o Bairro Residencial Solare Van Damme, no Município de Itabirito/MG.</t>
   </si>
@@ -12978,50 +13627,330 @@
   <si>
     <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22232/dia_11_req_-_capina_e_limpeza_na_upa_24h.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizada, com urgência, a capina e a limpeza nas dependências da UPA Celso Matos Silva, em especial, passeio e no talude em frente à unidade, no Bairro Santa Efigênia, no Município de Itabirito/MG.</t>
   </si>
   <si>
     <t>22233</t>
   </si>
   <si>
     <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22233/dia_11_req_-_estudo_de_viabilidade_tecnica_para_extensao_de_horario_de_atendimento_nas_ubs.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizado um estudo de viabilidade técnica para a extensão nos horários de atendimentos em determinadas UBS, em atenção especial ao período do inverno, no Município de Itabirito/MG.</t>
   </si>
   <si>
     <t>22246</t>
   </si>
   <si>
     <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22246/requerimento_corporacao_musical__uniao_itabiritense.pdf</t>
   </si>
   <si>
     <t>Requeiro a V. Exa, nos termos regimentais que seja encaminhado um oficio parabenizando a Corporação Musical União Itabiritense pelos seus 96 anos de fundação a serem comemorados dia 18 de maio de 2026.</t>
   </si>
   <si>
+    <t>22261</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22261/ass_req_cemig.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, através da Secretaria Municipal de Obras, Serviços e Infraestrutura informações detalhadas acerca do fluxo de atendimento e execução de serviços realizados pela Cemig (ou suas prestadoras de serviço terceirizadas) neste município.</t>
+  </si>
+  <si>
+    <t>22262</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22262/ass_req_politica_de_alimentacao_acompanhantes.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, através da Secretaria Municipal de Saúde que preste informações detalhadas acerca da política de fornecimento de alimentação aos acompanhantes de pacientes internados na rede pública de saúde, tanto nas unidades localizadas neste município quanto naquelas que recebem pacientes referenciados em outras cidades (Tratamento Fora de Domicílio - TFD).</t>
+  </si>
+  <si>
+    <t>22263</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22263/ass_req_semana_do_meio_ambiente.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, através da Secretaria Municipal de Meio Ambiente, o cronograma detalhado de atividades planejadas para a Semana do Meio Ambiente de 2026 no município.</t>
+  </si>
+  <si>
+    <t>22264</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22264/requerimento_-_convocacao_cuncurso_professores_educacao_especial_-_11.05.26_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal de Educação, informações detalhadas referentes ao cargo de Professor de Educação Especial no âmbito do Município.</t>
+  </si>
+  <si>
+    <t>22265</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22265/requerimento_-_falta_de_medicamento_respiridona_-_11.05.26_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal de Saúde informações detalhadas acerca da falta da medicação Risperidona na rede pública municipal de saúde.</t>
+  </si>
+  <si>
+    <t>22277</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22277/requerimento_asfaltica_na_rua_jequitiba.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro o envio ao Poder Executivo Municipal, solicitando a secretaria competente para que seja realizada a manutenção asfáltica na rua Jequitiba.</t>
+  </si>
+  <si>
+    <t>22278</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22278/requerimento_asfaltica_na_rua_raul_soares.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro o envio ao Poder Executivo Municipal, solicitando a secretaria competente para que seja realizada a manutenção asfáltica na rua Raul Soares.</t>
+  </si>
+  <si>
+    <t>22279</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22279/requerimento_asfaltica_na_rua_nossa_senhora_da_gloria.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro o envio ao Poder Executivo Municipal, solicitando a secretaria competente para que seja realizada a manutenção asfáltica na rua Nossa Senhora da Glória.</t>
+  </si>
+  <si>
+    <t>22280</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22280/requerimento_iluminacao_van_damme.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro o envio ao Poder Executivo Municipal, solicitando a secretaria competente para que seja realizada a manutenção da iluminação pública no bairro Van Damme.</t>
+  </si>
+  <si>
+    <t>22281</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22281/requerimento_mocao_de_aplausos_grupo_aleluia_de_alcoolicos_anonimos..pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Presidente do Legislativo Municipal, que seja concedida moção de aplausos ao Grupo Aleluia de Alcoólicos Anônimos.</t>
+  </si>
+  <si>
+    <t>22291</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22291/requerimento_conselho_da_mulher.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando informações sobre a data de sua criação, bem como sobre a respectiva lei, decreto ou ato normativo e a composição da sua mesa diretora no momento de sua criação, referentes ao Conselho Municipal da Mulher.</t>
+  </si>
+  <si>
+    <t>22292</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22292/requerimento_conselho_mulher_mesa_atual.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando informações referentes ao Conselho Municipal da Mulher deste município.</t>
+  </si>
+  <si>
+    <t>22293</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22293/requerimento_itamar.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal da solicitação para reserva de nome ao Centro de Hemodiálise em construção na cidade.</t>
+  </si>
+  <si>
+    <t>22301</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22301/requerimento_retirada_de_pauta_pl_107.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a Vossa Excelência, que a o Projeto de Lei nº 107/2026, de minha autoria, seja retirado de pauta para adequações.</t>
+  </si>
+  <si>
+    <t>22302</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22302/requerimento_retirada_de_pauta_pl_108.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a Vossa Excelência, que a o Projeto de Lei nº 108/2026, de minha autoria, seja retirado de pauta e arquivado</t>
+  </si>
+  <si>
+    <t>22303</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22303/requerimento_-votos_de_pesar_a_familia_de_mauro_vitor.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que seja enviado ofício aos familiares do Mauro Vitor Hugo de Oliveira, com votos de pesar pelo seu falecimento.</t>
+  </si>
+  <si>
+    <t>22308</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22308/requerimento_59.2026_tapa_buraco_novo_itabirito.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa buracos nos bairros Novo Itabirito.</t>
+  </si>
+  <si>
+    <t>22309</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22309/requerimento_60.2026_tapa_buraco_nos_bairros_novo_itabirito_e_colina.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa buracos nos bairros, recanto da Colina, Novo Itabirito,</t>
+  </si>
+  <si>
+    <t>22310</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22310/requerimento_61.2026_tapa_buraco_nos_bairros_novo_itabirito_nossa_senhora_de_fatima_e_cohab.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa buracos nos bairros,  Novo Itabirito, Nossa Senhora de Fátima e Cohab</t>
+  </si>
+  <si>
+    <t>22311</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22311/requerimento_62.2026_tapa_buraco_distrito_industrial_e_nossa_senhora_de_fatima.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa buracos nos bairros Distrito Industrial, bairro Nossa senhora de Fátima</t>
+  </si>
+  <si>
+    <t>22312</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22312/requerimento_63.2026_solicitacao_parecer_juridico.pdf</t>
+  </si>
+  <si>
+    <t>Requer cópia na íntegra do Parecer Jurídico referente a resposta do ofício nº 001/2026/SMS, mencionado no ofício nº 99/2026 da Câmara Municipal de Itabirito</t>
+  </si>
+  <si>
+    <t>22322</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22322/requerimento_oficio_sugerindo_indicacao_de_mulher_negra_ao_stf_pelo_presidente_lula.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Presidente do Legislativo Municipal, que seja expedido ofício ao Presidente da República, Sr Luiz Inácio Lula da Silva - PT, para que seja indicada uma mulher negra para a vaga de Ministro do STF.</t>
+  </si>
+  <si>
+    <t>22334</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22334/requerimento_03.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações técnicas, administrativas, veterinárias e operacionais acerca da estrutura de manutenção, manejo, bem-estar animal, investimentos públicos e condições de trabalho dos servidores vinculados ao espaço destinado aos animais no Parque Ecológico Municipal de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22335</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22335/requerimento_02.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações e esclarecimentos acerca da implementação, cumprimento e efetividade da Lei Municipal nº 4.289/2025, que dispõe sobre medidas voltadas à promoção do bem-estar físico, mental e emocional dos servidores públicos municipais, bem como sobre a observância das Normas Regulamentadoras de Saúde e Segurança do Trabalho, especialmente da NR-1, com as recentes atualizações relacionadas aos riscos psicossociais no ambiente laboral.</t>
+  </si>
+  <si>
+    <t>22336</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22336/requerimento_01.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações e esclarecimentos acerca dos descontos realizados em folha de pagamento de servidores públicos municipais beneficiários da_x000D_
+redução de jornada prevista na Lei Municipal nº 3.881/2023, especialmente servidores que possuem filhos ou dependentes com deficiência, inclusive Transtorno do Espectro Autista – TEA, bem como acerca da observância do devido processo administrativo, contraditório e ampla defesa.</t>
+  </si>
+  <si>
+    <t>22338</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22338/11-05_-_carlos_helcio_xavier_filho.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a Vossa Excelência, que seja encaminhado ofício de reconhecimento e congratulações ao Sr. Carlos Hélcio Xavier Filho.</t>
+  </si>
+  <si>
+    <t>22339</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22339/11-05_-_retirar_de_pauta_pl_114-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a Vossa Excelência, que o Projeto de Lei nº 114/2026, de minha autoria, seja retirado de pauta e arquivado.</t>
+  </si>
+  <si>
+    <t>22340</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22340/11-05_-rita_gois.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a Vossa Excelência, que seja encaminhado ofício de reconhecimento e congratulações à Sra. Rita Maria Góis de Moura.</t>
+  </si>
+  <si>
+    <t>22347</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22347/requerimento_-_obra_na_rua_alameda_dos_cedros_-_portoes.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando informações, a retomada das obras de esgoto na Rua Alameda dos Cedros, no Bairro Portões, e a adoção de medidas necessárias para amenizar os transtornos causados aos moradores e transeuntes da região até a conclusão da obra.</t>
+  </si>
+  <si>
+    <t>22348</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22348/requerimento_-_secretaria_de_meio_ambiente-_semam.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando informações e documentos relativos às notificações, medidas fiscalizatórias e eventuais sanções aplicadas à empresa LIMPURB, responsável pela manutenção e operação do aterro sanitário municipal.</t>
+  </si>
+  <si>
+    <t>22349</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22349/requerimento-_economia_financeira_com_corte_do_vale-refeicao.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando informações acerca da quantidade de servidores contemplados pela Lei Municipal nº 3.881/2023 e da economia gerada ao Município com a suspensão do vale-refeição desses servidores, nos termos do Decreto Municipal nº 16.782/2025.</t>
+  </si>
+  <si>
     <t>20587</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Elio da Mata</t>
   </si>
   <si>
     <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20587/projeto_de_lei_no_04.2026_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3514, de 23 de março de 2021, que institui a declaração municipal de direitos de liberdade econômica, que foi alterada pela Lei Municipal nº 4115/2024.</t>
   </si>
   <si>
     <t>20929</t>
   </si>
   <si>
     <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20929/projeto_de_lei_no_32.2026_-_fabio.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública, a Associação de Fisioterapia, Equoterapia e Reabilitação em Saúde (AFER) no município de Itabirito.</t>
@@ -13213,60 +14142,123 @@
   <si>
     <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22175/projeto_de_lei_no_112.2026_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal Arquitetura Solidária no Município de Itabirito, regulamenta a doação de Projetos Arquitetônicos para Edificações Residenciais, e dá outras providências.</t>
   </si>
   <si>
     <t>22176</t>
   </si>
   <si>
     <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22176/projeto_de_lei_no_113.2026_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desafetar área pública localizada na Rua Miguel Ribeiro, Bairro Serra Azul, Itabirito/MG, e a permutá-la por área particular, e dá outras providências.</t>
   </si>
   <si>
     <t>22177</t>
   </si>
   <si>
     <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22177/projeto_de_lei_no_114.2026_-_daniel.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.734/2022 e dá outras providências</t>
   </si>
   <si>
+    <t>22276</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22276/institui_a_campanha_pedestre_seguro_no_municipio_de_itabirito_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Institui a campanha “pedestre seguro” no município de Itabirito e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22314</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22314/pl_institui_a_semana_municipal_sobre_imunizacao_no_municipio_de_itabirito.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal de Imunização no âmbito do Município de Itabirito e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22321</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22321/pl_alteracao_da_lei_3716_2022_parceiros_das_mulheres__empresa_amiga_da_mulher.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 3.716/2022 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22323</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22323/pl_institui_a_politica_municipal_de_fortalecimento_da_cadeia_pro.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Fortalecimento da Cadeia Produtiva do Leite no Município de Itabirito.</t>
+  </si>
+  <si>
     <t>21606</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
     <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21606/projeto_de_lei_no_72.2026_-_manoel_substitutivo.pdf</t>
+  </si>
+  <si>
+    <t>22313</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22313/projeto_de_lei_no_100.2026_-_executivo_substitutivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária Anual de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22315</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22315/pl_substitutivo_que_institui_a_politica_de_sustentabilidade_e_enfrentamento_das_mudancas_climaticas_no_municipio_de_itabirito_11_5_2026.pdf</t>
+  </si>
+  <si>
+    <t>22337</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22337/pl_substitutivo_residuos.pdf</t>
+  </si>
+  <si>
+    <t>22341</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22341/pl_substitutivo_parque.pdf</t>
   </si>
   <si>
     <t>20654</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei</t>
   </si>
   <si>
     <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20654/emenda_substitutiva_no_01_ao_pl_04.2026_-_maximiliano.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva ao Projeto de Lei nº 04, de 13 janeiro de 2025, que “Altera a Lei Municipal nº 3514, de 23 de março de 2021, que institui a Declaração Municipal de Direitos de Liberdade Econômica, que foi alterada pela Lei Municipal nº 4115/2024.</t>
   </si>
   <si>
     <t>20871</t>
   </si>
   <si>
     <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20871/emenda_substitutiva_no_01_ao_pl_05.2026_-_leandro.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 01 ao PL 05/2026 - Altera a redação do art. 1º do Projeto de Lei nº 05/2026, que permite que alunos Transtornos do Espectro Autista (TEA) sejam desobrigados do uso de uniforme escolar na rede pública e privada do Município de Itabirito, considerando suas sensibilidades sensoriais.</t>
   </si>
@@ -13900,68 +14892,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20604/indicacao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20605/indicacao_02.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20606/indicacao_03.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20607/indicacao_04.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20608/indicacao_05.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20609/indicacao_06.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20610/indicacao_07.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20611/indicacao_08.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20612/indicacao_09.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20613/indicacao_10.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20614/indicacao_11.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20615/indicacao_12.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20616/indicacao_13.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20617/indicacao_14.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20618/indicacao_15.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20625/indicacao_16.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20626/indicacao_17.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20627/indicacao_18.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20628/indicacao_19.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20629/indicacao_20.2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20631/indicacao_21.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20632/indicacao_22.2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20633/indicacao_23.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20634/indicacao_24.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20639/indicacao_25.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20640/indicacao_26.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20641/indicacao_27.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20642/indicacao_28.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20644/indicacao_29.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20645/indicacao_30.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20646/indicacao_31.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20647/indicacao_32.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20648/indicacao_33.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20649/indicacao_34.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20650/indicacao_35.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20653/indicacao_36.2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20655/indicacao_37.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20656/indicacao_38.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20660/indicacao_39.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20661/indicacao_40.2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20662/indicacao_41.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20663/indicacao_42.2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20664/indicacao_43.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20665/indicacao_44.2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20672/indicacao_45.2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20673/indicacao_46.2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20674/indicacao_47.2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20675/indicacao_48.2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20676/indicacao_49.2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20679/indicacao_50.2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20680/indicacao_51.2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20681/indicacao_52.2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20682/indicacao_53.2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20683/indicacao_54.2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20685/indicacao_55.2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20687/indicacao_56.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20688/indicacao_57.2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20689/indicacao_58.2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20691/indicacao_59.2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20698/indicacao_60.2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20699/indicacao_61.2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20700/indicacao_62.2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20701/indicacao_63.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20702/indicacao_64.2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20706/indicacao_65.2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20707/indicacao_66.2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20708/indicacao_67.2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20709/indicacao_68.2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20710/indicacao_69.2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20711/indicacao_70.2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20712/indicacao_71.2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20713/indicacao_72.2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20714/indicacao_73.2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20715/indicacao_74.2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20716/indicacao_75.2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20717/indicacao_76.2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20730/indicacao_77.2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20731/indicacao_78.2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20732/indicacao_79.2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20733/indicacao_80.2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20735/indicacao_81.2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20736/indicacao_82.2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20737/indicacao_83.2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20738/indicacao_84.2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20739/indicacao_85.2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20740/indicacao_86.2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20741/indicacao_87.2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20742/indicacao_88.2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20743/indicacao_89.2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20744/indicacao_90.2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20746/indicacao_91.2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20747/indicacao_92.2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20748/indicacao_93.2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20749/indicacao_94.2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20750/indicacao_95.2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20751/indicacao_96.2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20752/indicacao_97.2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20753/indicacao_98.2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20754/indicacao_99.2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20755/indicacao_100.2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20758/indicacao_101.2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20759/indicacao_102.2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20760/indicacao_103.2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20761/indicacao_104.2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20763/indicacao_105.2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20764/indicacao_106.2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20765/indicacao_107.2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20766/indicacao_108.2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20767/indicacao_109.2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20768/indicacao_110.2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20769/indicacao_111.2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20770/indicacao_112.2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20771/indicacao_113.2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20772/indicacao_114.2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20773/indicacao_115.2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20774/indicacao_116.2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20775/indicacao_117.2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20780/indicacao_118.2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20781/indicacao_119.2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20782/indicacao_120.2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20783/indicacao_121.2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20787/indicacao_122.2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20788/indicacao_123.2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20789/indicacao_124.2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20790/indicacao_125.2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20792/indicacao_126.2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20793/indicacao_127.2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20794/indicacao_128.2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20795/indicacao_129.2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20804/indicacao_130.2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20805/indicacao_131.2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20806/indicacao_132.2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20807/indicacao_133.2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20808/indicacao_134.2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20817/indicacao_135.2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20818/indicacao_136.2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20819/indicacao_137.2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20820/indicacao_138.2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20821/indicacao_139.2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20824/indicacao_140.2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20825/indicacao_141.2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20826/indicacao_142.2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20827/indicacao_143.2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20828/indicacao_144.2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20829/indicacao_145.2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20833/indicacao_146.2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20834/indicacao_147.2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20835/indicacao_148.2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20836/indicacao_149.2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20837/indicacao_150.2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20838/indicacao_151.2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20839/indicacao_152.2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20840/indicacao_153.2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20841/indicacao_154.2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20849/indicacao_155.2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20850/indicacao_156.2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20851/indicacao_157.2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20852/indicacao_158.2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20853/indicacao_159.2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20858/indicacao_160.2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20859/indicacao_161.2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20860/indicacao_162.2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20861/indicacao_163.2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20862/indicacao_164.2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20866/indicacao_165.2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20867/indicacao_166.2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20868/indicacao_167.2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20869/indicacao_168.2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20870/indicacao_169.2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20876/indicacao_170.2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20877/indicacao_171.2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20881/indicacao_172.2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20882/indicacao_173.2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20883/indicacao_174.2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20884/indicacao_175.2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20885/indicacao_176.2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20886/indicacao_177.2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20899/indicacao_178.2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20900/indicacao_179.2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20901/indicacao_180.2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20902/indicacao_181.2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20903/indicacao_182.2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20904/indicacao_183.2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20905/indicacao_184.2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20906/indicacao_185.2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20907/indicacao_186.2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20915/indicacao_187.2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20916/indicacao_188.2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20917/indicacao_189.2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20918/indicacao_190.2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20919/indicacao_191.2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20920/indicacao_192.2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20924/indicacao_193.2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20925/indicacao_194.2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20926/indicacao_195.2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20927/indicacao_196.2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20928/indicacao_197.2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20935/indicacao_198.2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20936/indicacao_199.2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20937/indicacao_200.2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20938/indicacao_201.2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20939/indicacao_202.2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20950/indicacao_203.2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20951/indicacao_204.2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20952/indicacao_205.2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20953/indicacao_206.2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20954/indicacao_207.2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20961/indicacao_208.2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20962/indicacao_209.2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20963/indicacao_210.2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20964/indicacao_211.2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20965/indicacao_212.2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20968/indicacao_213.2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20969/indicacao_214.2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20970/indicacao_215.2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20971/indicacao_216.2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20972/indicacao_217.2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20973/indicacao_218.2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20974/indicacao_219.2026.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20975/indicacao_220.2026.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20976/indicacao_221.2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20977/indicacao_222.2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20978/indicacao_223.2026.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20979/indicacao_224.2026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20980/indicacao_225.2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20981/indicacao_226.2026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20982/indicacao_227.2026.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20983/indicacao_228.2026.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20984/indicacao_229.2026.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20985/indicacao_230.2026.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20986/indicacao_231.2026.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20987/indicacao_232.2026.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20990/indicacao_233.2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20991/indicacao_234.2026.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20992/indicacao_235.2026.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20993/indicacao_236.2026.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20994/indicacao_237.2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20995/indicacao_238.2026.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21003/indicacao_239.2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21004/indicacao_240.2026.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21005/indicacao_241.2026.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21006/indicacao_242.2026.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21007/indicacao_243.2026.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21008/indicacao_244.2026.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21009/indicacao_245.2026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21010/indicacao_246.2026.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21011/indicacao_247.2026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21012/indicacao_248.2026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21018/indicacao_249.2026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21019/indicacao_250.2026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21020/indicacao_251.2026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21022/indicacao_252.2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21023/indicacao_253.2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21025/indicacao_254.2026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21026/indicacao_255.2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21027/indicacao_256.2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21030/indicacao_257.2026.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21031/indicacao_258.2026.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21032/indicacao_259.2026.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21033/indicacao_260.2026.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21042/indicacao_261.2026.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21043/indicacao_262.2026.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21051/indicacao_263.2026.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21052/indicacao_264.2026.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21053/indicacao_265.2026.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21054/indicacao_266.2026.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21055/indicacao_267.2026.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21056/indicacao_268.2026.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21063/indicacao_269.2026.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21064/indicacao_270.2026.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21066/indicacao_271.2026.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21067/indicacao_272.2026.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21068/indicacao_273.2026.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21069/indicacao_274.2026.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21070/indicacao_275.2026.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21072/indicacao_276.2026.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21073/indicacao_277.2026.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21077/indicacao_278.2026.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21078/indicacao_279.2026.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21079/indicacao_280.2026.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21080/indicacao_281.2026.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21081/indicacao_282.2026.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21082/indicacao_283.2026.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21083/indicacao_284.2026.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21084/indicacao_285.2026.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21085/indicacao_286.2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21089/indicacao_287.2026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21090/indicacao_288.2026.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21091/indicacao_289.2026.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21092/indicacao_290.2026.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21093/indicacao_291.2026.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21094/indicacao_292.2026.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21095/indicacao_293.2026.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21096/indicacao_294.2026.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21098/indicacao_295.2026.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21099/indicacao_296.2026.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21100/indicacao_297.2026.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21101/indicacao_298.2026.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21102/indicacao_299.2026.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21103/indicacao_300.2026.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21104/indicacao_301.2026.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21105/indicacao_302.2026.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21106/indicacao_303.2026.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21107/indicacao_304.2026.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21110/indicacao_305.2026.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21111/indicacao_306.2026.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21113/indicacao_307.2026.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21114/indicacao_308.2026.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21115/indicacao_309.2026.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21116/indicacao_310.2026.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21117/indicacao_311.2026.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21119/indicacao_312.2026.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21120/indicacao_313.2026.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21121/indicacao_314.2026.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21122/indicacao_315.2026.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21123/indicacao_316.2026.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21126/indicacao_317.2026.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21127/indicacao_318.2026.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21128/indicacao_319.2026.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21129/indicacao_320.2026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21130/indicacao_321.2026.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21143/indicacao_322.2026.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21144/indicacao_323.2026.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21145/indicacao_324.2026.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21146/indicacao_325.2026.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21147/indicacao_326.2026.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21151/indicacao_327.2026.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21152/indicacao_328.2026.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21153/indicacao_329.2026.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21154/indicacao_330.2026.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21155/indicacao_331.2026.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21161/indicacao_332.2026.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21162/indicacao_333.2026.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21163/indicacao_334.2026.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21164/indicacao_335.2026.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21165/indicacao_336.2026.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21166/indicacao_337.2026.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21167/indicacao_338.2026.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21168/indicacao_339.2026.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21169/indicacao_340.2026.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21173/indicacao_341.2026.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21175/indicacao_342.2026.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21176/indicacao_343.2026.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21177/indicacao_344.2026.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21178/indicacao_345.2026.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21179/indicacao_346.2026.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21182/indicacao_347.2026.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21183/indicacao_348.2026.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21189/indicacao_349.2026.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21190/limpeza_e_capina_em_todas_as_vias_do_bairro_agostinho_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21191/limpeza_e_rocada_bem_como_manutencao_da_iluminacao_publica_do_playground_localizado_no_bairro_bem_viver.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21192/pavimentacao_asfaltica_no_trecho_compreendido_entre_a_escola_do_bairro_agua_limpa_e_a_br-040.doc.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21193/recapeamento_asfaltico_em_todas_as_vias_do_bairro_meu_sitio.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21194/recapeamento_em_todas_as_vias_do_bairro_agostinho_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21195/indicacao_355.2026.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21196/indicacao_356.2026.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21197/indicacao_357.2026.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21198/indicacao_358.2026.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21199/indicacao_359.2026.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21202/indicacao_360.2026.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21203/indicacao_361.2026.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21204/indicacao_362.2026.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21205/indicacao_363.2026.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21206/indicacao_364.2026.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21215/indicacao_365.2026.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21216/indicacao_366.2026.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21217/indicacao_367.2026.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21218/indicacao_368.2026.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21220/indicacao_369.2026.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21223/indicacao_370.2026.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21224/indicacao_371.2026.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21225/indicacao_372.2026.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21226/indicacao_373.2026.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21227/indicacao_374.2026.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21233/indicacao_375.2026.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21234/indicacao_376.2026.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21235/indicacao_377.2026.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21236/indicacao_378.2026.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21237/indicacao_379.2026.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21240/indicacao_380.2026.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21241/indicacao_381.2026.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21242/indicacao_382.2026.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21243/indicacao_383.2026.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21244/indicacao_384.2026.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21246/indicacao_385.2026.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21247/indicacao_386.2026.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21248/indicacao_387.2026.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21249/indicacao_388.2026.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21250/indicacao_389.2026.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21253/indicacao_390.2026.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21254/indicacao_391.2026.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21255/indicacao_392.2026.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21256/indicacao_393.2026.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21257/indicacao_394.2026.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21273/indicacao_395.2026.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21274/indicacao_396.2026.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21275/indicacao_397.2026.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21276/indicacao_398.2026.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21277/indicacao_399.2026.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21278/indicacao_400.2026.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21279/indicacao_401.2026.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21280/indicacao_402.2026.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21281/indicacao_403.2026.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21282/indicacao_404.2026.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21354/indicacao_405.2026.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21355/indicacao_406.2026.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21356/indicacao_407.2026.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21357/indicacao_408.2026.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21358/indicacao_409.2026.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21359/indicacao_410.2026.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21360/indicacao_411.2026.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21361/indicacao_412.2026.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21362/indicacao_413.2026.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21363/indicacao_414.2026.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21370/indicacao_415.2026.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21371/indicacao_416.2026.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21372/indicacao_417.2026.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21373/indicacao_418.2026.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21374/indicacao_419.2026.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21378/indicacao_420.2026.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21379/indicacao_421.2026.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21380/indicacao_422.2026.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21381/indicacao_423.2026.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21382/indicacao_424.2026.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21386/indicacao_425.2026.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21387/indicacao_426.2026.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21388/indicacao_427.2026.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21392/indicacao_428.2026.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21393/indicacao_429.2026.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21394/indicacao_430.2026.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21395/indicacao_431.2026.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21396/indicacao_432.2026.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21402/indicacao_433.2026.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21403/indicacao_434.2026.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21409/indicacao_435.2026.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21410/indicacao_436.2026.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21411/indicacao_437.2026.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21412/indicacao_438.2026.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21413/indicacao_439.2026.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21414/indicacao_440.2026.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21415/indicacao_441.2026.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21416/indicacao_442.2026.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21417/indicacao_443.2026.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21419/indicacao_444.2026.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21420/indicacao_445.2026.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21421/indicacao_446.2026.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21423/indicacao_447.2026.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21425/indicacao_448.2026.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21426/indicacao_449.2026.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21439/indicacao_450.2026.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21440/indicacao_451.2026.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21441/indicacao_452.2026.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21442/indicacao_453.2026.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21443/indicacao_454.2026.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21445/indicacao_455.2026.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21446/indicacao_456.2026.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21447/indicacao_457.2026.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21451/indicacao_458.2026.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21452/indicacao_459.2026.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21453/indicacao_460.2026.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21454/indicacao_461.2026.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21455/indicacao_462.2026.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21457/indicacao_463.2026.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21458/indicacao_464.2026.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21459/indicacao_465.2026.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21460/indicacao_466.2026.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21461/indicacao_467.2026.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21476/indicacao_468.2026.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21477/indicacao_469.2026.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21478/indicacao_470.2026.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21479/indicacao_471.2026.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21480/indicacao_472.2026.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21482/indicacao_473.2026.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21483/indicacao_474.2026.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21484/indicacao_475.2026.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21485/indicacao_476.2026.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21486/indicacao_477.2026.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21490/indicacao_478.2026.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21491/indicacao_479.2026.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21492/indicacao_480.2026.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21493/indicacao_481.2026.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21494/indicacao_482.2026.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21511/indicacao_483.2026.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21512/indicacao_484.2026.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21513/indicacao_485.2026.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21514/indicacao_486.2026.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21515/indicacao_487.2026.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21529/indicacao_488.2026.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21530/indicacao_489.2026.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21532/indicacao_490.2026.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21533/indicacao_491.2026.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21534/indicacao_492.2026.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21537/indicacao_493.2026.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21538/indicacao_494.2026.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21539/indicacao_495.2026.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21540/indicacao_496.2026.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21541/indicacao_497.2026.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21547/indicacao_498.2026.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21548/indicacao_499.2026.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21549/indicacao_500.2026.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21550/indicacao_501.2026.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21551/indicacao_502.2026.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21555/indicacao_503.2026.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21556/indicacao_504.2026.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21557/indicacao_505.2026.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21558/indicacao_506.2026.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21559/indicacao_507.2026.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21560/indicacao_508.2026.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21561/indicacao_509.2026.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21563/indicacao_510.2026.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21564/indicacao_511.2026.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21574/indicacao_512.2026.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21576/indicacao_513.2026.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21578/indicacao_514.2026.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21579/indicacao_515.2026.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21580/indicacao_516.2026.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21581/indicacao_517.2026.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21589/indicacao_518.2026.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21590/indicacao_519.2026.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21591/indicacao_520.2026.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21592/indicacao_521.2026.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21593/indicacao_522.2026.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21596/indicacao_523.2026.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21597/indicacao_524.2026.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21598/indicacao_525.2026.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21599/indicacao_526.2026.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21600/indicacao_527.2026.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21607/indicacao_528.2026.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21608/indicacao_529.2026.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21609/indicacao_530.2026.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21610/indicacao_531.2026.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21611/indicacao_532.2026.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21612/indicacao_533.2026.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21649/indicacao_534.2026.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21650/indicacao_535.2026.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21651/indicacao_536.2026.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21652/indicacao_537.2026.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21653/indicacao_538.2026.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21654/indicacao_539.2026.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21655/indicacao_540.2026.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21656/indicacao_541.2026.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21657/indicacao_542.2026.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21658/indicacao_543.2026.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21663/indicacao_544.2026.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21664/indicacao_545.2026.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21665/indicacao_546.2026.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21666/indicacao_547.2026.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21667/indicacao_548.2026.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21671/indicacao_549.2026.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21672/indicacao_550.2026.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21673/indicacao_551.2026.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21674/indicacao_552.2026.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21675/indicacao_553.2026.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21676/indicacao_554.2026.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21677/indicacao_555.2026.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21678/indicacao_556.2026.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21679/indicacao_557.2026.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21680/indicacao_558.2026.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21683/indicacao_559.2026.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21684/indicacao_560.2026.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21700/indicacao_561.2026.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21701/indicacao_562.2026.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21702/indicacao_563.2026.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21703/indicacao_564.2026.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21704/indicacao_565.2026.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21707/indicacao_566.2026.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21708/indicacao_567.2026.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21709/indicacao_568.2026.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21710/indicacao_569.2026.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21711/indicacao_570.2026.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21712/indicacao_571.2026.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21713/indicacao_572.2026.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21714/indicacao_573.2026.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21715/indicacao_574.2026.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21716/indicacao_575.2026.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21726/indicacao_576.2026.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21727/indicacao_577.2026.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21728/indicacao_578.2026.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21729/indicacao_579.2026.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21732/indicacao_580.2026.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21733/indicacao_581.2026.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21734/indicacao_582.2026.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21735/indicacao_583.2026.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21736/indicacao_584.2026.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21741/indicacao_585.2026.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21742/indicacao_586.2026.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21743/indicacao_587.2026.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21744/indicacao_588.2026.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21745/indicacao_589.2026.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21759/indicacao_590.2026.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21760/indicacao_591.2026.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21761/indicacao_592.2026.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21762/indicacao_593.2026.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21763/indicacao_594.2026.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21764/indicacao_595.2026.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21765/indicacao_596.2026.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21766/indicacao_597.2026.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21767/indicacao_598.2026.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21768/indicacao_599.2026.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21810/indicacao_600.2026.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21811/indicacao_601.2026.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21812/indicacao_602.2026.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21813/indicacao_603.2026.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21814/indicacao_604.2026.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21820/indicacao_605.2026.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21821/indicacao_606.2026.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21822/indicacao_607.2026.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21823/indicacao_608.2026.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21829/indicacao_609.2026.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21830/indicacao_610.2026.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21831/indicacao_611.2026.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21832/indicacao_612.2026.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21833/indicacao_613.2026.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21834/indicacao_614.2026.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21835/indicacao_615.2026.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21836/indicacao_616.2026.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21837/indicacao_617.2026.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21838/indicacao_618.2026.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21841/indicacao_619.2026.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21842/indicacao_620.2026.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21850/indicacao_621.2026.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21851/indicacao_622.2026.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21852/indicacao_623.2026.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21853/indicacao_624.2026.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21854/indicacao_625.2026.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21855/indicacao_626.2026.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21856/indicacao_627.2026.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21857/indicacao_628.2026.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21858/indicacao_629.2026.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21859/indicacao_630.2026.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21860/indicacao_631.2026.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21861/indicacao_632.2026.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21862/indicacao_633.2026.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21863/indicacao_634.2026.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21864/indicacao_635.2026.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21868/indicacao_636.2026.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21869/indicacao_637.2026.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21870/indicacao_638.2026.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21871/indicacao_639.2026.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21872/indicacao_640.2026.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21880/indicacao_641.2026.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21881/indicacao_642.2026.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21882/indicacao_643.2026.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21883/indicacao_644.2026.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21884/indicacao_645.2026.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21886/indicacao_646.2026.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21887/indicacao_647.2026.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21888/indicacao_648.2026.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21889/indicacao_649.2026.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21890/indicacao_650.2026.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21951/indicacao_651.2026.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21952/indicacao_652.2026.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21953/indicacao_653.2026.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21954/indicacao_654.2026.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21955/indicacao_655.2026.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21962/indicacao_656.2026.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21963/indicacao_657.2026.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21964/indicacao_658.2026.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21965/indicacao_659.2026.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21966/indicacao_660.2026.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21986/indicacao_661.2026.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21987/indicacao_662.2026.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21988/indicacao_663.2026.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21989/indicacao_664.2026.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21990/indicacao_665.2026.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22010/indicacao_666.2026.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22011/indicacao_667.2026.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22012/indicacao_668.2026.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22013/indicacao_669.2026.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22014/indicacao_670.2026.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22016/indicacao_671.2026.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22017/indicacao_672.2026.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22018/indicacao_673.2026.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22019/indicacao_674.2026.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22025/indicacao_675.2026.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22026/indicacao_676.2026.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22027/indicacao_677.2026.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22028/indicacao_678.2026.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22029/indicacao_679.2026.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22039/indicacao_680.2026.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22040/indicacao_681.2026.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22041/indicacao_682.2026.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22042/indicacao_683.2026.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22043/indicacao_684.2026.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22049/indicacao_685.2026.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22050/indicacao_686.2026.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22051/indicacao_687.2026.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22052/indicacao_688.2026.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22053/indicacao_689.2026.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22054/indicacao_690.2026.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22055/indicacao_691.2026.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22059/indicacao_692.2026.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22060/indicacao_693.2026.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22061/indicacao_694.2026.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22062/indicacao_695.2026.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22063/indicacao_696.2026.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22064/indicacao_697.2026.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22065/indicacao_698.2026.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22066/indicacao_699.2026.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22067/indicacao_700.2026.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22068/indicacao_701.2026.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22069/indicacao_702.2026.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22070/indicacao_703.2026.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22071/indicacao_704.2026.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22072/indicacao_705.2026.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22076/indicacao_706.2026.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22078/indicacao_707.2026.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22080/indicacao_708.2026.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22081/indicacao_709.2026.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22082/indicacao_710.2026.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22084/indicacao_711.2026.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22091/indicacao_712.2026.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22092/indicacao_713.2026.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22093/indicacao_714.2026.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22094/indicacao_715.2026.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22095/indicacao_716.2026.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22128/indicacao_717.2026.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22129/indicacao_718.2026.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22130/indicacao_719.2026.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22131/indicacao_720.2026.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22132/indicacao_721.2026.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22134/indicacao_722.2026.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22135/indicacao_723.2026.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22136/indicacao_724.2026.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22137/indicacao_725.2026.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22138/indicacao_726.2026.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22139/indicacao_727.2026.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22140/indicacao_728.2026.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22141/indicacao_729.2026.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22142/indicacao_730.2026.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22143/indicacao_731.2026.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22147/indicacao_732.2026.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22148/indicacao_733.2026.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22149/indicacao_734.2026.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22152/indicacao_735.2026.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22153/indicacao_736.2026.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22154/indicacao_737.2026.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22155/indicacao_738.2026.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22156/indicacao_739.2026.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22157/indicacao_740.2026.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22158/indicacao_741.2026.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22159/indicacao_742.2026.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22160/indicacao_743.2026.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22161/indicacao_744.2026.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22162/indicacao_745.2026.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22163/indicacao_746.2026.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22164/indicacao_747.2026.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22174/indicacao_748.2026.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22178/indicacao_749.2026.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22179/indicacao_750.2026.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22180/indicacao_751.2026.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22181/indicacao_752.2026.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22182/indicacao_753.2026.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22185/indicacao_754.2026.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22186/indicacao_755.2026.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22187/indicacao_756.2026.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22188/indicacao_757.2026.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22189/indicacao_758.2026.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22195/indicacao_759.2026.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22196/indicacao_760.2026.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22197/indicacao_761.2026.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22198/indicacao_762.2026.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22199/indicacao_763.2026.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22205/indicacao_764.2026.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22206/indicacao_765.2026.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22207/indicacao_766.2026.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22208/indicacao_767.2026.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22209/indicacao_768.2026.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22210/indicacao_769.2026.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22211/indicacao_770.2026.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22212/indicacao_771.2026.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22213/indicacao_772.2026.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22214/indicacao_773.2026.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22220/indicacao_774.2026.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22221/indicacao_775.2026.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22222/indicacao_776.2026.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22223/indicacao_777.2026.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22224/indicacao_778.2026.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22225/indicacao_779.2026.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22234/dia_11_-_retirada_de_material_sobre_passeio_rua_marechal_floriano_95_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22235/dia_11_-_substituicao_de_lampada_de_iluminacao_publica_rua_itabira_do_campo_424a_tombadouro.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22236/dia_11_-_substituicao_de_lampada_de_iluminacao_publica_rua_bartolomeu_gusmao_country.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22237/dia_11_-_substituicao_das_lampadas_de_iluminacao_publica_nos_postes_localizados_na_avenida_queiroz_junior_no_bairro_esperanca.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22238/dia_11_-_capina_limpeza_e_manutencao_do_corrego_da_carioca_no_trecho_compreendido_entre_a_rua_22_de_maio_e_a_rua_da_carioca.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22247/indicacao__avenida_jose_farid_rahme.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22248/indicacao_bairro_calcadas.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22249/indicacao_bairro_recanto_das_colinas.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22250/indicacao_limpeza_e_capina_do_playground_bairro_cardoso.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22251/indicacao_servico_de_tapa_buraco_rua_marechal_floriano_bairro_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20590/requerimento_01.2026.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20591/requerimento_02.2026.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20592/requerimento_03.2026.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20593/requerimento_04.2026.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20594/requerimento_05.2026.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20619/requerimento_06.2026.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20620/requerimento_07.2026.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20621/requerimento_08.2026.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20622/requerimento_09.2026.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20623/requerimento_10.2026.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20630/requerimento_11.2026.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20635/requerimento_12.2026.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20636/requerimento_13.2026.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20637/requerimento_14.2026.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20643/requerimento_15.2026.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20652/requerimento_16.2026.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20657/requerimento_17.2026.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20658/requerimento_18.2026.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20666/requerimento_19.2026.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20667/requerimento_20.2026.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20669/requerimento_21.2026.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20670/requerimento_22.2026.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20671/requerimento_23.2026.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20677/requerimento_24.2026.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20678/requerimento_25.2026.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20684/requerimento_26.2026.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20692/requerimento_27.2026.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20693/requerimento_28.2026.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20694/requerimento_29.2026.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20695/requerimento_30.2026.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20696/requerimento_31.2026.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20697/requerimento_32.2026.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20703/requerimento_33.2026.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20704/requerimento_34.2026.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20705/requerimento_35.2026.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20718/requerimento_36.2026.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20719/requerimento_37.2026.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20720/requerimento_38.2026.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20722/requerimento_39.2026.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20723/requerimento_40.2026.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20726/requerimento_41.2026.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20727/requerimento_42.2026.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20728/requerimento_43.2026.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20729/requerimento_44.2026.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20745/requerimento_46.2026.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20756/requerimento_47.2026.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20757/requerimento_48.2026.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20776/requerimento_49.2026.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20777/requerimento_50.2026.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20778/requerimento_51.2026.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20779/requerimento_52.2026.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20784/requerimento_53.2026.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20785/requerimento_54.2026.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20786/requerimento_55.2026.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20796/requerimento_56.2026.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20797/requerimento_57.2026.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20798/requerimento_58.2026.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20799/requerimento_59.2026.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20800/requerimento_60.2026.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20801/requerimento_61.2026.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20802/requerimento_62.2026.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20803/requerimento_63.2026.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20809/requerimento_64.2026.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20810/requerimento_65.2026.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20811/requerimento_66.2026.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20812/requerimento_67.2026.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20816/requerimento_68.2026..pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20822/requerimento_69.2026.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20823/requerimento_70.2026.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20842/requerimento_71.2026.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20843/requerimento_72.2026.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20844/requerimento_73.2026.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20845/requerimento_74.2026.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20846/requerimento_75.2026.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20847/requerimento_76.2026.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20848/requerimento_77.2026.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20854/requerimento_78.2026.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20855/requerimento_79.2026.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20856/requerimento_80.2026.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20857/requerimento_81.2026.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20863/requerimento_82.2026.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20864/requerimento_83.2026.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20865/requerimento_84.2026.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20878/requerimento_85.2026.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20879/requerimento_86.2026.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20880/requerimento_87.2026.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20887/requerimento_88.2026.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20898/requerimento_89.2026.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20908/requerimento_90.2026.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20909/requerimento_91.2026.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20910/requerimento_92.2026.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20911/requerimento_93.2026.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20912/requerimento_94.2026.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20921/requerimento_95.2026.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20922/requerimento_96.2026.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20923/requerimento_97.2026.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20940/requerimento_98.2026.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20941/requerimento_99.2026.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20944/requerimento_100.2026.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20948/requerimento_101.2026.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20949/requerimento_102.2026.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20955/requerimento_103.2026.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20956/requerimento_104.2026.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20957/requerimento_105.2026.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20958/requerimento_106.2026.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20959/requerimento_107.2026.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20960/requerimento_108.2026.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20966/requerimento_109.2026.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20988/requerimento_110.2026.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20989/requerimento_111.2026.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20996/requerimento_112.2026.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20997/requerimento_113.2026.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20998/requerimento_114.2026.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20999/requerimento_115.2026.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21000/requerimento_116.2026.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21001/requerimento_117.2026.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21002/requerimento_118.2026.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21024/requerimento_119.2026.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21028/requerimento_120.2026.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21029/requerimento_121.2026.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21034/requerimento_122.2026.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21035/requerimento_123.2026.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21036/requerimento_124.2026.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21037/requerimento_125.2026.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21038/requerimento_126.2026.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21039/requerimento_127.2026.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21040/requerimento_128.2026.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21041/requerimento_129.2026.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21046/requerimento_130.2026.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21048/requerimento_132.2026.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21049/requerimento_133.2026.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21050/requerimento_134.2026.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21057/requerimento_135.2026.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21059/requerimento_137.2026.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21060/requerimento_138.2026.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21061/requerimento_139.2026.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21062/requerimento_140.2026.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21065/requerimento_141.2026.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21074/requerimento_142.2026.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21075/requerimento_143.2026.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21086/requerimento_144.2026.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21087/requerimento_145.2026.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21088/requerimento_146.2026.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21097/requerimento_147.2026.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21108/requerimento_148.2026.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21109/requerimento_149.2026.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21112/requerimento_150.2026.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21118/requerimento_151.2026.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21124/requerimento_152.2026.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21125/requerimento_153.2026.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21134/requerimento_154.2026.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21135/requerimento_155.2026.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21136/requerimento_156.2026.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21137/requerimento_157.2026.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21138/requerimento_158.2026.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21139/requerimento_159.2026.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21141/requerimento_160.2026.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21142/requerimento_161.2026.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21156/requerimento_162.2026.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21157/requerimento_163.2026.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21158/requerimento_164.2026.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21159/requerimento_165.2026.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21160/requerimento_166.2026.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21170/requerimento_167.2026.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21171/requerimento_168.2026.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21172/requerimento_169.2026.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21184/requerimento_170.2026.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21185/requerimento_171.2026.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21186/requerimento_172.2026.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21187/requerimento_173.2026.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21188/requerimento_174.2026.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21207/requerimento_175.2026.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21208/requerimento_176.2026.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21209/requerimento_177.2026.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21210/requerimento_178.2026.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21211/requerimento_179.2026.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21212/requerimento_180.2026.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21213/requerimento_181.2026.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21214/requerimento_182.2026.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21228/requerimento_183.2026.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21229/requerimento_184.2026.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21230/requerimento_185.2026.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21231/requerimento_186.2026.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21232/requerimento_187.2026.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21251/requerimento_188.2026.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21252/requerimento_189.2026.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21283/requerimento_190.2026.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21284/requerimento_191.2026.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21285/requerimento_192.2026.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21317/requerimento_193.2026.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21351/requerimento_194.2026.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21352/requerimento_195.2026.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21353/requerimento_196.2026.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21375/requerimento_197.2026.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21376/requerimento_198.2026.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21377/requerimento_199.2026.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21383/requerimento_200.2026.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21384/requerimento_201.2026.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21385/requerimento_202.2026.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21397/requerimento_203.2026.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21398/requerimento_204.2026.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21399/requerimento_205.2026.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21400/requerimento_206.2026.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21401/requerimento_207.2026.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21404/requerimento_208.2026.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21405/requerimento_209.2026.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21406/requerimento_210.2026.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21407/requerimento_211.2026.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21408/requerimento_212.2026.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21418/requerimento_213.2026.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21430/requerimento_215.2026.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21432/requerimento_216.2026.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21437/requerimento_217.2026.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21438/requerimento_218.2026.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21448/requerimento_219.2026.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21449/requerimento_220.2026.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21450/requerimento_221.2026.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21471/requerimento_222.2026.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21503/requerimento_223.2026.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21504/requerimento_224.2026.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21505/requerimento_225.2026.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21506/requerimento_226.2026.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21507/requerimento_227.2026.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21509/requerimento_228.2026.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21510/requerimento_229.2026.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21535/requerimento_230.2026.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21536/requerimento_231.2026.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21552/requerimento_232.2026.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21553/requerimento_233.2026.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21554/requerimento_234.2026.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21567/requerimento_235.2026.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21568/requerimento_236.2026.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21570/requerimento_237.2026.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21571/requerimento_238.2026.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21573/requerimento_239.2026.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21583/requerimento_241.2026.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21584/requerimento_242.2026.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21585/requerimento_243.2026.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21586/requerimento_244.2026.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21587/requerimento_245.2026.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21588/requerimento_246.2026.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21594/requerimento_247.2026.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21602/requerimento_248.2026.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21603/requerimento_249.2026.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21605/requerimento_250.2026.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21613/requerimento_251.2026.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21614/requerimento_252.2026.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21615/requerimento_253.2026.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21616/requerimento_254.2026.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21617/requerimento_255.2026.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21618/requerimento_256.2026.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21644/requerimento_257.2026.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21645/requerimento_258.2026.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21646/requerimento_259.2026.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21647/requerimento_260.2026.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21648/requerimento_261.2026.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21662/requerimento_262.2026.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21668/requerimento_263.2026.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21669/requerimento_264.2026.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21670/requerimento_265.2026.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21685/requerimento_266.2026.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21686/requerimento_267.2026.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21705/requerimento_268.2026.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21706/requerimento_269.2026.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21717/requerimento_270.2026.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21719/requerimento_271.2026.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21720/requerimento_272.2026.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21721/requerimento_273.2026.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21723/requerimento_274.2026.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21724/requerimento_275.2026.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21725/requerimento_276.2026.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21730/requerimento_277.2026.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21737/requerimento_278.2026.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21738/requerimento_279.2026.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21739/requerimento_280.2026.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21740/requerimento_281.2026.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21815/requerimento_282.2026.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21816/requerimento_283.2026.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21817/requerimento_284.2026.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21818/requerimento_285.2026.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21819/requerimento_286.2026.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21824/requerimento_287.2026.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21825/requerimento_288.2026.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21826/requerimento_289.2026.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21827/requerimento_290.2026.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21828/requerimento_291.2026.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21839/requerimento_292.2026.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21840/requerimento_293.2026.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21843/requerimento_294.2026.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21844/requerimento_295.2026.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21845/requerimento_296.2026.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21846/requerimento_297.2026.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21847/requerimento_298.2026.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21848/requerimento_299.2026.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21849/requerimento_300.2026.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21873/requerimento_301.2026.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21874/requerimento_302.2026.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21876/requerimento_303.2026.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21877/requerimento_304.2026.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21878/requerimento_305.2026.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21879/requerimento_306.2026.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21885/requerimento_307.2026.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21891/requerimento_308.2026.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21892/requerimento_309.2026.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21893/requerimento_310.2026.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21894/requerimento_311.2026.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21895/requerimento_312.2026.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21956/requerimento_313.2026.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21957/requerimento_314.2026.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21958/requerimento_315.2026.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21959/requerimento_316.2026.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21960/requerimento_317.2026.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21961/requerimento_318.2026.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22015/requerimento_319.2026.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22020/requerimento_320.2026.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22021/requerimento_321.2026.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22022/requerimento_322.2026.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22023/requerimento_323.2026.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22024/requerimento_324.2026.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22030/requerimento_325.2026.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22031/requerimento_326.2026.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22032/requerimento_327.2026.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22033/requerimento_328.2026.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22034/requerimento_329.2026.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22035/requerimento_330.2026.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22036/requerimento_331.2026.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22037/requerimento_332.2026.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22038/requerimento_333.2026.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22044/requerimento_334.2026.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22045/requerimento_335.2026.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22046/requerimento_336.2026.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22047/requerimento_337.2026.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22048/requerimento_338.2026.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22056/requerimento_339.2026.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22057/requerimento_340.2026.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22058/requerimento_341.2026.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22086/requerimento_342.2026.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22087/requerimento_343.2026.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22088/requerimento_344.2026.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22089/requerimento_345.2026.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22090/requerimento_346.2026.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22096/requerimento_347.2026.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22097/requerimento_348.2026.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22098/requerimento_349.2026.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22099/requerimento_350.2026.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22150/requerimento_351.2026.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22151/requerimento_352.2026.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22165/requerimento_353.2026.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22166/requerimento_354.2026.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22167/requerimento_355.2026.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22168/requerimento_356.2026.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22169/requerimento_357.2026.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22183/requerimento_358.2026.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22184/requerimento_359.2026.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22190/requerimento_360.2026.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22191/requerimento_361.2026.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22192/requerimento_362.2026.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22193/requerimento_363.2026.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22194/requerimento_364.2026.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22200/requerimento_365.2026.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22201/requerimento_366.2026.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22202/requerimento_367.2026.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22203/requerimento_368.2026.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22204/requerimento_369.2026.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22215/requerimento_370.2026.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22216/requerimento_371.2026.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22217/requerimento_372.2026.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22218/requerimento_373.2026.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22219/requerimento_374.2026.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22229/dia_11_req_-_substituicao_de_lampadas_iluminacao_publica_jose_amaro_cordeiro_e_girassol.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22230/dia_11_req_-_estudo_de_viabilidade_tecnica_para_troca_de_alunos_entre_as_escolas_guilherme_halais_franca_com_cmei_pequeno_cidadao.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22231/dia_11_req_-_estudo_de_viabilidade_tecnica_para_instalacao_de_bueiro_rua_das_acacias_286_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22232/dia_11_req_-_capina_e_limpeza_na_upa_24h.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22233/dia_11_req_-_estudo_de_viabilidade_tecnica_para_extensao_de_horario_de_atendimento_nas_ubs.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22246/requerimento_corporacao_musical__uniao_itabiritense.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20587/projeto_de_lei_no_04.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20929/projeto_de_lei_no_32.2026_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20932/projeto_de_lei_no_35.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21180/projeto_de_lei_no_56.2026_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21239/projeto_de_lei_no_64.2026_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21245/projeto_de_lei_no_65.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21258/projeto_de_lei_no_66.2026_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21433/projeto_de_lei_no_69.2026_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21436/projeto_de_lei_no_72.2026_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21456/projeto_de_lei_no_73.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21542/projeto_de_lei_no_76.2026_-_danilo.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21544/projeto_de_lei_no_78.2026_-_danilo.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21545/projeto_de_lei_no_79.2026_-_danilo.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21575/projeto_de_lei_no_85.2026_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21601/projeto_de_lei_no_86.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21722/projeto_de_lei_no_93.2026_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21865/projeto_de_lei_no_96.2026_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21898/projeto_de_lei_no_99.2026_-_edson.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22083/pl_institui_a_politica_de_sustentabilidade_e_enfrentamento_das_mudancas_climaticas_no_municipio_de_itabirito_26_3_2026.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22170/projeto_de_lei_no_109.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22171/projeto_de_lei_no_110.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22172/projeto_de_lei_no_111.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22175/projeto_de_lei_no_112.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22176/projeto_de_lei_no_113.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22177/projeto_de_lei_no_114.2026_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21606/projeto_de_lei_no_72.2026_-_manoel_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20654/emenda_substitutiva_no_01_ao_pl_04.2026_-_maximiliano.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20871/emenda_substitutiva_no_01_ao_pl_05.2026_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21076/emenda_aditiva_no_01_ao_pl_04.2026_substitutivo_-_maimiliano.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21140/emenda_substitutiva_no_01_ao_pl_03.2026_-_edson_ezio_maximiliano_e_rene.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21148/emenda_modificativa_e_aditiva_no_01_ao_pl_03.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21150/emenda_aditiva_no_01_ao_pl_02.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21470/emenda_substitutiva_e_aditiva_no_01_ao_pl_03.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21572/emenda_substitutiva_e_aditiva_no_01_ao_pl_55.2026_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21595/emenda_aditiva_no_01_ao_pl_61.2026_-_edson_ezio_maximiliano_e_rene.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20588/veto_integral_ao_autografo_de_lei_no_492.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21577/veto_integral_ao_autografo_de_lei_no_19.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21750/veto_parcial_ao_autografo_de_lei_no_30.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21905/veto_integral_ao_autografo_de_lei_no_38.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21906/veto_integral_ao_autografo_de_lei_no_39.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21907/veto_integral_ao_autografo_de_lei_no_40.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21908/veto_integral_ao_autografo_de_lei_no_41.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21909/veto_integral_ao_autografo_de_lei_no_42.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21910/veto_integral_ao_autografo_de_lei_no_43.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21929/veto_integral_ao_autografo_de_lei_no_49.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22126/veto_parcial_ao_autografo_de_lei_no_62.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22127/veto_integral_ao_autografo_de_lei_no_63.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22112/mocao_01.2026_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22113/mocao_02.2026_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22114/mocao_03.2026_-_danilo.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22115/mocao_04.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22116/mocao_05.2026_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22117/mocao_06.2026_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22118/mocao_07.2026_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22119/mocao_08.2026_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22120/mocao_09.2026_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22121/mocao_10.2026_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22122/mocao_11.2026_-_maximiliano.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22123/mocao_12.2026_-_rosilene.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22124/mocao_13.2026_-_wellington.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20604/indicacao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20605/indicacao_02.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20606/indicacao_03.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20607/indicacao_04.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20608/indicacao_05.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20609/indicacao_06.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20610/indicacao_07.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20611/indicacao_08.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20612/indicacao_09.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20613/indicacao_10.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20614/indicacao_11.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20615/indicacao_12.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20616/indicacao_13.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20617/indicacao_14.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20618/indicacao_15.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20625/indicacao_16.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20626/indicacao_17.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20627/indicacao_18.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20628/indicacao_19.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20629/indicacao_20.2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20631/indicacao_21.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20632/indicacao_22.2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20633/indicacao_23.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20634/indicacao_24.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20639/indicacao_25.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20640/indicacao_26.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20641/indicacao_27.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20642/indicacao_28.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20644/indicacao_29.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20645/indicacao_30.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20646/indicacao_31.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20647/indicacao_32.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20648/indicacao_33.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20649/indicacao_34.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20650/indicacao_35.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20653/indicacao_36.2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20655/indicacao_37.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20656/indicacao_38.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20660/indicacao_39.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20661/indicacao_40.2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20662/indicacao_41.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20663/indicacao_42.2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20664/indicacao_43.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20665/indicacao_44.2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20672/indicacao_45.2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20673/indicacao_46.2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20674/indicacao_47.2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20675/indicacao_48.2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20676/indicacao_49.2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20679/indicacao_50.2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20680/indicacao_51.2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20681/indicacao_52.2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20682/indicacao_53.2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20683/indicacao_54.2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20685/indicacao_55.2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20687/indicacao_56.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20688/indicacao_57.2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20689/indicacao_58.2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20691/indicacao_59.2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20698/indicacao_60.2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20699/indicacao_61.2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20700/indicacao_62.2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20701/indicacao_63.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20702/indicacao_64.2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20706/indicacao_65.2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20707/indicacao_66.2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20708/indicacao_67.2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20709/indicacao_68.2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20710/indicacao_69.2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20711/indicacao_70.2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20712/indicacao_71.2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20713/indicacao_72.2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20714/indicacao_73.2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20715/indicacao_74.2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20716/indicacao_75.2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20717/indicacao_76.2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20730/indicacao_77.2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20731/indicacao_78.2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20732/indicacao_79.2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20733/indicacao_80.2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20735/indicacao_81.2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20736/indicacao_82.2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20737/indicacao_83.2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20738/indicacao_84.2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20739/indicacao_85.2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20740/indicacao_86.2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20741/indicacao_87.2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20742/indicacao_88.2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20743/indicacao_89.2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20744/indicacao_90.2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20746/indicacao_91.2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20747/indicacao_92.2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20748/indicacao_93.2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20749/indicacao_94.2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20750/indicacao_95.2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20751/indicacao_96.2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20752/indicacao_97.2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20753/indicacao_98.2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20754/indicacao_99.2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20755/indicacao_100.2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20758/indicacao_101.2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20759/indicacao_102.2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20760/indicacao_103.2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20761/indicacao_104.2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20763/indicacao_105.2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20764/indicacao_106.2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20765/indicacao_107.2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20766/indicacao_108.2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20767/indicacao_109.2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20768/indicacao_110.2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20769/indicacao_111.2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20770/indicacao_112.2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20771/indicacao_113.2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20772/indicacao_114.2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20773/indicacao_115.2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20774/indicacao_116.2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20775/indicacao_117.2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20780/indicacao_118.2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20781/indicacao_119.2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20782/indicacao_120.2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20783/indicacao_121.2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20787/indicacao_122.2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20788/indicacao_123.2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20789/indicacao_124.2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20790/indicacao_125.2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20792/indicacao_126.2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20793/indicacao_127.2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20794/indicacao_128.2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20795/indicacao_129.2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20804/indicacao_130.2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20805/indicacao_131.2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20806/indicacao_132.2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20807/indicacao_133.2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20808/indicacao_134.2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20817/indicacao_135.2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20818/indicacao_136.2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20819/indicacao_137.2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20820/indicacao_138.2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20821/indicacao_139.2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20824/indicacao_140.2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20825/indicacao_141.2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20826/indicacao_142.2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20827/indicacao_143.2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20828/indicacao_144.2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20829/indicacao_145.2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20833/indicacao_146.2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20834/indicacao_147.2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20835/indicacao_148.2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20836/indicacao_149.2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20837/indicacao_150.2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20838/indicacao_151.2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20839/indicacao_152.2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20840/indicacao_153.2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20841/indicacao_154.2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20849/indicacao_155.2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20850/indicacao_156.2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20851/indicacao_157.2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20852/indicacao_158.2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20853/indicacao_159.2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20858/indicacao_160.2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20859/indicacao_161.2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20860/indicacao_162.2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20861/indicacao_163.2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20862/indicacao_164.2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20866/indicacao_165.2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20867/indicacao_166.2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20868/indicacao_167.2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20869/indicacao_168.2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20870/indicacao_169.2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20876/indicacao_170.2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20877/indicacao_171.2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20881/indicacao_172.2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20882/indicacao_173.2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20883/indicacao_174.2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20884/indicacao_175.2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20885/indicacao_176.2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20886/indicacao_177.2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20899/indicacao_178.2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20900/indicacao_179.2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20901/indicacao_180.2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20902/indicacao_181.2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20903/indicacao_182.2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20904/indicacao_183.2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20905/indicacao_184.2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20906/indicacao_185.2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20907/indicacao_186.2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20915/indicacao_187.2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20916/indicacao_188.2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20917/indicacao_189.2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20918/indicacao_190.2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20919/indicacao_191.2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20920/indicacao_192.2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20924/indicacao_193.2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20925/indicacao_194.2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20926/indicacao_195.2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20927/indicacao_196.2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20928/indicacao_197.2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20935/indicacao_198.2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20936/indicacao_199.2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20937/indicacao_200.2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20938/indicacao_201.2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20939/indicacao_202.2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20950/indicacao_203.2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20951/indicacao_204.2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20952/indicacao_205.2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20953/indicacao_206.2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20954/indicacao_207.2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20961/indicacao_208.2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20962/indicacao_209.2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20963/indicacao_210.2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20964/indicacao_211.2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20965/indicacao_212.2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20968/indicacao_213.2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20969/indicacao_214.2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20970/indicacao_215.2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20971/indicacao_216.2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20972/indicacao_217.2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20973/indicacao_218.2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20974/indicacao_219.2026.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20975/indicacao_220.2026.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20976/indicacao_221.2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20977/indicacao_222.2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20978/indicacao_223.2026.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20979/indicacao_224.2026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20980/indicacao_225.2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20981/indicacao_226.2026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20982/indicacao_227.2026.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20983/indicacao_228.2026.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20984/indicacao_229.2026.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20985/indicacao_230.2026.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20986/indicacao_231.2026.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20987/indicacao_232.2026.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20990/indicacao_233.2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20991/indicacao_234.2026.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20992/indicacao_235.2026.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20993/indicacao_236.2026.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20994/indicacao_237.2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20995/indicacao_238.2026.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21003/indicacao_239.2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21004/indicacao_240.2026.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21005/indicacao_241.2026.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21006/indicacao_242.2026.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21007/indicacao_243.2026.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21008/indicacao_244.2026.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21009/indicacao_245.2026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21010/indicacao_246.2026.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21011/indicacao_247.2026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21012/indicacao_248.2026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21018/indicacao_249.2026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21019/indicacao_250.2026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21020/indicacao_251.2026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21022/indicacao_252.2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21023/indicacao_253.2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21025/indicacao_254.2026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21026/indicacao_255.2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21027/indicacao_256.2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21030/indicacao_257.2026.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21031/indicacao_258.2026.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21032/indicacao_259.2026.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21033/indicacao_260.2026.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21042/indicacao_261.2026.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21043/indicacao_262.2026.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21051/indicacao_263.2026.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21052/indicacao_264.2026.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21053/indicacao_265.2026.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21054/indicacao_266.2026.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21055/indicacao_267.2026.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21056/indicacao_268.2026.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21063/indicacao_269.2026.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21064/indicacao_270.2026.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21066/indicacao_271.2026.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21067/indicacao_272.2026.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21068/indicacao_273.2026.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21069/indicacao_274.2026.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21070/indicacao_275.2026.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21072/indicacao_276.2026.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21073/indicacao_277.2026.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21077/indicacao_278.2026.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21078/indicacao_279.2026.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21079/indicacao_280.2026.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21080/indicacao_281.2026.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21081/indicacao_282.2026.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21082/indicacao_283.2026.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21083/indicacao_284.2026.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21084/indicacao_285.2026.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21085/indicacao_286.2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21089/indicacao_287.2026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21090/indicacao_288.2026.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21091/indicacao_289.2026.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21092/indicacao_290.2026.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21093/indicacao_291.2026.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21094/indicacao_292.2026.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21095/indicacao_293.2026.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21096/indicacao_294.2026.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21098/indicacao_295.2026.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21099/indicacao_296.2026.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21100/indicacao_297.2026.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21101/indicacao_298.2026.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21102/indicacao_299.2026.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21103/indicacao_300.2026.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21104/indicacao_301.2026.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21105/indicacao_302.2026.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21106/indicacao_303.2026.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21107/indicacao_304.2026.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21110/indicacao_305.2026.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21111/indicacao_306.2026.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21113/indicacao_307.2026.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21114/indicacao_308.2026.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21115/indicacao_309.2026.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21116/indicacao_310.2026.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21117/indicacao_311.2026.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21119/indicacao_312.2026.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21120/indicacao_313.2026.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21121/indicacao_314.2026.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21122/indicacao_315.2026.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21123/indicacao_316.2026.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21126/indicacao_317.2026.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21127/indicacao_318.2026.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21128/indicacao_319.2026.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21129/indicacao_320.2026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21130/indicacao_321.2026.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21143/indicacao_322.2026.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21144/indicacao_323.2026.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21145/indicacao_324.2026.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21146/indicacao_325.2026.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21147/indicacao_326.2026.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21151/indicacao_327.2026.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21152/indicacao_328.2026.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21153/indicacao_329.2026.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21154/indicacao_330.2026.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21155/indicacao_331.2026.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21161/indicacao_332.2026.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21162/indicacao_333.2026.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21163/indicacao_334.2026.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21164/indicacao_335.2026.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21165/indicacao_336.2026.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21166/indicacao_337.2026.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21167/indicacao_338.2026.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21168/indicacao_339.2026.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21169/indicacao_340.2026.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21173/indicacao_341.2026.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21175/indicacao_342.2026.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21176/indicacao_343.2026.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21177/indicacao_344.2026.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21178/indicacao_345.2026.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21179/indicacao_346.2026.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21182/indicacao_347.2026.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21183/indicacao_348.2026.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21189/indicacao_349.2026.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21190/limpeza_e_capina_em_todas_as_vias_do_bairro_agostinho_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21191/limpeza_e_rocada_bem_como_manutencao_da_iluminacao_publica_do_playground_localizado_no_bairro_bem_viver.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21192/pavimentacao_asfaltica_no_trecho_compreendido_entre_a_escola_do_bairro_agua_limpa_e_a_br-040.doc.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21193/recapeamento_asfaltico_em_todas_as_vias_do_bairro_meu_sitio.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21194/recapeamento_em_todas_as_vias_do_bairro_agostinho_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21195/indicacao_355.2026.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21196/indicacao_356.2026.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21197/indicacao_357.2026.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21198/indicacao_358.2026.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21199/indicacao_359.2026.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21202/indicacao_360.2026.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21203/indicacao_361.2026.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21204/indicacao_362.2026.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21205/indicacao_363.2026.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21206/indicacao_364.2026.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21215/indicacao_365.2026.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21216/indicacao_366.2026.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21217/indicacao_367.2026.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21218/indicacao_368.2026.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21220/indicacao_369.2026.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21223/indicacao_370.2026.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21224/indicacao_371.2026.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21225/indicacao_372.2026.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21226/indicacao_373.2026.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21227/indicacao_374.2026.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21233/indicacao_375.2026.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21234/indicacao_376.2026.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21235/indicacao_377.2026.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21236/indicacao_378.2026.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21237/indicacao_379.2026.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21240/indicacao_380.2026.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21241/indicacao_381.2026.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21242/indicacao_382.2026.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21243/indicacao_383.2026.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21244/indicacao_384.2026.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21246/indicacao_385.2026.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21247/indicacao_386.2026.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21248/indicacao_387.2026.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21249/indicacao_388.2026.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21250/indicacao_389.2026.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21253/indicacao_390.2026.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21254/indicacao_391.2026.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21255/indicacao_392.2026.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21256/indicacao_393.2026.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21257/indicacao_394.2026.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21273/indicacao_395.2026.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21274/indicacao_396.2026.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21275/indicacao_397.2026.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21276/indicacao_398.2026.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21277/indicacao_399.2026.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21278/indicacao_400.2026.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21279/indicacao_401.2026.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21280/indicacao_402.2026.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21281/indicacao_403.2026.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21282/indicacao_404.2026.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21354/indicacao_405.2026.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21355/indicacao_406.2026.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21356/indicacao_407.2026.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21357/indicacao_408.2026.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21358/indicacao_409.2026.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21359/indicacao_410.2026.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21360/indicacao_411.2026.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21361/indicacao_412.2026.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21362/indicacao_413.2026.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21363/indicacao_414.2026.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21370/indicacao_415.2026.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21371/indicacao_416.2026.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21372/indicacao_417.2026.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21373/indicacao_418.2026.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21374/indicacao_419.2026.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21378/indicacao_420.2026.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21379/indicacao_421.2026.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21380/indicacao_422.2026.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21381/indicacao_423.2026.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21382/indicacao_424.2026.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21386/indicacao_425.2026.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21387/indicacao_426.2026.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21388/indicacao_427.2026.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21392/indicacao_428.2026.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21393/indicacao_429.2026.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21394/indicacao_430.2026.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21395/indicacao_431.2026.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21396/indicacao_432.2026.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21402/indicacao_433.2026.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21403/indicacao_434.2026.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21409/indicacao_435.2026.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21410/indicacao_436.2026.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21411/indicacao_437.2026.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21412/indicacao_438.2026.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21413/indicacao_439.2026.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21414/indicacao_440.2026.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21415/indicacao_441.2026.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21416/indicacao_442.2026.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21417/indicacao_443.2026.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21419/indicacao_444.2026.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21420/indicacao_445.2026.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21421/indicacao_446.2026.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21423/indicacao_447.2026.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21425/indicacao_448.2026.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21426/indicacao_449.2026.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21439/indicacao_450.2026.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21440/indicacao_451.2026.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21441/indicacao_452.2026.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21442/indicacao_453.2026.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21443/indicacao_454.2026.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21445/indicacao_455.2026.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21446/indicacao_456.2026.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21447/indicacao_457.2026.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21451/indicacao_458.2026.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21452/indicacao_459.2026.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21453/indicacao_460.2026.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21454/indicacao_461.2026.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21455/indicacao_462.2026.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21457/indicacao_463.2026.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21458/indicacao_464.2026.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21459/indicacao_465.2026.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21460/indicacao_466.2026.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21461/indicacao_467.2026.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21476/indicacao_468.2026.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21477/indicacao_469.2026.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21478/indicacao_470.2026.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21479/indicacao_471.2026.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21480/indicacao_472.2026.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21482/indicacao_473.2026.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21483/indicacao_474.2026.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21484/indicacao_475.2026.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21485/indicacao_476.2026.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21486/indicacao_477.2026.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21490/indicacao_478.2026.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21491/indicacao_479.2026.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21492/indicacao_480.2026.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21493/indicacao_481.2026.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21494/indicacao_482.2026.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21511/indicacao_483.2026.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21512/indicacao_484.2026.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21513/indicacao_485.2026.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21514/indicacao_486.2026.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21515/indicacao_487.2026.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21529/indicacao_488.2026.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21530/indicacao_489.2026.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21532/indicacao_490.2026.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21533/indicacao_491.2026.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21534/indicacao_492.2026.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21537/indicacao_493.2026.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21538/indicacao_494.2026.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21539/indicacao_495.2026.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21540/indicacao_496.2026.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21541/indicacao_497.2026.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21547/indicacao_498.2026.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21548/indicacao_499.2026.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21549/indicacao_500.2026.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21550/indicacao_501.2026.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21551/indicacao_502.2026.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21555/indicacao_503.2026.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21556/indicacao_504.2026.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21557/indicacao_505.2026.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21558/indicacao_506.2026.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21559/indicacao_507.2026.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21560/indicacao_508.2026.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21561/indicacao_509.2026.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21563/indicacao_510.2026.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21564/indicacao_511.2026.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21574/indicacao_512.2026.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21576/indicacao_513.2026.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21578/indicacao_514.2026.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21579/indicacao_515.2026.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21580/indicacao_516.2026.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21581/indicacao_517.2026.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21589/indicacao_518.2026.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21590/indicacao_519.2026.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21591/indicacao_520.2026.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21592/indicacao_521.2026.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21593/indicacao_522.2026.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21596/indicacao_523.2026.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21597/indicacao_524.2026.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21598/indicacao_525.2026.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21599/indicacao_526.2026.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21600/indicacao_527.2026.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21607/indicacao_528.2026.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21608/indicacao_529.2026.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21609/indicacao_530.2026.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21610/indicacao_531.2026.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21611/indicacao_532.2026.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21612/indicacao_533.2026.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21649/indicacao_534.2026.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21650/indicacao_535.2026.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21651/indicacao_536.2026.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21652/indicacao_537.2026.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21653/indicacao_538.2026.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21654/indicacao_539.2026.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21655/indicacao_540.2026.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21656/indicacao_541.2026.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21657/indicacao_542.2026.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21658/indicacao_543.2026.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21663/indicacao_544.2026.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21664/indicacao_545.2026.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21665/indicacao_546.2026.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21666/indicacao_547.2026.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21667/indicacao_548.2026.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21671/indicacao_549.2026.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21672/indicacao_550.2026.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21673/indicacao_551.2026.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21674/indicacao_552.2026.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21675/indicacao_553.2026.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21676/indicacao_554.2026.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21677/indicacao_555.2026.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21678/indicacao_556.2026.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21679/indicacao_557.2026.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21680/indicacao_558.2026.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21683/indicacao_559.2026.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21684/indicacao_560.2026.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21700/indicacao_561.2026.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21701/indicacao_562.2026.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21702/indicacao_563.2026.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21703/indicacao_564.2026.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21704/indicacao_565.2026.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21707/indicacao_566.2026.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21708/indicacao_567.2026.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21709/indicacao_568.2026.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21710/indicacao_569.2026.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21711/indicacao_570.2026.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21712/indicacao_571.2026.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21713/indicacao_572.2026.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21714/indicacao_573.2026.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21715/indicacao_574.2026.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21716/indicacao_575.2026.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21726/indicacao_576.2026.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21727/indicacao_577.2026.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21728/indicacao_578.2026.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21729/indicacao_579.2026.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21732/indicacao_580.2026.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21733/indicacao_581.2026.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21734/indicacao_582.2026.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21735/indicacao_583.2026.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21736/indicacao_584.2026.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21741/indicacao_585.2026.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21742/indicacao_586.2026.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21743/indicacao_587.2026.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21744/indicacao_588.2026.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21745/indicacao_589.2026.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21759/indicacao_590.2026.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21760/indicacao_591.2026.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21761/indicacao_592.2026.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21762/indicacao_593.2026.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21763/indicacao_594.2026.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21764/indicacao_595.2026.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21765/indicacao_596.2026.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21766/indicacao_597.2026.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21767/indicacao_598.2026.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21768/indicacao_599.2026.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21810/indicacao_600.2026.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21811/indicacao_601.2026.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21812/indicacao_602.2026.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21813/indicacao_603.2026.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21814/indicacao_604.2026.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21820/indicacao_605.2026.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21821/indicacao_606.2026.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21822/indicacao_607.2026.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21823/indicacao_608.2026.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21829/indicacao_609.2026.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21830/indicacao_610.2026.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21831/indicacao_611.2026.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21832/indicacao_612.2026.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21833/indicacao_613.2026.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21834/indicacao_614.2026.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21835/indicacao_615.2026.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21836/indicacao_616.2026.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21837/indicacao_617.2026.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21838/indicacao_618.2026.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21841/indicacao_619.2026.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21842/indicacao_620.2026.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21850/indicacao_621.2026.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21851/indicacao_622.2026.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21852/indicacao_623.2026.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21853/indicacao_624.2026.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21854/indicacao_625.2026.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21855/indicacao_626.2026.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21856/indicacao_627.2026.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21857/indicacao_628.2026.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21858/indicacao_629.2026.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21859/indicacao_630.2026.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21860/indicacao_631.2026.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21861/indicacao_632.2026.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21862/indicacao_633.2026.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21863/indicacao_634.2026.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21864/indicacao_635.2026.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21868/indicacao_636.2026.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21869/indicacao_637.2026.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21870/indicacao_638.2026.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21871/indicacao_639.2026.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21872/indicacao_640.2026.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21880/indicacao_641.2026.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21881/indicacao_642.2026.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21882/indicacao_643.2026.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21883/indicacao_644.2026.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21884/indicacao_645.2026.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21886/indicacao_646.2026.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21887/indicacao_647.2026.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21888/indicacao_648.2026.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21889/indicacao_649.2026.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21890/indicacao_650.2026.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21951/indicacao_651.2026.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21952/indicacao_652.2026.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21953/indicacao_653.2026.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21954/indicacao_654.2026.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21955/indicacao_655.2026.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21962/indicacao_656.2026.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21963/indicacao_657.2026.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21964/indicacao_658.2026.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21965/indicacao_659.2026.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21966/indicacao_660.2026.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21986/indicacao_661.2026.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21987/indicacao_662.2026.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21988/indicacao_663.2026.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21989/indicacao_664.2026.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21990/indicacao_665.2026.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22010/indicacao_666.2026.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22011/indicacao_667.2026.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22012/indicacao_668.2026.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22013/indicacao_669.2026.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22014/indicacao_670.2026.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22016/indicacao_671.2026.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22017/indicacao_672.2026.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22018/indicacao_673.2026.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22019/indicacao_674.2026.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22025/indicacao_675.2026.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22026/indicacao_676.2026.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22027/indicacao_677.2026.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22028/indicacao_678.2026.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22029/indicacao_679.2026.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22039/indicacao_680.2026.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22040/indicacao_681.2026.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22041/indicacao_682.2026.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22042/indicacao_683.2026.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22043/indicacao_684.2026.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22049/indicacao_685.2026.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22050/indicacao_686.2026.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22051/indicacao_687.2026.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22052/indicacao_688.2026.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22053/indicacao_689.2026.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22054/indicacao_690.2026.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22055/indicacao_691.2026.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22059/indicacao_692.2026.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22060/indicacao_693.2026.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22061/indicacao_694.2026.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22062/indicacao_695.2026.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22063/indicacao_696.2026.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22064/indicacao_697.2026.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22065/indicacao_698.2026.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22066/indicacao_699.2026.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22067/indicacao_700.2026.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22068/indicacao_701.2026.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22069/indicacao_702.2026.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22070/indicacao_703.2026.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22071/indicacao_704.2026.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22072/indicacao_705.2026.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22076/indicacao_706.2026.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22078/indicacao_707.2026.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22080/indicacao_708.2026.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22081/indicacao_709.2026.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22082/indicacao_710.2026.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22084/indicacao_711.2026.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22091/indicacao_712.2026.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22092/indicacao_713.2026.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22093/indicacao_714.2026.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22094/indicacao_715.2026.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22095/indicacao_716.2026.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22128/indicacao_717.2026.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22129/indicacao_718.2026.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22130/indicacao_719.2026.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22131/indicacao_720.2026.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22132/indicacao_721.2026.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22134/indicacao_722.2026.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22135/indicacao_723.2026.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22136/indicacao_724.2026.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22137/indicacao_725.2026.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22138/indicacao_726.2026.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22139/indicacao_727.2026.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22140/indicacao_728.2026.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22141/indicacao_729.2026.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22142/indicacao_730.2026.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22143/indicacao_731.2026.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22147/indicacao_732.2026.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22148/indicacao_733.2026.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22149/indicacao_734.2026.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22152/indicacao_735.2026.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22153/indicacao_736.2026.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22154/indicacao_737.2026.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22155/indicacao_738.2026.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22156/indicacao_739.2026.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22157/indicacao_740.2026.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22158/indicacao_741.2026.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22159/indicacao_742.2026.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22160/indicacao_743.2026.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22161/indicacao_744.2026.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22162/indicacao_745.2026.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22163/indicacao_746.2026.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22164/indicacao_747.2026.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22174/indicacao_748.2026.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22178/indicacao_749.2026.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22179/indicacao_750.2026.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22180/indicacao_751.2026.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22181/indicacao_752.2026.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22182/indicacao_753.2026.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22185/indicacao_754.2026.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22186/indicacao_755.2026.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22187/indicacao_756.2026.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22188/indicacao_757.2026.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22189/indicacao_758.2026.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22195/indicacao_759.2026.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22196/indicacao_760.2026.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22197/indicacao_761.2026.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22198/indicacao_762.2026.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22199/indicacao_763.2026.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22205/indicacao_764.2026.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22206/indicacao_765.2026.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22207/indicacao_766.2026.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22208/indicacao_767.2026.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22209/indicacao_768.2026.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22210/indicacao_769.2026.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22211/indicacao_770.2026.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22212/indicacao_771.2026.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22213/indicacao_772.2026.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22214/indicacao_773.2026.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22220/indicacao_774.2026.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22221/indicacao_775.2026.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22222/indicacao_776.2026.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22223/indicacao_777.2026.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22224/indicacao_778.2026.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22225/indicacao_779.2026.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22234/dia_11_-_retirada_de_material_sobre_passeio_rua_marechal_floriano_95_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22235/dia_11_-_substituicao_de_lampada_de_iluminacao_publica_rua_itabira_do_campo_424a_tombadouro.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22236/dia_11_-_substituicao_de_lampada_de_iluminacao_publica_rua_bartolomeu_gusmao_country.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22237/dia_11_-_substituicao_das_lampadas_de_iluminacao_publica_nos_postes_localizados_na_avenida_queiroz_junior_no_bairro_esperanca.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22238/dia_11_-_capina_limpeza_e_manutencao_do_corrego_da_carioca_no_trecho_compreendido_entre_a_rua_22_de_maio_e_a_rua_da_carioca.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22247/indicacao__avenida_jose_farid_rahme.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22248/indicacao_bairro_calcadas.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22249/indicacao_bairro_recanto_das_colinas.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22250/indicacao_limpeza_e_capina_do_playground_bairro_cardoso.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22251/indicacao_servico_de_tapa_buraco_rua_marechal_floriano_bairro_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22257/ass_ind_limpeza_rua_marechal_floriano.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22258/ass_ind_limpeza_bairro_esplanada_da_serra.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22259/ass_ind_limpeza_vila_goncalo_av_cap.antonio_marques.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22260/ass_ind_jd_sensorial_inclusivo_pq_ecologico.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22266/indicacao_-_retirada_de_entulho_-_rua_tapajos_-_munu_-_11.05.26_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22267/indicacao_-_pintura_sinalizacao_viaria_pare_-_rua_angelina_salermo_-_11.05.26_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22268/indicacao_-_placa_de_proibido_parar_e_estacionar_-_r._jose_s._cabral_-_sao_jose_-11.05.26_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22269/indicacao_-_vala_-_rua_dr._francisco_j._carvalho_-_sao_jose_-11.05.26_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22270/indicacao_-_iluminacao_publica_-_r._jose_gois_-_b._santo_antonio_-_11.05.26_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22271/indicacao_de_manutencao_asfaltica_na_rua_dom_luciano_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22272/indicacao_de_manutencao_de_iluminacao_publica_na_rua_jose_gabriel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22273/indicacao_de_manuntencao_asfaltica_na_rua_augusto_rodrigues_pedrosa.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22274/indicacao_de_manutencao_asfaltica_na_rua_acre.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22275/indicacao_de_manutencao_asfaltica_na_rua_campos_sales.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22282/indicacao_para_estudo_tecnico_para_viabilidade_de_reparo_asfaltico_na_rua_estrada_dos_coqueiros_no_bairro_meu_sitio.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22283/indicacao_para_operacao_tapa-buracos_nos_bairros_itaubira_e_floresta_conforme_relatorio_fotografico_anexo.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22284/indicacao_para_estudo_tecnico_de_transito_para_viabilidade_de_conversao_a_direita_na_rua_b_h_com_a_rua_artur_bernardes_nas_proximidades_do_caps.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22285/indicacao_para_que_seja_solicitado_junto_ao_saae_a_verificacao_da_rede_de_esgoto_a_ceu_aberto_na_rua_clovis_braz_da_silva.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22286/indicacao_para_instalacao_de_equipamentos_de_academia_ao_ar_livre_no_alto_do_cristo..pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22287/indicacoes_realizada_a_revitalizacao_asfaltica_em_toda_a_extensao_da_rua_estrada_dos_coqueiros.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22288/indicacoes_revitalizacao_asfaltica_em_toda_a_extensao_da_rua_joao_gloria.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22289/indicacoes_revitalizacao_asfaltica_em_toda_a_extensao_da_rua_marechal_floriano.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22290/indicacoes_revitalizacao_asfaltica_em_toda_a_extensao_das_ruas_estrada_da_caixa_dagua_e_estrada_do_padre_adelmo.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22294/manutencao_da_rede_de_iluminacao_publica_na_rua_joao_meneghin_filho_no_bairro_marzagao.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22295/realocacao_do_playground_atualmente_instalado_no_patio_da_associacao_comunitaria_do_bairro_marzagao.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22296/recapeamento_asfaltico_com_operacao_tapa-buracos_na_rua_fazenda_marzagao.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22297/recolhimento_do_entulho_proveniente_da_poda_de_arvores_rua_ines_ferreira_dos_santos_bairro_portoes.doc.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22298/substituicao_de_poste_danificado_no_bairro_agua_limpa.doc.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22299/indicacao_-_limpeza_do_corrego_do_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22300/indicacao_-_troca_de_lampada.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22304/indicacao_44.2026_instalacao_de_lixeira_centro.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22305/indicacao_45.2026_limpeza_e_capina_do_parquinho_bairro_cardoso.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22306/indicacao_46.2025_-_ampliacao_do_horario_da_lotacao_acurui.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22307/indicacao_47.2026_falta_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22316/5-_indicacao_de_instalacao_de_lixeira_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22317/1-indicacao_de_iluminacao_no_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22318/2-indicacao_de_manutencao_na_iluminacao_bairro_cohab.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22319/4-_indicacao_tapa_buraco_no_santa_efigenia.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22320/3-indicacao_luminaria_bairro_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22324/indicacao_-_asfaltamento_e_colocacao_de_meio-fio_rua_rosalina_de_oliveira_reis_munu.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22325/indicacao_-_capina_benjamim_simoes_agostinho_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22326/indicacao_-_instalacao_espelho_convexo_na_lateral_do_poliesportivo_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22327/indicacao_-_manutencao_rede_saae_rua_rosalina_de_oliveira_reis.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22328/indicacao_-_manutencao_tampa_rede_subterranea_rua_joao_faria_gurgel_142_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22329/indicacao_0511052026.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22330/indicacao_0411052026.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22331/indicacao_0311052026.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22332/indicacao_02_11052026.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22333/indicacao_01_11052026.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22342/11-05_-_manutencao_e_limpeza_ana_maria_teixeira.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22343/11-05_-_manutencao_limpeza_e_revitalizacao_no_paisagismo_do_parquinho_do_bem_viver.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22344/11-05_-instalacao_de_quebra_molas__marzagao.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22345/11-05_-reparo__da_tela_da_quadra_de_ribeirao_do_eixo.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22346/11-05_-troca_de_manilhas_na_localidade_do_saboeiro.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20590/requerimento_01.2026.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20591/requerimento_02.2026.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20592/requerimento_03.2026.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20593/requerimento_04.2026.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20594/requerimento_05.2026.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20619/requerimento_06.2026.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20620/requerimento_07.2026.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20621/requerimento_08.2026.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20622/requerimento_09.2026.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20623/requerimento_10.2026.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20630/requerimento_11.2026.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20635/requerimento_12.2026.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20636/requerimento_13.2026.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20637/requerimento_14.2026.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20643/requerimento_15.2026.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20652/requerimento_16.2026.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20657/requerimento_17.2026.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20658/requerimento_18.2026.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20666/requerimento_19.2026.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20667/requerimento_20.2026.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20669/requerimento_21.2026.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20670/requerimento_22.2026.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20671/requerimento_23.2026.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20677/requerimento_24.2026.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20678/requerimento_25.2026.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20684/requerimento_26.2026.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20692/requerimento_27.2026.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20693/requerimento_28.2026.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20694/requerimento_29.2026.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20695/requerimento_30.2026.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20696/requerimento_31.2026.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20697/requerimento_32.2026.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20703/requerimento_33.2026.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20704/requerimento_34.2026.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20705/requerimento_35.2026.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20718/requerimento_36.2026.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20719/requerimento_37.2026.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20720/requerimento_38.2026.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20722/requerimento_39.2026.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20723/requerimento_40.2026.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20726/requerimento_41.2026.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20727/requerimento_42.2026.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20728/requerimento_43.2026.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20729/requerimento_44.2026.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20745/requerimento_46.2026.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20756/requerimento_47.2026.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20757/requerimento_48.2026.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20776/requerimento_49.2026.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20777/requerimento_50.2026.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20778/requerimento_51.2026.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20779/requerimento_52.2026.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20784/requerimento_53.2026.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20785/requerimento_54.2026.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20786/requerimento_55.2026.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20796/requerimento_56.2026.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20797/requerimento_57.2026.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20798/requerimento_58.2026.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20799/requerimento_59.2026.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20800/requerimento_60.2026.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20801/requerimento_61.2026.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20802/requerimento_62.2026.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20803/requerimento_63.2026.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20809/requerimento_64.2026.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20810/requerimento_65.2026.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20811/requerimento_66.2026.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20812/requerimento_67.2026.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20816/requerimento_68.2026..pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20822/requerimento_69.2026.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20823/requerimento_70.2026.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20842/requerimento_71.2026.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20843/requerimento_72.2026.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20844/requerimento_73.2026.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20845/requerimento_74.2026.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20846/requerimento_75.2026.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20847/requerimento_76.2026.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20848/requerimento_77.2026.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20854/requerimento_78.2026.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20855/requerimento_79.2026.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20856/requerimento_80.2026.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20857/requerimento_81.2026.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20863/requerimento_82.2026.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20864/requerimento_83.2026.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20865/requerimento_84.2026.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20878/requerimento_85.2026.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20879/requerimento_86.2026.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20880/requerimento_87.2026.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20887/requerimento_88.2026.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20898/requerimento_89.2026.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20908/requerimento_90.2026.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20909/requerimento_91.2026.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20910/requerimento_92.2026.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20911/requerimento_93.2026.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20912/requerimento_94.2026.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20921/requerimento_95.2026.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20922/requerimento_96.2026.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20923/requerimento_97.2026.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20940/requerimento_98.2026.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20941/requerimento_99.2026.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20944/requerimento_100.2026.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20948/requerimento_101.2026.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20949/requerimento_102.2026.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20955/requerimento_103.2026.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20956/requerimento_104.2026.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20957/requerimento_105.2026.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20958/requerimento_106.2026.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20959/requerimento_107.2026.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20960/requerimento_108.2026.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20966/requerimento_109.2026.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20988/requerimento_110.2026.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20989/requerimento_111.2026.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20996/requerimento_112.2026.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20997/requerimento_113.2026.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20998/requerimento_114.2026.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20999/requerimento_115.2026.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21000/requerimento_116.2026.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21001/requerimento_117.2026.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21002/requerimento_118.2026.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21024/requerimento_119.2026.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21028/requerimento_120.2026.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21029/requerimento_121.2026.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21034/requerimento_122.2026.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21035/requerimento_123.2026.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21036/requerimento_124.2026.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21037/requerimento_125.2026.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21038/requerimento_126.2026.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21039/requerimento_127.2026.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21040/requerimento_128.2026.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21041/requerimento_129.2026.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21046/requerimento_130.2026.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21048/requerimento_132.2026.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21049/requerimento_133.2026.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21050/requerimento_134.2026.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21057/requerimento_135.2026.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21059/requerimento_137.2026.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21060/requerimento_138.2026.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21061/requerimento_139.2026.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21062/requerimento_140.2026.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21065/requerimento_141.2026.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21074/requerimento_142.2026.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21075/requerimento_143.2026.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21086/requerimento_144.2026.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21087/requerimento_145.2026.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21088/requerimento_146.2026.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21097/requerimento_147.2026.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21108/requerimento_148.2026.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21109/requerimento_149.2026.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21112/requerimento_150.2026.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21118/requerimento_151.2026.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21124/requerimento_152.2026.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21125/requerimento_153.2026.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21134/requerimento_154.2026.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21135/requerimento_155.2026.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21136/requerimento_156.2026.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21137/requerimento_157.2026.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21138/requerimento_158.2026.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21139/requerimento_159.2026.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21141/requerimento_160.2026.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21142/requerimento_161.2026.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21156/requerimento_162.2026.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21157/requerimento_163.2026.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21158/requerimento_164.2026.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21159/requerimento_165.2026.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21160/requerimento_166.2026.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21170/requerimento_167.2026.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21171/requerimento_168.2026.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21172/requerimento_169.2026.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21184/requerimento_170.2026.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21185/requerimento_171.2026.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21186/requerimento_172.2026.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21187/requerimento_173.2026.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21188/requerimento_174.2026.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21207/requerimento_175.2026.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21208/requerimento_176.2026.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21209/requerimento_177.2026.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21210/requerimento_178.2026.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21211/requerimento_179.2026.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21212/requerimento_180.2026.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21213/requerimento_181.2026.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21214/requerimento_182.2026.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21228/requerimento_183.2026.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21229/requerimento_184.2026.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21230/requerimento_185.2026.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21231/requerimento_186.2026.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21232/requerimento_187.2026.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21251/requerimento_188.2026.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21252/requerimento_189.2026.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21283/requerimento_190.2026.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21284/requerimento_191.2026.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21285/requerimento_192.2026.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21317/requerimento_193.2026.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21351/requerimento_194.2026.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21352/requerimento_195.2026.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21353/requerimento_196.2026.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21375/requerimento_197.2026.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21376/requerimento_198.2026.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21377/requerimento_199.2026.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21383/requerimento_200.2026.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21384/requerimento_201.2026.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21385/requerimento_202.2026.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21397/requerimento_203.2026.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21398/requerimento_204.2026.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21399/requerimento_205.2026.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21400/requerimento_206.2026.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21401/requerimento_207.2026.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21404/requerimento_208.2026.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21405/requerimento_209.2026.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21406/requerimento_210.2026.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21407/requerimento_211.2026.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21408/requerimento_212.2026.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21418/requerimento_213.2026.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21430/requerimento_215.2026.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21432/requerimento_216.2026.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21437/requerimento_217.2026.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21438/requerimento_218.2026.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21448/requerimento_219.2026.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21449/requerimento_220.2026.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21450/requerimento_221.2026.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21471/requerimento_222.2026.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21503/requerimento_223.2026.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21504/requerimento_224.2026.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21505/requerimento_225.2026.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21506/requerimento_226.2026.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21507/requerimento_227.2026.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21509/requerimento_228.2026.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21510/requerimento_229.2026.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21535/requerimento_230.2026.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21536/requerimento_231.2026.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21552/requerimento_232.2026.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21553/requerimento_233.2026.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21554/requerimento_234.2026.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21567/requerimento_235.2026.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21568/requerimento_236.2026.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21570/requerimento_237.2026.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21571/requerimento_238.2026.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21573/requerimento_239.2026.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21583/requerimento_241.2026.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21584/requerimento_242.2026.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21585/requerimento_243.2026.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21586/requerimento_244.2026.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21587/requerimento_245.2026.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21588/requerimento_246.2026.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21594/requerimento_247.2026.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21602/requerimento_248.2026.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21603/requerimento_249.2026.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21605/requerimento_250.2026.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21613/requerimento_251.2026.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21614/requerimento_252.2026.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21615/requerimento_253.2026.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21616/requerimento_254.2026.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21617/requerimento_255.2026.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21618/requerimento_256.2026.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21644/requerimento_257.2026.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21645/requerimento_258.2026.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21646/requerimento_259.2026.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21647/requerimento_260.2026.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21648/requerimento_261.2026.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21662/requerimento_262.2026.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21668/requerimento_263.2026.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21669/requerimento_264.2026.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21670/requerimento_265.2026.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21685/requerimento_266.2026.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21686/requerimento_267.2026.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21705/requerimento_268.2026.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21706/requerimento_269.2026.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21717/requerimento_270.2026.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21719/requerimento_271.2026.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21720/requerimento_272.2026.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21721/requerimento_273.2026.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21723/requerimento_274.2026.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21724/requerimento_275.2026.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21725/requerimento_276.2026.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21730/requerimento_277.2026.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21737/requerimento_278.2026.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21738/requerimento_279.2026.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21739/requerimento_280.2026.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21740/requerimento_281.2026.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21815/requerimento_282.2026.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21816/requerimento_283.2026.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21817/requerimento_284.2026.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21818/requerimento_285.2026.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21819/requerimento_286.2026.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21824/requerimento_287.2026.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21825/requerimento_288.2026.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21826/requerimento_289.2026.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21827/requerimento_290.2026.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21828/requerimento_291.2026.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21839/requerimento_292.2026.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21840/requerimento_293.2026.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21843/requerimento_294.2026.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21844/requerimento_295.2026.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21845/requerimento_296.2026.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21846/requerimento_297.2026.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21847/requerimento_298.2026.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21848/requerimento_299.2026.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21849/requerimento_300.2026.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21873/requerimento_301.2026.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21874/requerimento_302.2026.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21876/requerimento_303.2026.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21877/requerimento_304.2026.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21878/requerimento_305.2026.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21879/requerimento_306.2026.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21885/requerimento_307.2026.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21891/requerimento_308.2026.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21892/requerimento_309.2026.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21893/requerimento_310.2026.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21894/requerimento_311.2026.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21895/requerimento_312.2026.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21956/requerimento_313.2026.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21957/requerimento_314.2026.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21958/requerimento_315.2026.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21959/requerimento_316.2026.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21960/requerimento_317.2026.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21961/requerimento_318.2026.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22015/requerimento_319.2026.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22020/requerimento_320.2026.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22021/requerimento_321.2026.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22022/requerimento_322.2026.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22023/requerimento_323.2026.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22024/requerimento_324.2026.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22030/requerimento_325.2026.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22031/requerimento_326.2026.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22032/requerimento_327.2026.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22033/requerimento_328.2026.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22034/requerimento_329.2026.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22035/requerimento_330.2026.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22036/requerimento_331.2026.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22037/requerimento_332.2026.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22038/requerimento_333.2026.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22044/requerimento_334.2026.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22045/requerimento_335.2026.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22046/requerimento_336.2026.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22047/requerimento_337.2026.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22048/requerimento_338.2026.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22056/requerimento_339.2026.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22057/requerimento_340.2026.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22058/requerimento_341.2026.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22086/requerimento_342.2026.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22087/requerimento_343.2026.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22088/requerimento_344.2026.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22089/requerimento_345.2026.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22090/requerimento_346.2026.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22096/requerimento_347.2026.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22097/requerimento_348.2026.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22098/requerimento_349.2026.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22099/requerimento_350.2026.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22150/requerimento_351.2026.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22151/requerimento_352.2026.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22165/requerimento_353.2026.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22166/requerimento_354.2026.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22167/requerimento_355.2026.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22168/requerimento_356.2026.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22169/requerimento_357.2026.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22183/requerimento_358.2026.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22184/requerimento_359.2026.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22190/requerimento_360.2026.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22191/requerimento_361.2026.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22192/requerimento_362.2026.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22193/requerimento_363.2026.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22194/requerimento_364.2026.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22200/requerimento_365.2026.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22201/requerimento_366.2026.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22202/requerimento_367.2026.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22203/requerimento_368.2026.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22204/requerimento_369.2026.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22215/requerimento_370.2026.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22216/requerimento_371.2026.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22217/requerimento_372.2026.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22218/requerimento_373.2026.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22219/requerimento_374.2026.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22229/dia_11_req_-_substituicao_de_lampadas_iluminacao_publica_jose_amaro_cordeiro_e_girassol.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22230/dia_11_req_-_estudo_de_viabilidade_tecnica_para_troca_de_alunos_entre_as_escolas_guilherme_halais_franca_com_cmei_pequeno_cidadao.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22231/dia_11_req_-_estudo_de_viabilidade_tecnica_para_instalacao_de_bueiro_rua_das_acacias_286_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22232/dia_11_req_-_capina_e_limpeza_na_upa_24h.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22233/dia_11_req_-_estudo_de_viabilidade_tecnica_para_extensao_de_horario_de_atendimento_nas_ubs.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22246/requerimento_corporacao_musical__uniao_itabiritense.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22261/ass_req_cemig.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22262/ass_req_politica_de_alimentacao_acompanhantes.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22263/ass_req_semana_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22264/requerimento_-_convocacao_cuncurso_professores_educacao_especial_-_11.05.26_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22265/requerimento_-_falta_de_medicamento_respiridona_-_11.05.26_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22277/requerimento_asfaltica_na_rua_jequitiba.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22278/requerimento_asfaltica_na_rua_raul_soares.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22279/requerimento_asfaltica_na_rua_nossa_senhora_da_gloria.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22280/requerimento_iluminacao_van_damme.pdf" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22281/requerimento_mocao_de_aplausos_grupo_aleluia_de_alcoolicos_anonimos..pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22291/requerimento_conselho_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22292/requerimento_conselho_mulher_mesa_atual.pdf" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22293/requerimento_itamar.pdf" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22301/requerimento_retirada_de_pauta_pl_107.2026.pdf" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22302/requerimento_retirada_de_pauta_pl_108.2026.pdf" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22303/requerimento_-votos_de_pesar_a_familia_de_mauro_vitor.pdf" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22308/requerimento_59.2026_tapa_buraco_novo_itabirito.pdf" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22309/requerimento_60.2026_tapa_buraco_nos_bairros_novo_itabirito_e_colina.pdf" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22310/requerimento_61.2026_tapa_buraco_nos_bairros_novo_itabirito_nossa_senhora_de_fatima_e_cohab.pdf" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22311/requerimento_62.2026_tapa_buraco_distrito_industrial_e_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22312/requerimento_63.2026_solicitacao_parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22322/requerimento_oficio_sugerindo_indicacao_de_mulher_negra_ao_stf_pelo_presidente_lula.pdf" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22334/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22335/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22336/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22338/11-05_-_carlos_helcio_xavier_filho.pdf" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22339/11-05_-_retirar_de_pauta_pl_114-2026.pdf" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22340/11-05_-rita_gois.pdf" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22347/requerimento_-_obra_na_rua_alameda_dos_cedros_-_portoes.pdf" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22348/requerimento_-_secretaria_de_meio_ambiente-_semam.pdf" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22349/requerimento-_economia_financeira_com_corte_do_vale-refeicao.pdf" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20587/projeto_de_lei_no_04.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20929/projeto_de_lei_no_32.2026_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20932/projeto_de_lei_no_35.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21180/projeto_de_lei_no_56.2026_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21239/projeto_de_lei_no_64.2026_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21245/projeto_de_lei_no_65.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21258/projeto_de_lei_no_66.2026_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21433/projeto_de_lei_no_69.2026_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21436/projeto_de_lei_no_72.2026_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21456/projeto_de_lei_no_73.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21542/projeto_de_lei_no_76.2026_-_danilo.pdf" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21544/projeto_de_lei_no_78.2026_-_danilo.pdf" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21545/projeto_de_lei_no_79.2026_-_danilo.pdf" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21575/projeto_de_lei_no_85.2026_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21601/projeto_de_lei_no_86.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21722/projeto_de_lei_no_93.2026_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21865/projeto_de_lei_no_96.2026_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21898/projeto_de_lei_no_99.2026_-_edson.pdf" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22083/pl_institui_a_politica_de_sustentabilidade_e_enfrentamento_das_mudancas_climaticas_no_municipio_de_itabirito_26_3_2026.pdf" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22170/projeto_de_lei_no_109.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22171/projeto_de_lei_no_110.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22172/projeto_de_lei_no_111.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22175/projeto_de_lei_no_112.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22176/projeto_de_lei_no_113.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22177/projeto_de_lei_no_114.2026_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22276/institui_a_campanha_pedestre_seguro_no_municipio_de_itabirito_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22314/pl_institui_a_semana_municipal_sobre_imunizacao_no_municipio_de_itabirito.pdf" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22321/pl_alteracao_da_lei_3716_2022_parceiros_das_mulheres__empresa_amiga_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22323/pl_institui_a_politica_municipal_de_fortalecimento_da_cadeia_pro.pdf" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21606/projeto_de_lei_no_72.2026_-_manoel_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22313/projeto_de_lei_no_100.2026_-_executivo_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22315/pl_substitutivo_que_institui_a_politica_de_sustentabilidade_e_enfrentamento_das_mudancas_climaticas_no_municipio_de_itabirito_11_5_2026.pdf" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22337/pl_substitutivo_residuos.pdf" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22341/pl_substitutivo_parque.pdf" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20654/emenda_substitutiva_no_01_ao_pl_04.2026_-_maximiliano.pdf" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20871/emenda_substitutiva_no_01_ao_pl_05.2026_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21076/emenda_aditiva_no_01_ao_pl_04.2026_substitutivo_-_maimiliano.pdf" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21140/emenda_substitutiva_no_01_ao_pl_03.2026_-_edson_ezio_maximiliano_e_rene.pdf" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21148/emenda_modificativa_e_aditiva_no_01_ao_pl_03.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21150/emenda_aditiva_no_01_ao_pl_02.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21470/emenda_substitutiva_e_aditiva_no_01_ao_pl_03.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21572/emenda_substitutiva_e_aditiva_no_01_ao_pl_55.2026_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21595/emenda_aditiva_no_01_ao_pl_61.2026_-_edson_ezio_maximiliano_e_rene.pdf" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20588/veto_integral_ao_autografo_de_lei_no_492.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21577/veto_integral_ao_autografo_de_lei_no_19.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21750/veto_parcial_ao_autografo_de_lei_no_30.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21905/veto_integral_ao_autografo_de_lei_no_38.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21906/veto_integral_ao_autografo_de_lei_no_39.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21907/veto_integral_ao_autografo_de_lei_no_40.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21908/veto_integral_ao_autografo_de_lei_no_41.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21909/veto_integral_ao_autografo_de_lei_no_42.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21910/veto_integral_ao_autografo_de_lei_no_43.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21929/veto_integral_ao_autografo_de_lei_no_49.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22126/veto_parcial_ao_autografo_de_lei_no_62.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22127/veto_integral_ao_autografo_de_lei_no_63.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22112/mocao_01.2026_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22113/mocao_02.2026_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22114/mocao_03.2026_-_danilo.pdf" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22115/mocao_04.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22116/mocao_05.2026_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22117/mocao_06.2026_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22118/mocao_07.2026_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22119/mocao_08.2026_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22120/mocao_09.2026_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22121/mocao_10.2026_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22122/mocao_11.2026_-_maximiliano.pdf" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22123/mocao_12.2026_-_rosilene.pdf" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22124/mocao_13.2026_-_wellington.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H1225"/>
+  <dimension ref="A1:H1318"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="80.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="202.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="215.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -34469,11350 +35461,13768 @@
       </c>
       <c r="D790" t="s">
         <v>11</v>
       </c>
       <c r="E790" t="s">
         <v>12</v>
       </c>
       <c r="F790" t="s">
         <v>30</v>
       </c>
       <c r="G790" s="1" t="s">
         <v>3179</v>
       </c>
       <c r="H790" t="s">
         <v>3180</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" t="s">
         <v>3181</v>
       </c>
       <c r="B791" t="s">
         <v>9</v>
       </c>
       <c r="C791" t="s">
-        <v>10</v>
+        <v>3182</v>
       </c>
       <c r="D791" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E791" t="s">
+        <v>12</v>
+      </c>
+      <c r="F791" t="s">
+        <v>283</v>
+      </c>
+      <c r="G791" s="1" t="s">
         <v>3183</v>
       </c>
-      <c r="F791" t="s">
-[...2 lines deleted...]
-      <c r="G791" s="1" t="s">
+      <c r="H791" t="s">
         <v>3184</v>
-      </c>
-[...1 lines deleted...]
-        <v>3185</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" t="s">
+        <v>3185</v>
+      </c>
+      <c r="B792" t="s">
+        <v>9</v>
+      </c>
+      <c r="C792" t="s">
         <v>3186</v>
       </c>
-      <c r="B792" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D792" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E792" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F792" t="s">
-        <v>13</v>
+        <v>283</v>
       </c>
       <c r="G792" s="1" t="s">
         <v>3187</v>
       </c>
       <c r="H792" t="s">
         <v>3188</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" t="s">
         <v>3189</v>
       </c>
       <c r="B793" t="s">
         <v>9</v>
       </c>
       <c r="C793" t="s">
-        <v>21</v>
+        <v>3190</v>
       </c>
       <c r="D793" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E793" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F793" t="s">
-        <v>13</v>
+        <v>283</v>
       </c>
       <c r="G793" s="1" t="s">
-        <v>3190</v>
+        <v>3191</v>
       </c>
       <c r="H793" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="B794" t="s">
         <v>9</v>
       </c>
       <c r="C794" t="s">
-        <v>25</v>
+        <v>3194</v>
       </c>
       <c r="D794" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E794" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F794" t="s">
-        <v>13</v>
+        <v>283</v>
       </c>
       <c r="G794" s="1" t="s">
-        <v>3193</v>
+        <v>3195</v>
       </c>
       <c r="H794" t="s">
-        <v>3194</v>
+        <v>3196</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" t="s">
-        <v>3195</v>
+        <v>3197</v>
       </c>
       <c r="B795" t="s">
         <v>9</v>
       </c>
       <c r="C795" t="s">
-        <v>29</v>
+        <v>3198</v>
       </c>
       <c r="D795" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E795" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F795" t="s">
-        <v>13</v>
+        <v>199</v>
       </c>
       <c r="G795" s="1" t="s">
-        <v>3196</v>
+        <v>3199</v>
       </c>
       <c r="H795" t="s">
-        <v>3197</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" t="s">
-        <v>3198</v>
+        <v>3201</v>
       </c>
       <c r="B796" t="s">
         <v>9</v>
       </c>
       <c r="C796" t="s">
-        <v>34</v>
+        <v>3202</v>
       </c>
       <c r="D796" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E796" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F796" t="s">
-        <v>55</v>
+        <v>199</v>
       </c>
       <c r="G796" s="1" t="s">
-        <v>3199</v>
+        <v>3203</v>
       </c>
       <c r="H796" t="s">
-        <v>3200</v>
+        <v>3204</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" t="s">
-        <v>3201</v>
+        <v>3205</v>
       </c>
       <c r="B797" t="s">
         <v>9</v>
       </c>
       <c r="C797" t="s">
-        <v>38</v>
+        <v>3206</v>
       </c>
       <c r="D797" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E797" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F797" t="s">
-        <v>55</v>
+        <v>199</v>
       </c>
       <c r="G797" s="1" t="s">
-        <v>3202</v>
+        <v>3207</v>
       </c>
       <c r="H797" t="s">
-        <v>3203</v>
+        <v>3208</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" t="s">
-        <v>3204</v>
+        <v>3209</v>
       </c>
       <c r="B798" t="s">
         <v>9</v>
       </c>
       <c r="C798" t="s">
-        <v>42</v>
+        <v>3210</v>
       </c>
       <c r="D798" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E798" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F798" t="s">
-        <v>55</v>
+        <v>199</v>
       </c>
       <c r="G798" s="1" t="s">
-        <v>3205</v>
+        <v>3211</v>
       </c>
       <c r="H798" t="s">
-        <v>3206</v>
+        <v>3212</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" t="s">
-        <v>3207</v>
+        <v>3213</v>
       </c>
       <c r="B799" t="s">
         <v>9</v>
       </c>
       <c r="C799" t="s">
-        <v>46</v>
+        <v>3214</v>
       </c>
       <c r="D799" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E799" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F799" t="s">
-        <v>55</v>
+        <v>199</v>
       </c>
       <c r="G799" s="1" t="s">
-        <v>3208</v>
+        <v>3215</v>
       </c>
       <c r="H799" t="s">
-        <v>3209</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" t="s">
-        <v>3210</v>
+        <v>3217</v>
       </c>
       <c r="B800" t="s">
         <v>9</v>
       </c>
       <c r="C800" t="s">
-        <v>50</v>
+        <v>3218</v>
       </c>
       <c r="D800" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E800" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F800" t="s">
-        <v>55</v>
+        <v>131</v>
       </c>
       <c r="G800" s="1" t="s">
-        <v>3211</v>
+        <v>3219</v>
       </c>
       <c r="H800" t="s">
-        <v>3212</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" t="s">
-        <v>3213</v>
+        <v>3221</v>
       </c>
       <c r="B801" t="s">
         <v>9</v>
       </c>
       <c r="C801" t="s">
-        <v>54</v>
+        <v>3222</v>
       </c>
       <c r="D801" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E801" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F801" t="s">
-        <v>30</v>
+        <v>131</v>
       </c>
       <c r="G801" s="1" t="s">
-        <v>3214</v>
+        <v>3223</v>
       </c>
       <c r="H801" t="s">
-        <v>3215</v>
+        <v>3224</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" t="s">
-        <v>3216</v>
+        <v>3225</v>
       </c>
       <c r="B802" t="s">
         <v>9</v>
       </c>
       <c r="C802" t="s">
-        <v>59</v>
+        <v>3226</v>
       </c>
       <c r="D802" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E802" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F802" t="s">
-        <v>97</v>
+        <v>131</v>
       </c>
       <c r="G802" s="1" t="s">
-        <v>3217</v>
+        <v>3227</v>
       </c>
       <c r="H802" t="s">
-        <v>3218</v>
+        <v>3228</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" t="s">
-        <v>3219</v>
+        <v>3229</v>
       </c>
       <c r="B803" t="s">
         <v>9</v>
       </c>
       <c r="C803" t="s">
-        <v>63</v>
+        <v>3230</v>
       </c>
       <c r="D803" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E803" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F803" t="s">
-        <v>97</v>
+        <v>131</v>
       </c>
       <c r="G803" s="1" t="s">
-        <v>3220</v>
+        <v>3231</v>
       </c>
       <c r="H803" t="s">
-        <v>3221</v>
+        <v>3232</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" t="s">
-        <v>3222</v>
+        <v>3233</v>
       </c>
       <c r="B804" t="s">
         <v>9</v>
       </c>
       <c r="C804" t="s">
-        <v>67</v>
+        <v>3234</v>
       </c>
       <c r="D804" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E804" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F804" t="s">
-        <v>97</v>
+        <v>131</v>
       </c>
       <c r="G804" s="1" t="s">
-        <v>3223</v>
+        <v>3235</v>
       </c>
       <c r="H804" t="s">
-        <v>3224</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" t="s">
-        <v>3225</v>
+        <v>3237</v>
       </c>
       <c r="B805" t="s">
         <v>9</v>
       </c>
       <c r="C805" t="s">
-        <v>71</v>
+        <v>3238</v>
       </c>
       <c r="D805" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E805" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F805" t="s">
-        <v>114</v>
+        <v>97</v>
       </c>
       <c r="G805" s="1" t="s">
-        <v>3226</v>
+        <v>3239</v>
       </c>
       <c r="H805" t="s">
-        <v>3227</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" t="s">
-        <v>3228</v>
+        <v>3241</v>
       </c>
       <c r="B806" t="s">
         <v>9</v>
       </c>
       <c r="C806" t="s">
-        <v>75</v>
+        <v>3242</v>
       </c>
       <c r="D806" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E806" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F806" t="s">
-        <v>152</v>
+        <v>97</v>
       </c>
       <c r="G806" s="1" t="s">
-        <v>3229</v>
+        <v>3243</v>
       </c>
       <c r="H806" t="s">
-        <v>3230</v>
+        <v>3244</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" t="s">
-        <v>3231</v>
+        <v>3245</v>
       </c>
       <c r="B807" t="s">
         <v>9</v>
       </c>
       <c r="C807" t="s">
-        <v>80</v>
+        <v>3246</v>
       </c>
       <c r="D807" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E807" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F807" t="s">
-        <v>152</v>
+        <v>97</v>
       </c>
       <c r="G807" s="1" t="s">
-        <v>3232</v>
+        <v>3247</v>
       </c>
       <c r="H807" t="s">
-        <v>3233</v>
+        <v>3248</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" t="s">
-        <v>3234</v>
+        <v>3249</v>
       </c>
       <c r="B808" t="s">
         <v>9</v>
       </c>
       <c r="C808" t="s">
-        <v>84</v>
+        <v>3250</v>
       </c>
       <c r="D808" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E808" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F808" t="s">
-        <v>114</v>
+        <v>97</v>
       </c>
       <c r="G808" s="1" t="s">
-        <v>3235</v>
+        <v>3251</v>
       </c>
       <c r="H808" t="s">
-        <v>3236</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" t="s">
-        <v>3237</v>
+        <v>3253</v>
       </c>
       <c r="B809" t="s">
         <v>9</v>
       </c>
       <c r="C809" t="s">
-        <v>88</v>
+        <v>3254</v>
       </c>
       <c r="D809" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E809" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F809" t="s">
-        <v>186</v>
+        <v>97</v>
       </c>
       <c r="G809" s="1" t="s">
-        <v>3238</v>
+        <v>3255</v>
       </c>
       <c r="H809" t="s">
-        <v>3239</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" t="s">
-        <v>3240</v>
+        <v>3257</v>
       </c>
       <c r="B810" t="s">
         <v>9</v>
       </c>
       <c r="C810" t="s">
-        <v>92</v>
+        <v>3258</v>
       </c>
       <c r="D810" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E810" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F810" t="s">
         <v>186</v>
       </c>
       <c r="G810" s="1" t="s">
-        <v>3241</v>
+        <v>3259</v>
       </c>
       <c r="H810" t="s">
-        <v>3242</v>
+        <v>3260</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" t="s">
-        <v>3243</v>
+        <v>3261</v>
       </c>
       <c r="B811" t="s">
         <v>9</v>
       </c>
       <c r="C811" t="s">
-        <v>96</v>
+        <v>3262</v>
       </c>
       <c r="D811" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E811" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F811" t="s">
         <v>186</v>
       </c>
       <c r="G811" s="1" t="s">
-        <v>3244</v>
+        <v>3263</v>
       </c>
       <c r="H811" t="s">
-        <v>3245</v>
+        <v>3264</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" t="s">
-        <v>3246</v>
+        <v>3265</v>
       </c>
       <c r="B812" t="s">
         <v>9</v>
       </c>
       <c r="C812" t="s">
-        <v>101</v>
+        <v>3266</v>
       </c>
       <c r="D812" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E812" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F812" t="s">
         <v>186</v>
       </c>
       <c r="G812" s="1" t="s">
-        <v>3247</v>
+        <v>3267</v>
       </c>
       <c r="H812" t="s">
-        <v>3248</v>
+        <v>3268</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" t="s">
-        <v>3249</v>
+        <v>3269</v>
       </c>
       <c r="B813" t="s">
         <v>9</v>
       </c>
       <c r="C813" t="s">
-        <v>105</v>
+        <v>3270</v>
       </c>
       <c r="D813" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E813" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F813" t="s">
         <v>186</v>
       </c>
       <c r="G813" s="1" t="s">
-        <v>3250</v>
+        <v>3271</v>
       </c>
       <c r="H813" t="s">
-        <v>3251</v>
+        <v>3272</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" t="s">
-        <v>3252</v>
+        <v>3273</v>
       </c>
       <c r="B814" t="s">
         <v>9</v>
       </c>
       <c r="C814" t="s">
-        <v>109</v>
+        <v>3274</v>
       </c>
       <c r="D814" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E814" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F814" t="s">
-        <v>199</v>
+        <v>114</v>
       </c>
       <c r="G814" s="1" t="s">
-        <v>3253</v>
+        <v>3275</v>
       </c>
       <c r="H814" t="s">
-        <v>3254</v>
+        <v>3276</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" t="s">
-        <v>3255</v>
+        <v>3277</v>
       </c>
       <c r="B815" t="s">
         <v>9</v>
       </c>
       <c r="C815" t="s">
-        <v>113</v>
+        <v>3278</v>
       </c>
       <c r="D815" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E815" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F815" t="s">
-        <v>199</v>
+        <v>114</v>
       </c>
       <c r="G815" s="1" t="s">
-        <v>3256</v>
+        <v>3279</v>
       </c>
       <c r="H815" t="s">
-        <v>3257</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" t="s">
-        <v>3258</v>
+        <v>3281</v>
       </c>
       <c r="B816" t="s">
         <v>9</v>
       </c>
       <c r="C816" t="s">
-        <v>118</v>
+        <v>3282</v>
       </c>
       <c r="D816" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E816" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F816" t="s">
-        <v>3259</v>
+        <v>114</v>
       </c>
       <c r="G816" s="1" t="s">
-        <v>3260</v>
+        <v>3283</v>
       </c>
       <c r="H816" t="s">
-        <v>3261</v>
+        <v>3284</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" t="s">
-        <v>3262</v>
+        <v>3285</v>
       </c>
       <c r="B817" t="s">
         <v>9</v>
       </c>
       <c r="C817" t="s">
-        <v>122</v>
+        <v>3286</v>
       </c>
       <c r="D817" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E817" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F817" t="s">
-        <v>249</v>
+        <v>114</v>
       </c>
       <c r="G817" s="1" t="s">
-        <v>3263</v>
+        <v>3287</v>
       </c>
       <c r="H817" t="s">
-        <v>3264</v>
+        <v>3288</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" t="s">
-        <v>3265</v>
+        <v>3289</v>
       </c>
       <c r="B818" t="s">
         <v>9</v>
       </c>
       <c r="C818" t="s">
-        <v>126</v>
+        <v>3290</v>
       </c>
       <c r="D818" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E818" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F818" t="s">
-        <v>262</v>
+        <v>114</v>
       </c>
       <c r="G818" s="1" t="s">
-        <v>3266</v>
+        <v>3291</v>
       </c>
       <c r="H818" t="s">
-        <v>3267</v>
+        <v>3292</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" t="s">
-        <v>3268</v>
+        <v>3293</v>
       </c>
       <c r="B819" t="s">
         <v>9</v>
       </c>
       <c r="C819" t="s">
-        <v>130</v>
+        <v>3294</v>
       </c>
       <c r="D819" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E819" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F819" t="s">
-        <v>262</v>
+        <v>220</v>
       </c>
       <c r="G819" s="1" t="s">
-        <v>3269</v>
+        <v>3295</v>
       </c>
       <c r="H819" t="s">
-        <v>3270</v>
+        <v>3296</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" t="s">
-        <v>3271</v>
+        <v>3297</v>
       </c>
       <c r="B820" t="s">
         <v>9</v>
       </c>
       <c r="C820" t="s">
-        <v>135</v>
+        <v>3298</v>
       </c>
       <c r="D820" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E820" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F820" t="s">
-        <v>262</v>
+        <v>220</v>
       </c>
       <c r="G820" s="1" t="s">
-        <v>3272</v>
+        <v>3299</v>
       </c>
       <c r="H820" t="s">
-        <v>3273</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" t="s">
-        <v>3274</v>
+        <v>3301</v>
       </c>
       <c r="B821" t="s">
         <v>9</v>
       </c>
       <c r="C821" t="s">
-        <v>139</v>
+        <v>3302</v>
       </c>
       <c r="D821" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E821" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F821" t="s">
-        <v>262</v>
+        <v>55</v>
       </c>
       <c r="G821" s="1" t="s">
-        <v>3275</v>
+        <v>3303</v>
       </c>
       <c r="H821" t="s">
-        <v>3276</v>
+        <v>3304</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" t="s">
-        <v>3277</v>
+        <v>3305</v>
       </c>
       <c r="B822" t="s">
         <v>9</v>
       </c>
       <c r="C822" t="s">
-        <v>143</v>
+        <v>3306</v>
       </c>
       <c r="D822" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E822" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F822" t="s">
-        <v>262</v>
+        <v>55</v>
       </c>
       <c r="G822" s="1" t="s">
-        <v>3278</v>
+        <v>3307</v>
       </c>
       <c r="H822" t="s">
-        <v>3279</v>
+        <v>3308</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" t="s">
-        <v>3280</v>
+        <v>3309</v>
       </c>
       <c r="B823" t="s">
         <v>9</v>
       </c>
       <c r="C823" t="s">
-        <v>147</v>
+        <v>3310</v>
       </c>
       <c r="D823" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E823" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F823" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="G823" s="1" t="s">
-        <v>3281</v>
+        <v>3311</v>
       </c>
       <c r="H823" t="s">
-        <v>3282</v>
+        <v>3312</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" t="s">
-        <v>3283</v>
+        <v>3313</v>
       </c>
       <c r="B824" t="s">
         <v>9</v>
       </c>
       <c r="C824" t="s">
-        <v>151</v>
+        <v>3314</v>
       </c>
       <c r="D824" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E824" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F824" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="G824" s="1" t="s">
-        <v>3284</v>
+        <v>3315</v>
       </c>
       <c r="H824" t="s">
-        <v>3285</v>
+        <v>3316</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" t="s">
-        <v>3286</v>
+        <v>3317</v>
       </c>
       <c r="B825" t="s">
         <v>9</v>
       </c>
       <c r="C825" t="s">
-        <v>156</v>
+        <v>3318</v>
       </c>
       <c r="D825" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E825" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F825" t="s">
-        <v>76</v>
+        <v>165</v>
       </c>
       <c r="G825" s="1" t="s">
-        <v>3287</v>
+        <v>3319</v>
       </c>
       <c r="H825" t="s">
-        <v>3288</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" t="s">
-        <v>3289</v>
+        <v>3321</v>
       </c>
       <c r="B826" t="s">
         <v>9</v>
       </c>
       <c r="C826" t="s">
-        <v>160</v>
+        <v>3322</v>
       </c>
       <c r="D826" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E826" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F826" t="s">
-        <v>55</v>
+        <v>165</v>
       </c>
       <c r="G826" s="1" t="s">
-        <v>3290</v>
+        <v>3323</v>
       </c>
       <c r="H826" t="s">
-        <v>3291</v>
+        <v>3324</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" t="s">
-        <v>3292</v>
+        <v>3325</v>
       </c>
       <c r="B827" t="s">
         <v>9</v>
       </c>
       <c r="C827" t="s">
-        <v>164</v>
+        <v>3326</v>
       </c>
       <c r="D827" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E827" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F827" t="s">
-        <v>55</v>
+        <v>165</v>
       </c>
       <c r="G827" s="1" t="s">
-        <v>3293</v>
+        <v>3327</v>
       </c>
       <c r="H827" t="s">
-        <v>3294</v>
+        <v>3328</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" t="s">
-        <v>3295</v>
+        <v>3329</v>
       </c>
       <c r="B828" t="s">
         <v>9</v>
       </c>
       <c r="C828" t="s">
-        <v>169</v>
+        <v>3330</v>
       </c>
       <c r="D828" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E828" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F828" t="s">
-        <v>55</v>
+        <v>165</v>
       </c>
       <c r="G828" s="1" t="s">
-        <v>3296</v>
+        <v>3331</v>
       </c>
       <c r="H828" t="s">
-        <v>3297</v>
+        <v>3332</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" t="s">
-        <v>3298</v>
+        <v>3333</v>
       </c>
       <c r="B829" t="s">
         <v>9</v>
       </c>
       <c r="C829" t="s">
-        <v>173</v>
+        <v>3334</v>
       </c>
       <c r="D829" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E829" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F829" t="s">
-        <v>55</v>
+        <v>165</v>
       </c>
       <c r="G829" s="1" t="s">
-        <v>3299</v>
+        <v>3335</v>
       </c>
       <c r="H829" t="s">
-        <v>3300</v>
+        <v>3336</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" t="s">
-        <v>3301</v>
+        <v>3337</v>
       </c>
       <c r="B830" t="s">
         <v>9</v>
       </c>
       <c r="C830" t="s">
-        <v>177</v>
+        <v>3338</v>
       </c>
       <c r="D830" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E830" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F830" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="G830" s="1" t="s">
-        <v>3302</v>
+        <v>3339</v>
       </c>
       <c r="H830" t="s">
-        <v>3303</v>
+        <v>3340</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" t="s">
-        <v>3304</v>
+        <v>3341</v>
       </c>
       <c r="B831" t="s">
         <v>9</v>
       </c>
       <c r="C831" t="s">
-        <v>181</v>
+        <v>3342</v>
       </c>
       <c r="D831" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E831" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F831" t="s">
-        <v>13</v>
+        <v>76</v>
       </c>
       <c r="G831" s="1" t="s">
-        <v>3305</v>
+        <v>3343</v>
       </c>
       <c r="H831" t="s">
-        <v>3306</v>
+        <v>3344</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" t="s">
-        <v>3307</v>
+        <v>3345</v>
       </c>
       <c r="B832" t="s">
         <v>9</v>
       </c>
       <c r="C832" t="s">
-        <v>185</v>
+        <v>3346</v>
       </c>
       <c r="D832" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E832" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F832" t="s">
-        <v>13</v>
+        <v>76</v>
       </c>
       <c r="G832" s="1" t="s">
-        <v>3308</v>
+        <v>3347</v>
       </c>
       <c r="H832" t="s">
-        <v>3309</v>
+        <v>3348</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" t="s">
-        <v>3310</v>
+        <v>3349</v>
       </c>
       <c r="B833" t="s">
         <v>9</v>
       </c>
       <c r="C833" t="s">
-        <v>190</v>
+        <v>3350</v>
       </c>
       <c r="D833" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E833" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F833" t="s">
-        <v>13</v>
+        <v>76</v>
       </c>
       <c r="G833" s="1" t="s">
-        <v>3311</v>
+        <v>3351</v>
       </c>
       <c r="H833" t="s">
-        <v>3312</v>
+        <v>3352</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" t="s">
-        <v>3313</v>
+        <v>3353</v>
       </c>
       <c r="B834" t="s">
         <v>9</v>
       </c>
       <c r="C834" t="s">
-        <v>194</v>
+        <v>3354</v>
       </c>
       <c r="D834" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E834" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F834" t="s">
-        <v>13</v>
+        <v>76</v>
       </c>
       <c r="G834" s="1" t="s">
-        <v>3314</v>
+        <v>3355</v>
       </c>
       <c r="H834" t="s">
-        <v>3315</v>
+        <v>3356</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" t="s">
-        <v>3316</v>
+        <v>3357</v>
       </c>
       <c r="B835" t="s">
         <v>9</v>
       </c>
       <c r="C835" t="s">
-        <v>203</v>
+        <v>3358</v>
       </c>
       <c r="D835" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E835" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F835" t="s">
-        <v>186</v>
+        <v>262</v>
       </c>
       <c r="G835" s="1" t="s">
-        <v>3317</v>
+        <v>3359</v>
       </c>
       <c r="H835" t="s">
-        <v>3318</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" t="s">
-        <v>3319</v>
+        <v>3361</v>
       </c>
       <c r="B836" t="s">
         <v>9</v>
       </c>
       <c r="C836" t="s">
-        <v>207</v>
+        <v>3362</v>
       </c>
       <c r="D836" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E836" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F836" t="s">
-        <v>152</v>
+        <v>262</v>
       </c>
       <c r="G836" s="1" t="s">
-        <v>3320</v>
+        <v>3363</v>
       </c>
       <c r="H836" t="s">
-        <v>3321</v>
+        <v>3364</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" t="s">
-        <v>3322</v>
+        <v>3365</v>
       </c>
       <c r="B837" t="s">
         <v>9</v>
       </c>
       <c r="C837" t="s">
-        <v>211</v>
+        <v>3366</v>
       </c>
       <c r="D837" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E837" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F837" t="s">
-        <v>114</v>
+        <v>262</v>
       </c>
       <c r="G837" s="1" t="s">
-        <v>3323</v>
+        <v>3367</v>
       </c>
       <c r="H837" t="s">
-        <v>3324</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" t="s">
-        <v>3325</v>
+        <v>3369</v>
       </c>
       <c r="B838" t="s">
         <v>9</v>
       </c>
       <c r="C838" t="s">
-        <v>215</v>
+        <v>3370</v>
       </c>
       <c r="D838" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E838" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F838" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="G838" s="1" t="s">
-        <v>3326</v>
+        <v>3371</v>
       </c>
       <c r="H838" t="s">
-        <v>3327</v>
+        <v>3372</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" t="s">
-        <v>3328</v>
+        <v>3373</v>
       </c>
       <c r="B839" t="s">
         <v>9</v>
       </c>
       <c r="C839" t="s">
-        <v>219</v>
+        <v>3374</v>
       </c>
       <c r="D839" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E839" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F839" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="G839" s="1" t="s">
-        <v>3329</v>
+        <v>3375</v>
       </c>
       <c r="H839" t="s">
-        <v>3330</v>
+        <v>3376</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" t="s">
-        <v>3331</v>
+        <v>3377</v>
       </c>
       <c r="B840" t="s">
         <v>9</v>
       </c>
       <c r="C840" t="s">
-        <v>224</v>
+        <v>3378</v>
       </c>
       <c r="D840" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E840" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F840" t="s">
         <v>249</v>
       </c>
       <c r="G840" s="1" t="s">
-        <v>3332</v>
+        <v>3379</v>
       </c>
       <c r="H840" t="s">
-        <v>3333</v>
+        <v>3380</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" t="s">
-        <v>3334</v>
+        <v>3381</v>
       </c>
       <c r="B841" t="s">
         <v>9</v>
       </c>
       <c r="C841" t="s">
-        <v>228</v>
+        <v>3382</v>
       </c>
       <c r="D841" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E841" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F841" t="s">
         <v>249</v>
       </c>
       <c r="G841" s="1" t="s">
-        <v>3335</v>
+        <v>3383</v>
       </c>
       <c r="H841" t="s">
-        <v>3336</v>
+        <v>3384</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" t="s">
-        <v>3337</v>
+        <v>3385</v>
       </c>
       <c r="B842" t="s">
         <v>9</v>
       </c>
       <c r="C842" t="s">
-        <v>232</v>
+        <v>3386</v>
       </c>
       <c r="D842" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E842" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F842" t="s">
-        <v>165</v>
+        <v>249</v>
       </c>
       <c r="G842" s="1" t="s">
-        <v>3338</v>
+        <v>3387</v>
       </c>
       <c r="H842" t="s">
-        <v>3339</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" t="s">
-        <v>3340</v>
+        <v>3389</v>
       </c>
       <c r="B843" t="s">
         <v>9</v>
       </c>
       <c r="C843" t="s">
-        <v>236</v>
+        <v>3390</v>
       </c>
       <c r="D843" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E843" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F843" t="s">
-        <v>220</v>
+        <v>249</v>
       </c>
       <c r="G843" s="1" t="s">
-        <v>3341</v>
+        <v>3391</v>
       </c>
       <c r="H843" t="s">
-        <v>3342</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" t="s">
-        <v>3343</v>
+        <v>3393</v>
       </c>
       <c r="B844" t="s">
         <v>9</v>
       </c>
       <c r="C844" t="s">
-        <v>240</v>
+        <v>3394</v>
       </c>
       <c r="D844" t="s">
-        <v>3182</v>
+        <v>11</v>
       </c>
       <c r="E844" t="s">
-        <v>3183</v>
+        <v>12</v>
       </c>
       <c r="F844" t="s">
-        <v>220</v>
+        <v>249</v>
       </c>
       <c r="G844" s="1" t="s">
-        <v>3344</v>
+        <v>3395</v>
       </c>
       <c r="H844" t="s">
-        <v>3345</v>
+        <v>3396</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" t="s">
-        <v>3346</v>
+        <v>3397</v>
       </c>
       <c r="B845" t="s">
         <v>9</v>
       </c>
       <c r="C845" t="s">
-        <v>244</v>
+        <v>10</v>
       </c>
       <c r="D845" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E845" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F845" t="s">
-        <v>283</v>
+        <v>13</v>
       </c>
       <c r="G845" s="1" t="s">
-        <v>3347</v>
+        <v>3400</v>
       </c>
       <c r="H845" t="s">
-        <v>3348</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" t="s">
-        <v>3349</v>
+        <v>3402</v>
       </c>
       <c r="B846" t="s">
         <v>9</v>
       </c>
       <c r="C846" t="s">
-        <v>248</v>
+        <v>17</v>
       </c>
       <c r="D846" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E846" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F846" t="s">
-        <v>283</v>
+        <v>13</v>
       </c>
       <c r="G846" s="1" t="s">
-        <v>3350</v>
+        <v>3403</v>
       </c>
       <c r="H846" t="s">
-        <v>3351</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" t="s">
-        <v>3352</v>
+        <v>3405</v>
       </c>
       <c r="B847" t="s">
         <v>9</v>
       </c>
       <c r="C847" t="s">
-        <v>253</v>
+        <v>21</v>
       </c>
       <c r="D847" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E847" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F847" t="s">
-        <v>283</v>
+        <v>13</v>
       </c>
       <c r="G847" s="1" t="s">
-        <v>3353</v>
+        <v>3406</v>
       </c>
       <c r="H847" t="s">
-        <v>3354</v>
+        <v>3407</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" t="s">
-        <v>3355</v>
+        <v>3408</v>
       </c>
       <c r="B848" t="s">
         <v>9</v>
       </c>
       <c r="C848" t="s">
-        <v>257</v>
+        <v>25</v>
       </c>
       <c r="D848" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E848" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F848" t="s">
-        <v>262</v>
+        <v>13</v>
       </c>
       <c r="G848" s="1" t="s">
-        <v>3356</v>
+        <v>3409</v>
       </c>
       <c r="H848" t="s">
-        <v>3357</v>
+        <v>3410</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" t="s">
-        <v>3358</v>
+        <v>3411</v>
       </c>
       <c r="B849" t="s">
         <v>9</v>
       </c>
       <c r="C849" t="s">
-        <v>261</v>
+        <v>29</v>
       </c>
       <c r="D849" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E849" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F849" t="s">
-        <v>262</v>
+        <v>13</v>
       </c>
       <c r="G849" s="1" t="s">
-        <v>3359</v>
+        <v>3412</v>
       </c>
       <c r="H849" t="s">
-        <v>3360</v>
+        <v>3413</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" t="s">
-        <v>3361</v>
+        <v>3414</v>
       </c>
       <c r="B850" t="s">
         <v>9</v>
       </c>
       <c r="C850" t="s">
-        <v>266</v>
+        <v>34</v>
       </c>
       <c r="D850" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E850" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F850" t="s">
-        <v>262</v>
+        <v>55</v>
       </c>
       <c r="G850" s="1" t="s">
-        <v>3362</v>
+        <v>3415</v>
       </c>
       <c r="H850" t="s">
-        <v>3363</v>
+        <v>3416</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" t="s">
-        <v>3364</v>
+        <v>3417</v>
       </c>
       <c r="B851" t="s">
         <v>9</v>
       </c>
       <c r="C851" t="s">
-        <v>270</v>
+        <v>38</v>
       </c>
       <c r="D851" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E851" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F851" t="s">
-        <v>262</v>
+        <v>55</v>
       </c>
       <c r="G851" s="1" t="s">
-        <v>3365</v>
+        <v>3418</v>
       </c>
       <c r="H851" t="s">
-        <v>3366</v>
+        <v>3419</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" t="s">
-        <v>3367</v>
+        <v>3420</v>
       </c>
       <c r="B852" t="s">
         <v>9</v>
       </c>
       <c r="C852" t="s">
-        <v>274</v>
+        <v>42</v>
       </c>
       <c r="D852" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E852" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F852" t="s">
-        <v>262</v>
+        <v>55</v>
       </c>
       <c r="G852" s="1" t="s">
-        <v>3368</v>
+        <v>3421</v>
       </c>
       <c r="H852" t="s">
-        <v>3369</v>
+        <v>3422</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" t="s">
-        <v>3370</v>
+        <v>3423</v>
       </c>
       <c r="B853" t="s">
         <v>9</v>
       </c>
       <c r="C853" t="s">
-        <v>278</v>
+        <v>46</v>
       </c>
       <c r="D853" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E853" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F853" t="s">
-        <v>199</v>
+        <v>55</v>
       </c>
       <c r="G853" s="1" t="s">
-        <v>3371</v>
+        <v>3424</v>
       </c>
       <c r="H853" t="s">
-        <v>3372</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" t="s">
-        <v>3373</v>
+        <v>3426</v>
       </c>
       <c r="B854" t="s">
         <v>9</v>
       </c>
       <c r="C854" t="s">
-        <v>282</v>
+        <v>50</v>
       </c>
       <c r="D854" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E854" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F854" t="s">
-        <v>199</v>
+        <v>55</v>
       </c>
       <c r="G854" s="1" t="s">
-        <v>3374</v>
+        <v>3427</v>
       </c>
       <c r="H854" t="s">
-        <v>3375</v>
+        <v>3428</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" t="s">
-        <v>3376</v>
+        <v>3429</v>
       </c>
       <c r="B855" t="s">
         <v>9</v>
       </c>
       <c r="C855" t="s">
-        <v>287</v>
+        <v>54</v>
       </c>
       <c r="D855" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E855" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F855" t="s">
-        <v>199</v>
+        <v>30</v>
       </c>
       <c r="G855" s="1" t="s">
-        <v>3377</v>
+        <v>3430</v>
       </c>
       <c r="H855" t="s">
-        <v>3378</v>
+        <v>3431</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" t="s">
-        <v>3379</v>
+        <v>3432</v>
       </c>
       <c r="B856" t="s">
         <v>9</v>
       </c>
       <c r="C856" t="s">
-        <v>291</v>
+        <v>59</v>
       </c>
       <c r="D856" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E856" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F856" t="s">
-        <v>199</v>
+        <v>97</v>
       </c>
       <c r="G856" s="1" t="s">
-        <v>3380</v>
+        <v>3433</v>
       </c>
       <c r="H856" t="s">
-        <v>3381</v>
+        <v>3434</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" t="s">
-        <v>3382</v>
+        <v>3435</v>
       </c>
       <c r="B857" t="s">
         <v>9</v>
       </c>
       <c r="C857" t="s">
-        <v>295</v>
+        <v>63</v>
       </c>
       <c r="D857" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E857" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F857" t="s">
-        <v>131</v>
+        <v>97</v>
       </c>
       <c r="G857" s="1" t="s">
-        <v>3383</v>
+        <v>3436</v>
       </c>
       <c r="H857" t="s">
-        <v>3384</v>
+        <v>3437</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" t="s">
-        <v>3385</v>
+        <v>3438</v>
       </c>
       <c r="B858" t="s">
         <v>9</v>
       </c>
       <c r="C858" t="s">
-        <v>299</v>
+        <v>67</v>
       </c>
       <c r="D858" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E858" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F858" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="G858" s="1" t="s">
-        <v>3386</v>
+        <v>3439</v>
       </c>
       <c r="H858" t="s">
-        <v>3387</v>
+        <v>3440</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" t="s">
-        <v>3388</v>
+        <v>3441</v>
       </c>
       <c r="B859" t="s">
         <v>9</v>
       </c>
       <c r="C859" t="s">
-        <v>303</v>
+        <v>71</v>
       </c>
       <c r="D859" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E859" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F859" t="s">
-        <v>55</v>
+        <v>114</v>
       </c>
       <c r="G859" s="1" t="s">
-        <v>3389</v>
+        <v>3442</v>
       </c>
       <c r="H859" t="s">
-        <v>3390</v>
+        <v>3443</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" t="s">
-        <v>3391</v>
+        <v>3444</v>
       </c>
       <c r="B860" t="s">
         <v>9</v>
       </c>
       <c r="C860" t="s">
-        <v>307</v>
+        <v>75</v>
       </c>
       <c r="D860" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E860" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F860" t="s">
-        <v>186</v>
+        <v>152</v>
       </c>
       <c r="G860" s="1" t="s">
-        <v>3392</v>
+        <v>3445</v>
       </c>
       <c r="H860" t="s">
-        <v>3393</v>
+        <v>3446</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" t="s">
-        <v>3394</v>
+        <v>3447</v>
       </c>
       <c r="B861" t="s">
         <v>9</v>
       </c>
       <c r="C861" t="s">
-        <v>311</v>
+        <v>80</v>
       </c>
       <c r="D861" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E861" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F861" t="s">
-        <v>186</v>
+        <v>152</v>
       </c>
       <c r="G861" s="1" t="s">
-        <v>3395</v>
+        <v>3448</v>
       </c>
       <c r="H861" t="s">
-        <v>3396</v>
+        <v>3449</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" t="s">
-        <v>3397</v>
+        <v>3450</v>
       </c>
       <c r="B862" t="s">
         <v>9</v>
       </c>
       <c r="C862" t="s">
-        <v>315</v>
+        <v>84</v>
       </c>
       <c r="D862" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E862" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F862" t="s">
-        <v>13</v>
+        <v>114</v>
       </c>
       <c r="G862" s="1" t="s">
-        <v>3398</v>
+        <v>3451</v>
       </c>
       <c r="H862" t="s">
-        <v>3399</v>
+        <v>3452</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" t="s">
-        <v>3400</v>
+        <v>3453</v>
       </c>
       <c r="B863" t="s">
         <v>9</v>
       </c>
       <c r="C863" t="s">
-        <v>319</v>
+        <v>88</v>
       </c>
       <c r="D863" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E863" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F863" t="s">
-        <v>13</v>
+        <v>186</v>
       </c>
       <c r="G863" s="1" t="s">
-        <v>3401</v>
+        <v>3454</v>
       </c>
       <c r="H863" t="s">
-        <v>3402</v>
+        <v>3455</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" t="s">
-        <v>3403</v>
+        <v>3456</v>
       </c>
       <c r="B864" t="s">
         <v>9</v>
       </c>
       <c r="C864" t="s">
-        <v>323</v>
+        <v>92</v>
       </c>
       <c r="D864" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E864" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F864" t="s">
-        <v>13</v>
+        <v>186</v>
       </c>
       <c r="G864" s="1" t="s">
-        <v>3404</v>
+        <v>3457</v>
       </c>
       <c r="H864" t="s">
-        <v>3405</v>
+        <v>3458</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" t="s">
-        <v>3406</v>
+        <v>3459</v>
       </c>
       <c r="B865" t="s">
         <v>9</v>
       </c>
       <c r="C865" t="s">
-        <v>327</v>
+        <v>96</v>
       </c>
       <c r="D865" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E865" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F865" t="s">
-        <v>13</v>
+        <v>186</v>
       </c>
       <c r="G865" s="1" t="s">
-        <v>3407</v>
+        <v>3460</v>
       </c>
       <c r="H865" t="s">
-        <v>3408</v>
+        <v>3461</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" t="s">
-        <v>3409</v>
+        <v>3462</v>
       </c>
       <c r="B866" t="s">
         <v>9</v>
       </c>
       <c r="C866" t="s">
-        <v>331</v>
+        <v>101</v>
       </c>
       <c r="D866" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E866" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F866" t="s">
-        <v>13</v>
+        <v>186</v>
       </c>
       <c r="G866" s="1" t="s">
-        <v>3410</v>
+        <v>3463</v>
       </c>
       <c r="H866" t="s">
-        <v>3411</v>
+        <v>3464</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" t="s">
-        <v>3412</v>
+        <v>3465</v>
       </c>
       <c r="B867" t="s">
         <v>9</v>
       </c>
       <c r="C867" t="s">
-        <v>335</v>
+        <v>105</v>
       </c>
       <c r="D867" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E867" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F867" t="s">
-        <v>262</v>
+        <v>186</v>
       </c>
       <c r="G867" s="1" t="s">
-        <v>3413</v>
+        <v>3466</v>
       </c>
       <c r="H867" t="s">
-        <v>3414</v>
+        <v>3467</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" t="s">
-        <v>3415</v>
+        <v>3468</v>
       </c>
       <c r="B868" t="s">
         <v>9</v>
       </c>
       <c r="C868" t="s">
-        <v>339</v>
+        <v>109</v>
       </c>
       <c r="D868" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E868" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F868" t="s">
-        <v>262</v>
+        <v>199</v>
       </c>
       <c r="G868" s="1" t="s">
-        <v>3416</v>
+        <v>3469</v>
       </c>
       <c r="H868" t="s">
-        <v>3417</v>
+        <v>3470</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" t="s">
-        <v>3418</v>
+        <v>3471</v>
       </c>
       <c r="B869" t="s">
         <v>9</v>
       </c>
       <c r="C869" t="s">
-        <v>343</v>
+        <v>113</v>
       </c>
       <c r="D869" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E869" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F869" t="s">
-        <v>262</v>
+        <v>199</v>
       </c>
       <c r="G869" s="1" t="s">
-        <v>3419</v>
+        <v>3472</v>
       </c>
       <c r="H869" t="s">
-        <v>3420</v>
+        <v>3473</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" t="s">
-        <v>3421</v>
+        <v>3474</v>
       </c>
       <c r="B870" t="s">
         <v>9</v>
       </c>
       <c r="C870" t="s">
-        <v>347</v>
+        <v>118</v>
       </c>
       <c r="D870" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E870" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F870" t="s">
-        <v>262</v>
+        <v>3475</v>
       </c>
       <c r="G870" s="1" t="s">
-        <v>3422</v>
+        <v>3476</v>
       </c>
       <c r="H870" t="s">
-        <v>3423</v>
+        <v>3477</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" t="s">
-        <v>3424</v>
+        <v>3478</v>
       </c>
       <c r="B871" t="s">
         <v>9</v>
       </c>
       <c r="C871" t="s">
-        <v>351</v>
+        <v>122</v>
       </c>
       <c r="D871" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E871" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F871" t="s">
-        <v>220</v>
+        <v>249</v>
       </c>
       <c r="G871" s="1" t="s">
-        <v>3425</v>
+        <v>3479</v>
       </c>
       <c r="H871" t="s">
-        <v>3426</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" t="s">
-        <v>3427</v>
+        <v>3481</v>
       </c>
       <c r="B872" t="s">
         <v>9</v>
       </c>
       <c r="C872" t="s">
-        <v>355</v>
+        <v>126</v>
       </c>
       <c r="D872" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E872" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F872" t="s">
-        <v>220</v>
+        <v>262</v>
       </c>
       <c r="G872" s="1" t="s">
-        <v>3428</v>
+        <v>3482</v>
       </c>
       <c r="H872" t="s">
-        <v>3429</v>
+        <v>3483</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" t="s">
-        <v>3430</v>
+        <v>3484</v>
       </c>
       <c r="B873" t="s">
         <v>9</v>
       </c>
       <c r="C873" t="s">
-        <v>359</v>
+        <v>130</v>
       </c>
       <c r="D873" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E873" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F873" t="s">
-        <v>220</v>
+        <v>262</v>
       </c>
       <c r="G873" s="1" t="s">
-        <v>3431</v>
+        <v>3485</v>
       </c>
       <c r="H873" t="s">
-        <v>3432</v>
+        <v>3486</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" t="s">
-        <v>3433</v>
+        <v>3487</v>
       </c>
       <c r="B874" t="s">
         <v>9</v>
       </c>
       <c r="C874" t="s">
-        <v>363</v>
+        <v>135</v>
       </c>
       <c r="D874" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E874" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F874" t="s">
-        <v>55</v>
+        <v>262</v>
       </c>
       <c r="G874" s="1" t="s">
-        <v>3434</v>
+        <v>3488</v>
       </c>
       <c r="H874" t="s">
-        <v>3435</v>
+        <v>3489</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" t="s">
-        <v>3436</v>
+        <v>3490</v>
       </c>
       <c r="B875" t="s">
         <v>9</v>
       </c>
       <c r="C875" t="s">
-        <v>367</v>
+        <v>139</v>
       </c>
       <c r="D875" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E875" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F875" t="s">
-        <v>55</v>
+        <v>262</v>
       </c>
       <c r="G875" s="1" t="s">
-        <v>3437</v>
+        <v>3491</v>
       </c>
       <c r="H875" t="s">
-        <v>3438</v>
+        <v>3492</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" t="s">
-        <v>3439</v>
+        <v>3493</v>
       </c>
       <c r="B876" t="s">
         <v>9</v>
       </c>
       <c r="C876" t="s">
-        <v>371</v>
+        <v>143</v>
       </c>
       <c r="D876" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E876" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F876" t="s">
-        <v>55</v>
+        <v>262</v>
       </c>
       <c r="G876" s="1" t="s">
-        <v>3440</v>
+        <v>3494</v>
       </c>
       <c r="H876" t="s">
-        <v>3441</v>
+        <v>3495</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" t="s">
-        <v>3442</v>
+        <v>3496</v>
       </c>
       <c r="B877" t="s">
         <v>9</v>
       </c>
       <c r="C877" t="s">
-        <v>375</v>
+        <v>147</v>
       </c>
       <c r="D877" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E877" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F877" t="s">
         <v>76</v>
       </c>
       <c r="G877" s="1" t="s">
-        <v>3443</v>
+        <v>3497</v>
       </c>
       <c r="H877" t="s">
-        <v>3444</v>
+        <v>3498</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" t="s">
-        <v>3445</v>
+        <v>3499</v>
       </c>
       <c r="B878" t="s">
         <v>9</v>
       </c>
       <c r="C878" t="s">
-        <v>379</v>
+        <v>151</v>
       </c>
       <c r="D878" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E878" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F878" t="s">
-        <v>249</v>
+        <v>76</v>
       </c>
       <c r="G878" s="1" t="s">
-        <v>3446</v>
+        <v>3500</v>
       </c>
       <c r="H878" t="s">
-        <v>3447</v>
+        <v>3501</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" t="s">
-        <v>3448</v>
+        <v>3502</v>
       </c>
       <c r="B879" t="s">
         <v>9</v>
       </c>
       <c r="C879" t="s">
-        <v>383</v>
+        <v>156</v>
       </c>
       <c r="D879" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E879" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F879" t="s">
-        <v>199</v>
+        <v>76</v>
       </c>
       <c r="G879" s="1" t="s">
-        <v>3449</v>
+        <v>3503</v>
       </c>
       <c r="H879" t="s">
-        <v>3450</v>
+        <v>3504</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" t="s">
-        <v>3451</v>
+        <v>3505</v>
       </c>
       <c r="B880" t="s">
         <v>9</v>
       </c>
       <c r="C880" t="s">
-        <v>387</v>
+        <v>160</v>
       </c>
       <c r="D880" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E880" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F880" t="s">
-        <v>199</v>
+        <v>55</v>
       </c>
       <c r="G880" s="1" t="s">
-        <v>3452</v>
+        <v>3506</v>
       </c>
       <c r="H880" t="s">
-        <v>3453</v>
+        <v>3507</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" t="s">
-        <v>3454</v>
+        <v>3508</v>
       </c>
       <c r="B881" t="s">
         <v>9</v>
       </c>
       <c r="C881" t="s">
-        <v>391</v>
+        <v>164</v>
       </c>
       <c r="D881" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E881" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F881" t="s">
-        <v>199</v>
+        <v>55</v>
       </c>
       <c r="G881" s="1" t="s">
-        <v>3455</v>
+        <v>3509</v>
       </c>
       <c r="H881" t="s">
-        <v>3456</v>
+        <v>3510</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882" t="s">
-        <v>3457</v>
+        <v>3511</v>
       </c>
       <c r="B882" t="s">
         <v>9</v>
       </c>
       <c r="C882" t="s">
-        <v>395</v>
+        <v>169</v>
       </c>
       <c r="D882" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E882" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F882" t="s">
-        <v>199</v>
+        <v>55</v>
       </c>
       <c r="G882" s="1" t="s">
-        <v>3458</v>
+        <v>3512</v>
       </c>
       <c r="H882" t="s">
-        <v>3459</v>
+        <v>3513</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883" t="s">
-        <v>3460</v>
+        <v>3514</v>
       </c>
       <c r="B883" t="s">
         <v>9</v>
       </c>
       <c r="C883" t="s">
-        <v>399</v>
+        <v>173</v>
       </c>
       <c r="D883" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E883" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F883" t="s">
-        <v>199</v>
+        <v>55</v>
       </c>
       <c r="G883" s="1" t="s">
-        <v>3461</v>
+        <v>3515</v>
       </c>
       <c r="H883" t="s">
-        <v>3462</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884" t="s">
-        <v>3463</v>
+        <v>3517</v>
       </c>
       <c r="B884" t="s">
         <v>9</v>
       </c>
       <c r="C884" t="s">
-        <v>403</v>
+        <v>177</v>
       </c>
       <c r="D884" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E884" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F884" t="s">
-        <v>165</v>
+        <v>55</v>
       </c>
       <c r="G884" s="1" t="s">
-        <v>3464</v>
+        <v>3518</v>
       </c>
       <c r="H884" t="s">
-        <v>3465</v>
+        <v>3519</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885" t="s">
-        <v>3466</v>
+        <v>3520</v>
       </c>
       <c r="B885" t="s">
         <v>9</v>
       </c>
       <c r="C885" t="s">
-        <v>407</v>
+        <v>181</v>
       </c>
       <c r="D885" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E885" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F885" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="G885" s="1" t="s">
-        <v>3467</v>
+        <v>3521</v>
       </c>
       <c r="H885" t="s">
-        <v>3468</v>
+        <v>3522</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886" t="s">
-        <v>3469</v>
+        <v>3523</v>
       </c>
       <c r="B886" t="s">
         <v>9</v>
       </c>
       <c r="C886" t="s">
-        <v>411</v>
+        <v>185</v>
       </c>
       <c r="D886" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E886" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F886" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="G886" s="1" t="s">
-        <v>3470</v>
+        <v>3524</v>
       </c>
       <c r="H886" t="s">
-        <v>3471</v>
+        <v>3525</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887" t="s">
-        <v>3472</v>
+        <v>3526</v>
       </c>
       <c r="B887" t="s">
         <v>9</v>
       </c>
       <c r="C887" t="s">
-        <v>415</v>
+        <v>190</v>
       </c>
       <c r="D887" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E887" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F887" t="s">
         <v>13</v>
       </c>
       <c r="G887" s="1" t="s">
-        <v>3473</v>
+        <v>3527</v>
       </c>
       <c r="H887" t="s">
-        <v>3474</v>
+        <v>3528</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888" t="s">
-        <v>3475</v>
+        <v>3529</v>
       </c>
       <c r="B888" t="s">
         <v>9</v>
       </c>
       <c r="C888" t="s">
-        <v>419</v>
+        <v>194</v>
       </c>
       <c r="D888" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E888" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F888" t="s">
         <v>13</v>
       </c>
       <c r="G888" s="1" t="s">
-        <v>3476</v>
+        <v>3530</v>
       </c>
       <c r="H888" t="s">
-        <v>3477</v>
+        <v>3531</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889" t="s">
-        <v>3478</v>
+        <v>3532</v>
       </c>
       <c r="B889" t="s">
         <v>9</v>
       </c>
       <c r="C889" t="s">
-        <v>423</v>
+        <v>203</v>
       </c>
       <c r="D889" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E889" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F889" t="s">
-        <v>13</v>
+        <v>186</v>
       </c>
       <c r="G889" s="1" t="s">
-        <v>3479</v>
+        <v>3533</v>
       </c>
       <c r="H889" t="s">
-        <v>3480</v>
+        <v>3534</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890" t="s">
-        <v>3481</v>
+        <v>3535</v>
       </c>
       <c r="B890" t="s">
         <v>9</v>
       </c>
       <c r="C890" t="s">
-        <v>427</v>
+        <v>207</v>
       </c>
       <c r="D890" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E890" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F890" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G890" s="1" t="s">
-        <v>3482</v>
+        <v>3536</v>
       </c>
       <c r="H890" t="s">
-        <v>3483</v>
+        <v>3537</v>
       </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891" t="s">
-        <v>3484</v>
+        <v>3538</v>
       </c>
       <c r="B891" t="s">
         <v>9</v>
       </c>
       <c r="C891" t="s">
-        <v>431</v>
+        <v>211</v>
       </c>
       <c r="D891" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E891" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F891" t="s">
-        <v>13</v>
+        <v>114</v>
       </c>
       <c r="G891" s="1" t="s">
-        <v>3485</v>
+        <v>3539</v>
       </c>
       <c r="H891" t="s">
-        <v>3486</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="892" spans="1:8">
       <c r="A892" t="s">
-        <v>3487</v>
+        <v>3541</v>
       </c>
       <c r="B892" t="s">
         <v>9</v>
       </c>
       <c r="C892" t="s">
-        <v>435</v>
+        <v>215</v>
       </c>
       <c r="D892" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E892" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F892" t="s">
-        <v>30</v>
+        <v>249</v>
       </c>
       <c r="G892" s="1" t="s">
-        <v>3488</v>
+        <v>3542</v>
       </c>
       <c r="H892" t="s">
-        <v>3489</v>
+        <v>3543</v>
       </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893" t="s">
-        <v>3490</v>
+        <v>3544</v>
       </c>
       <c r="B893" t="s">
         <v>9</v>
       </c>
       <c r="C893" t="s">
-        <v>439</v>
+        <v>219</v>
       </c>
       <c r="D893" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E893" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F893" t="s">
-        <v>30</v>
+        <v>249</v>
       </c>
       <c r="G893" s="1" t="s">
-        <v>3491</v>
+        <v>3545</v>
       </c>
       <c r="H893" t="s">
-        <v>3492</v>
+        <v>3546</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894" t="s">
-        <v>3493</v>
+        <v>3547</v>
       </c>
       <c r="B894" t="s">
         <v>9</v>
       </c>
       <c r="C894" t="s">
-        <v>443</v>
+        <v>224</v>
       </c>
       <c r="D894" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E894" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F894" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
       <c r="G894" s="1" t="s">
-        <v>3494</v>
+        <v>3548</v>
       </c>
       <c r="H894" t="s">
-        <v>3495</v>
+        <v>3549</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895" t="s">
-        <v>3496</v>
+        <v>3550</v>
       </c>
       <c r="B895" t="s">
         <v>9</v>
       </c>
       <c r="C895" t="s">
-        <v>447</v>
+        <v>228</v>
       </c>
       <c r="D895" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E895" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F895" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
       <c r="G895" s="1" t="s">
-        <v>3497</v>
+        <v>3551</v>
       </c>
       <c r="H895" t="s">
-        <v>3498</v>
+        <v>3552</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896" t="s">
-        <v>3499</v>
+        <v>3553</v>
       </c>
       <c r="B896" t="s">
         <v>9</v>
       </c>
       <c r="C896" t="s">
-        <v>451</v>
+        <v>232</v>
       </c>
       <c r="D896" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E896" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F896" t="s">
-        <v>262</v>
+        <v>165</v>
       </c>
       <c r="G896" s="1" t="s">
-        <v>3500</v>
+        <v>3554</v>
       </c>
       <c r="H896" t="s">
-        <v>3501</v>
+        <v>3555</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897" t="s">
-        <v>3502</v>
+        <v>3556</v>
       </c>
       <c r="B897" t="s">
         <v>9</v>
       </c>
       <c r="C897" t="s">
-        <v>455</v>
+        <v>236</v>
       </c>
       <c r="D897" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E897" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F897" t="s">
-        <v>262</v>
+        <v>220</v>
       </c>
       <c r="G897" s="1" t="s">
-        <v>3503</v>
+        <v>3557</v>
       </c>
       <c r="H897" t="s">
-        <v>3504</v>
+        <v>3558</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898" t="s">
-        <v>3505</v>
+        <v>3559</v>
       </c>
       <c r="B898" t="s">
         <v>9</v>
       </c>
       <c r="C898" t="s">
-        <v>459</v>
+        <v>240</v>
       </c>
       <c r="D898" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E898" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F898" t="s">
-        <v>262</v>
+        <v>220</v>
       </c>
       <c r="G898" s="1" t="s">
-        <v>3506</v>
+        <v>3560</v>
       </c>
       <c r="H898" t="s">
-        <v>3507</v>
+        <v>3561</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899" t="s">
-        <v>3508</v>
+        <v>3562</v>
       </c>
       <c r="B899" t="s">
         <v>9</v>
       </c>
       <c r="C899" t="s">
-        <v>463</v>
+        <v>244</v>
       </c>
       <c r="D899" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E899" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F899" t="s">
-        <v>220</v>
+        <v>283</v>
       </c>
       <c r="G899" s="1" t="s">
-        <v>3509</v>
+        <v>3563</v>
       </c>
       <c r="H899" t="s">
-        <v>3510</v>
+        <v>3564</v>
       </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900" t="s">
-        <v>3511</v>
+        <v>3565</v>
       </c>
       <c r="B900" t="s">
         <v>9</v>
       </c>
       <c r="C900" t="s">
-        <v>467</v>
+        <v>248</v>
       </c>
       <c r="D900" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E900" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F900" t="s">
-        <v>220</v>
+        <v>283</v>
       </c>
       <c r="G900" s="1" t="s">
-        <v>3512</v>
+        <v>3566</v>
       </c>
       <c r="H900" t="s">
-        <v>3513</v>
+        <v>3567</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901" t="s">
-        <v>3514</v>
+        <v>3568</v>
       </c>
       <c r="B901" t="s">
         <v>9</v>
       </c>
       <c r="C901" t="s">
-        <v>471</v>
+        <v>253</v>
       </c>
       <c r="D901" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E901" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F901" t="s">
-        <v>186</v>
+        <v>283</v>
       </c>
       <c r="G901" s="1" t="s">
-        <v>3515</v>
+        <v>3569</v>
       </c>
       <c r="H901" t="s">
-        <v>3516</v>
+        <v>3570</v>
       </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902" t="s">
-        <v>3517</v>
+        <v>3571</v>
       </c>
       <c r="B902" t="s">
         <v>9</v>
       </c>
       <c r="C902" t="s">
-        <v>475</v>
+        <v>257</v>
       </c>
       <c r="D902" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E902" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F902" t="s">
-        <v>186</v>
+        <v>262</v>
       </c>
       <c r="G902" s="1" t="s">
-        <v>3518</v>
+        <v>3572</v>
       </c>
       <c r="H902" t="s">
-        <v>3519</v>
+        <v>3573</v>
       </c>
     </row>
     <row r="903" spans="1:8">
       <c r="A903" t="s">
-        <v>3520</v>
+        <v>3574</v>
       </c>
       <c r="B903" t="s">
         <v>9</v>
       </c>
       <c r="C903" t="s">
-        <v>479</v>
+        <v>261</v>
       </c>
       <c r="D903" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E903" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F903" t="s">
-        <v>186</v>
+        <v>262</v>
       </c>
       <c r="G903" s="1" t="s">
-        <v>3521</v>
+        <v>3575</v>
       </c>
       <c r="H903" t="s">
-        <v>3522</v>
+        <v>3576</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904" t="s">
-        <v>3523</v>
+        <v>3577</v>
       </c>
       <c r="B904" t="s">
         <v>9</v>
       </c>
       <c r="C904" t="s">
-        <v>483</v>
+        <v>266</v>
       </c>
       <c r="D904" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E904" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F904" t="s">
-        <v>186</v>
+        <v>262</v>
       </c>
       <c r="G904" s="1" t="s">
-        <v>3524</v>
+        <v>3578</v>
       </c>
       <c r="H904" t="s">
-        <v>3525</v>
+        <v>3579</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905" t="s">
-        <v>3526</v>
+        <v>3580</v>
       </c>
       <c r="B905" t="s">
         <v>9</v>
       </c>
       <c r="C905" t="s">
-        <v>487</v>
+        <v>270</v>
       </c>
       <c r="D905" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E905" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F905" t="s">
-        <v>76</v>
+        <v>262</v>
       </c>
       <c r="G905" s="1" t="s">
-        <v>3527</v>
+        <v>3581</v>
       </c>
       <c r="H905" t="s">
-        <v>3528</v>
+        <v>3582</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906" t="s">
-        <v>3529</v>
+        <v>3583</v>
       </c>
       <c r="B906" t="s">
         <v>9</v>
       </c>
       <c r="C906" t="s">
-        <v>491</v>
+        <v>274</v>
       </c>
       <c r="D906" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E906" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F906" t="s">
-        <v>76</v>
+        <v>262</v>
       </c>
       <c r="G906" s="1" t="s">
-        <v>3530</v>
+        <v>3584</v>
       </c>
       <c r="H906" t="s">
-        <v>3531</v>
+        <v>3585</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907" t="s">
-        <v>3532</v>
+        <v>3586</v>
       </c>
       <c r="B907" t="s">
         <v>9</v>
       </c>
       <c r="C907" t="s">
-        <v>495</v>
+        <v>278</v>
       </c>
       <c r="D907" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E907" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F907" t="s">
-        <v>76</v>
+        <v>199</v>
       </c>
       <c r="G907" s="1" t="s">
-        <v>3533</v>
+        <v>3587</v>
       </c>
       <c r="H907" t="s">
-        <v>3534</v>
+        <v>3588</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908" t="s">
-        <v>3535</v>
+        <v>3589</v>
       </c>
       <c r="B908" t="s">
         <v>9</v>
       </c>
       <c r="C908" t="s">
-        <v>499</v>
+        <v>282</v>
       </c>
       <c r="D908" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E908" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F908" t="s">
-        <v>114</v>
+        <v>199</v>
       </c>
       <c r="G908" s="1" t="s">
-        <v>3536</v>
+        <v>3590</v>
       </c>
       <c r="H908" t="s">
-        <v>3537</v>
+        <v>3591</v>
       </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909" t="s">
-        <v>3538</v>
+        <v>3592</v>
       </c>
       <c r="B909" t="s">
         <v>9</v>
       </c>
       <c r="C909" t="s">
-        <v>503</v>
+        <v>287</v>
       </c>
       <c r="D909" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E909" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F909" t="s">
-        <v>152</v>
+        <v>199</v>
       </c>
       <c r="G909" s="1" t="s">
-        <v>3539</v>
+        <v>3593</v>
       </c>
       <c r="H909" t="s">
-        <v>3540</v>
+        <v>3594</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910" t="s">
-        <v>3541</v>
+        <v>3595</v>
       </c>
       <c r="B910" t="s">
         <v>9</v>
       </c>
       <c r="C910" t="s">
-        <v>507</v>
+        <v>291</v>
       </c>
       <c r="D910" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E910" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F910" t="s">
-        <v>152</v>
+        <v>199</v>
       </c>
       <c r="G910" s="1" t="s">
-        <v>3542</v>
+        <v>3596</v>
       </c>
       <c r="H910" t="s">
-        <v>3543</v>
+        <v>3597</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911" t="s">
-        <v>3544</v>
+        <v>3598</v>
       </c>
       <c r="B911" t="s">
         <v>9</v>
       </c>
       <c r="C911" t="s">
-        <v>511</v>
+        <v>295</v>
       </c>
       <c r="D911" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E911" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F911" t="s">
-        <v>55</v>
+        <v>131</v>
       </c>
       <c r="G911" s="1" t="s">
-        <v>3545</v>
+        <v>3599</v>
       </c>
       <c r="H911" t="s">
-        <v>3546</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912" t="s">
-        <v>3547</v>
+        <v>3601</v>
       </c>
       <c r="B912" t="s">
         <v>9</v>
       </c>
       <c r="C912" t="s">
-        <v>515</v>
+        <v>299</v>
       </c>
       <c r="D912" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E912" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F912" t="s">
         <v>55</v>
       </c>
       <c r="G912" s="1" t="s">
-        <v>3548</v>
+        <v>3602</v>
       </c>
       <c r="H912" t="s">
-        <v>3549</v>
+        <v>3603</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913" t="s">
-        <v>3550</v>
+        <v>3604</v>
       </c>
       <c r="B913" t="s">
         <v>9</v>
       </c>
       <c r="C913" t="s">
-        <v>519</v>
+        <v>303</v>
       </c>
       <c r="D913" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E913" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F913" t="s">
         <v>55</v>
       </c>
       <c r="G913" s="1" t="s">
-        <v>3551</v>
+        <v>3605</v>
       </c>
       <c r="H913" t="s">
-        <v>3552</v>
+        <v>3606</v>
       </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914" t="s">
-        <v>3553</v>
+        <v>3607</v>
       </c>
       <c r="B914" t="s">
         <v>9</v>
       </c>
       <c r="C914" t="s">
-        <v>523</v>
+        <v>307</v>
       </c>
       <c r="D914" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E914" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F914" t="s">
-        <v>55</v>
+        <v>186</v>
       </c>
       <c r="G914" s="1" t="s">
-        <v>3554</v>
+        <v>3608</v>
       </c>
       <c r="H914" t="s">
-        <v>3555</v>
+        <v>3609</v>
       </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915" t="s">
-        <v>3556</v>
+        <v>3610</v>
       </c>
       <c r="B915" t="s">
         <v>9</v>
       </c>
       <c r="C915" t="s">
-        <v>527</v>
+        <v>311</v>
       </c>
       <c r="D915" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E915" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F915" t="s">
-        <v>283</v>
+        <v>186</v>
       </c>
       <c r="G915" s="1" t="s">
-        <v>3557</v>
+        <v>3611</v>
       </c>
       <c r="H915" t="s">
-        <v>3558</v>
+        <v>3612</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916" t="s">
-        <v>3559</v>
+        <v>3613</v>
       </c>
       <c r="B916" t="s">
         <v>9</v>
       </c>
       <c r="C916" t="s">
-        <v>531</v>
+        <v>315</v>
       </c>
       <c r="D916" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E916" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F916" t="s">
-        <v>283</v>
+        <v>13</v>
       </c>
       <c r="G916" s="1" t="s">
-        <v>3560</v>
+        <v>3614</v>
       </c>
       <c r="H916" t="s">
-        <v>3561</v>
+        <v>3615</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917" t="s">
-        <v>3562</v>
+        <v>3616</v>
       </c>
       <c r="B917" t="s">
         <v>9</v>
       </c>
       <c r="C917" t="s">
-        <v>535</v>
+        <v>319</v>
       </c>
       <c r="D917" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E917" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F917" t="s">
-        <v>283</v>
+        <v>13</v>
       </c>
       <c r="G917" s="1" t="s">
-        <v>3563</v>
+        <v>3617</v>
       </c>
       <c r="H917" t="s">
-        <v>3564</v>
+        <v>3618</v>
       </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918" t="s">
-        <v>3565</v>
+        <v>3619</v>
       </c>
       <c r="B918" t="s">
         <v>9</v>
       </c>
       <c r="C918" t="s">
-        <v>539</v>
+        <v>323</v>
       </c>
       <c r="D918" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E918" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F918" t="s">
-        <v>283</v>
+        <v>13</v>
       </c>
       <c r="G918" s="1" t="s">
-        <v>3566</v>
+        <v>3620</v>
       </c>
       <c r="H918" t="s">
-        <v>3567</v>
+        <v>3621</v>
       </c>
     </row>
     <row r="919" spans="1:8">
       <c r="A919" t="s">
-        <v>3568</v>
+        <v>3622</v>
       </c>
       <c r="B919" t="s">
         <v>9</v>
       </c>
       <c r="C919" t="s">
-        <v>543</v>
+        <v>327</v>
       </c>
       <c r="D919" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E919" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F919" t="s">
-        <v>3569</v>
+        <v>13</v>
       </c>
       <c r="G919" s="1" t="s">
-        <v>3570</v>
+        <v>3623</v>
       </c>
       <c r="H919" t="s">
-        <v>3571</v>
+        <v>3624</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920" t="s">
-        <v>3572</v>
+        <v>3625</v>
       </c>
       <c r="B920" t="s">
         <v>9</v>
       </c>
       <c r="C920" t="s">
-        <v>551</v>
+        <v>331</v>
       </c>
       <c r="D920" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E920" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F920" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G920" s="1" t="s">
-        <v>3573</v>
+        <v>3626</v>
       </c>
       <c r="H920" t="s">
-        <v>3574</v>
+        <v>3627</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921" t="s">
-        <v>3575</v>
+        <v>3628</v>
       </c>
       <c r="B921" t="s">
         <v>9</v>
       </c>
       <c r="C921" t="s">
-        <v>555</v>
+        <v>335</v>
       </c>
       <c r="D921" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E921" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F921" t="s">
-        <v>55</v>
+        <v>262</v>
       </c>
       <c r="G921" s="1" t="s">
-        <v>3576</v>
+        <v>3629</v>
       </c>
       <c r="H921" t="s">
-        <v>3577</v>
+        <v>3630</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922" t="s">
-        <v>3578</v>
+        <v>3631</v>
       </c>
       <c r="B922" t="s">
         <v>9</v>
       </c>
       <c r="C922" t="s">
-        <v>559</v>
+        <v>339</v>
       </c>
       <c r="D922" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E922" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F922" t="s">
-        <v>55</v>
+        <v>262</v>
       </c>
       <c r="G922" s="1" t="s">
-        <v>3579</v>
+        <v>3632</v>
       </c>
       <c r="H922" t="s">
-        <v>3580</v>
+        <v>3633</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923" t="s">
-        <v>3581</v>
+        <v>3634</v>
       </c>
       <c r="B923" t="s">
         <v>9</v>
       </c>
       <c r="C923" t="s">
-        <v>563</v>
+        <v>343</v>
       </c>
       <c r="D923" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E923" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F923" t="s">
-        <v>30</v>
+        <v>262</v>
       </c>
       <c r="G923" s="1" t="s">
-        <v>3582</v>
+        <v>3635</v>
       </c>
       <c r="H923" t="s">
-        <v>3583</v>
+        <v>3636</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924" t="s">
-        <v>3584</v>
+        <v>3637</v>
       </c>
       <c r="B924" t="s">
         <v>9</v>
       </c>
       <c r="C924" t="s">
-        <v>571</v>
+        <v>347</v>
       </c>
       <c r="D924" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E924" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F924" t="s">
-        <v>13</v>
+        <v>262</v>
       </c>
       <c r="G924" s="1" t="s">
-        <v>3585</v>
+        <v>3638</v>
       </c>
       <c r="H924" t="s">
-        <v>3586</v>
+        <v>3639</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925" t="s">
-        <v>3587</v>
+        <v>3640</v>
       </c>
       <c r="B925" t="s">
         <v>9</v>
       </c>
       <c r="C925" t="s">
-        <v>575</v>
+        <v>351</v>
       </c>
       <c r="D925" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E925" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F925" t="s">
-        <v>13</v>
+        <v>220</v>
       </c>
       <c r="G925" s="1" t="s">
-        <v>3588</v>
+        <v>3641</v>
       </c>
       <c r="H925" t="s">
-        <v>3589</v>
+        <v>3642</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926" t="s">
-        <v>3590</v>
+        <v>3643</v>
       </c>
       <c r="B926" t="s">
         <v>9</v>
       </c>
       <c r="C926" t="s">
-        <v>579</v>
+        <v>355</v>
       </c>
       <c r="D926" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E926" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F926" t="s">
-        <v>13</v>
+        <v>220</v>
       </c>
       <c r="G926" s="1" t="s">
-        <v>3591</v>
+        <v>3644</v>
       </c>
       <c r="H926" t="s">
-        <v>3592</v>
+        <v>3645</v>
       </c>
     </row>
     <row r="927" spans="1:8">
       <c r="A927" t="s">
-        <v>3593</v>
+        <v>3646</v>
       </c>
       <c r="B927" t="s">
         <v>9</v>
       </c>
       <c r="C927" t="s">
-        <v>583</v>
+        <v>359</v>
       </c>
       <c r="D927" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E927" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F927" t="s">
-        <v>13</v>
+        <v>220</v>
       </c>
       <c r="G927" s="1" t="s">
-        <v>3594</v>
+        <v>3647</v>
       </c>
       <c r="H927" t="s">
-        <v>3595</v>
+        <v>3648</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928" t="s">
-        <v>3596</v>
+        <v>3649</v>
       </c>
       <c r="B928" t="s">
         <v>9</v>
       </c>
       <c r="C928" t="s">
-        <v>588</v>
+        <v>363</v>
       </c>
       <c r="D928" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E928" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F928" t="s">
         <v>55</v>
       </c>
       <c r="G928" s="1" t="s">
-        <v>3597</v>
+        <v>3650</v>
       </c>
       <c r="H928" t="s">
-        <v>3598</v>
+        <v>3651</v>
       </c>
     </row>
     <row r="929" spans="1:8">
       <c r="A929" t="s">
-        <v>3599</v>
+        <v>3652</v>
       </c>
       <c r="B929" t="s">
         <v>9</v>
       </c>
       <c r="C929" t="s">
-        <v>592</v>
+        <v>367</v>
       </c>
       <c r="D929" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E929" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F929" t="s">
-        <v>220</v>
+        <v>55</v>
       </c>
       <c r="G929" s="1" t="s">
-        <v>3600</v>
+        <v>3653</v>
       </c>
       <c r="H929" t="s">
-        <v>3601</v>
+        <v>3654</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930" t="s">
-        <v>3602</v>
+        <v>3655</v>
       </c>
       <c r="B930" t="s">
         <v>9</v>
       </c>
       <c r="C930" t="s">
-        <v>596</v>
+        <v>371</v>
       </c>
       <c r="D930" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E930" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F930" t="s">
-        <v>220</v>
+        <v>55</v>
       </c>
       <c r="G930" s="1" t="s">
-        <v>3603</v>
+        <v>3656</v>
       </c>
       <c r="H930" t="s">
-        <v>3604</v>
+        <v>3657</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931" t="s">
-        <v>3605</v>
+        <v>3658</v>
       </c>
       <c r="B931" t="s">
         <v>9</v>
       </c>
       <c r="C931" t="s">
-        <v>600</v>
+        <v>375</v>
       </c>
       <c r="D931" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E931" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F931" t="s">
-        <v>283</v>
+        <v>76</v>
       </c>
       <c r="G931" s="1" t="s">
-        <v>3606</v>
+        <v>3659</v>
       </c>
       <c r="H931" t="s">
-        <v>3607</v>
+        <v>3660</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932" t="s">
-        <v>3608</v>
+        <v>3661</v>
       </c>
       <c r="B932" t="s">
         <v>9</v>
       </c>
       <c r="C932" t="s">
-        <v>604</v>
+        <v>379</v>
       </c>
       <c r="D932" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E932" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F932" t="s">
-        <v>283</v>
+        <v>249</v>
       </c>
       <c r="G932" s="1" t="s">
-        <v>3609</v>
+        <v>3662</v>
       </c>
       <c r="H932" t="s">
-        <v>3610</v>
+        <v>3663</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933" t="s">
-        <v>3611</v>
+        <v>3664</v>
       </c>
       <c r="B933" t="s">
         <v>9</v>
       </c>
       <c r="C933" t="s">
-        <v>608</v>
+        <v>383</v>
       </c>
       <c r="D933" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E933" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F933" t="s">
-        <v>283</v>
+        <v>199</v>
       </c>
       <c r="G933" s="1" t="s">
-        <v>3612</v>
+        <v>3665</v>
       </c>
       <c r="H933" t="s">
-        <v>3613</v>
+        <v>3666</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934" t="s">
-        <v>3614</v>
+        <v>3667</v>
       </c>
       <c r="B934" t="s">
         <v>9</v>
       </c>
       <c r="C934" t="s">
-        <v>612</v>
+        <v>387</v>
       </c>
       <c r="D934" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E934" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F934" t="s">
         <v>199</v>
       </c>
       <c r="G934" s="1" t="s">
-        <v>3615</v>
+        <v>3668</v>
       </c>
       <c r="H934" t="s">
-        <v>3616</v>
+        <v>3669</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935" t="s">
-        <v>3617</v>
+        <v>3670</v>
       </c>
       <c r="B935" t="s">
         <v>9</v>
       </c>
       <c r="C935" t="s">
-        <v>616</v>
+        <v>391</v>
       </c>
       <c r="D935" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E935" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F935" t="s">
-        <v>262</v>
+        <v>199</v>
       </c>
       <c r="G935" s="1" t="s">
-        <v>3618</v>
+        <v>3671</v>
       </c>
       <c r="H935" t="s">
-        <v>3619</v>
+        <v>3672</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936" t="s">
-        <v>3620</v>
+        <v>3673</v>
       </c>
       <c r="B936" t="s">
         <v>9</v>
       </c>
       <c r="C936" t="s">
-        <v>620</v>
+        <v>395</v>
       </c>
       <c r="D936" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E936" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F936" t="s">
-        <v>262</v>
+        <v>199</v>
       </c>
       <c r="G936" s="1" t="s">
-        <v>3621</v>
+        <v>3674</v>
       </c>
       <c r="H936" t="s">
-        <v>3622</v>
+        <v>3675</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937" t="s">
-        <v>3623</v>
+        <v>3676</v>
       </c>
       <c r="B937" t="s">
         <v>9</v>
       </c>
       <c r="C937" t="s">
-        <v>624</v>
+        <v>399</v>
       </c>
       <c r="D937" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E937" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F937" t="s">
-        <v>220</v>
+        <v>199</v>
       </c>
       <c r="G937" s="1" t="s">
-        <v>3624</v>
+        <v>3677</v>
       </c>
       <c r="H937" t="s">
-        <v>3625</v>
+        <v>3678</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938" t="s">
-        <v>3626</v>
+        <v>3679</v>
       </c>
       <c r="B938" t="s">
         <v>9</v>
       </c>
       <c r="C938" t="s">
-        <v>628</v>
+        <v>403</v>
       </c>
       <c r="D938" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E938" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F938" t="s">
-        <v>249</v>
+        <v>165</v>
       </c>
       <c r="G938" s="1" t="s">
-        <v>3627</v>
+        <v>3680</v>
       </c>
       <c r="H938" t="s">
-        <v>3628</v>
+        <v>3681</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939" t="s">
-        <v>3629</v>
+        <v>3682</v>
       </c>
       <c r="B939" t="s">
         <v>9</v>
       </c>
       <c r="C939" t="s">
-        <v>632</v>
+        <v>407</v>
       </c>
       <c r="D939" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E939" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F939" t="s">
-        <v>186</v>
+        <v>114</v>
       </c>
       <c r="G939" s="1" t="s">
-        <v>3630</v>
+        <v>3683</v>
       </c>
       <c r="H939" t="s">
-        <v>3631</v>
+        <v>3684</v>
       </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940" t="s">
-        <v>3632</v>
+        <v>3685</v>
       </c>
       <c r="B940" t="s">
         <v>9</v>
       </c>
       <c r="C940" t="s">
-        <v>636</v>
+        <v>411</v>
       </c>
       <c r="D940" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E940" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F940" t="s">
-        <v>186</v>
+        <v>114</v>
       </c>
       <c r="G940" s="1" t="s">
-        <v>3633</v>
+        <v>3686</v>
       </c>
       <c r="H940" t="s">
-        <v>3634</v>
+        <v>3687</v>
       </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941" t="s">
-        <v>3635</v>
+        <v>3688</v>
       </c>
       <c r="B941" t="s">
         <v>9</v>
       </c>
       <c r="C941" t="s">
-        <v>640</v>
+        <v>415</v>
       </c>
       <c r="D941" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E941" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F941" t="s">
-        <v>283</v>
+        <v>13</v>
       </c>
       <c r="G941" s="1" t="s">
-        <v>3636</v>
+        <v>3689</v>
       </c>
       <c r="H941" t="s">
-        <v>3637</v>
+        <v>3690</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942" t="s">
-        <v>3638</v>
+        <v>3691</v>
       </c>
       <c r="B942" t="s">
         <v>9</v>
       </c>
       <c r="C942" t="s">
-        <v>644</v>
+        <v>419</v>
       </c>
       <c r="D942" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E942" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F942" t="s">
-        <v>186</v>
+        <v>13</v>
       </c>
       <c r="G942" s="1" t="s">
-        <v>3639</v>
+        <v>3692</v>
       </c>
       <c r="H942" t="s">
-        <v>3640</v>
+        <v>3693</v>
       </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943" t="s">
-        <v>3641</v>
+        <v>3694</v>
       </c>
       <c r="B943" t="s">
         <v>9</v>
       </c>
       <c r="C943" t="s">
-        <v>648</v>
+        <v>423</v>
       </c>
       <c r="D943" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E943" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F943" t="s">
-        <v>186</v>
+        <v>13</v>
       </c>
       <c r="G943" s="1" t="s">
-        <v>3642</v>
+        <v>3695</v>
       </c>
       <c r="H943" t="s">
-        <v>3643</v>
+        <v>3696</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944" t="s">
-        <v>3644</v>
+        <v>3697</v>
       </c>
       <c r="B944" t="s">
         <v>9</v>
       </c>
       <c r="C944" t="s">
-        <v>652</v>
+        <v>427</v>
       </c>
       <c r="D944" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E944" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F944" t="s">
-        <v>199</v>
+        <v>13</v>
       </c>
       <c r="G944" s="1" t="s">
-        <v>3645</v>
+        <v>3698</v>
       </c>
       <c r="H944" t="s">
-        <v>3646</v>
+        <v>3699</v>
       </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945" t="s">
-        <v>3647</v>
+        <v>3700</v>
       </c>
       <c r="B945" t="s">
         <v>9</v>
       </c>
       <c r="C945" t="s">
-        <v>656</v>
+        <v>431</v>
       </c>
       <c r="D945" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E945" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F945" t="s">
-        <v>199</v>
+        <v>13</v>
       </c>
       <c r="G945" s="1" t="s">
-        <v>3648</v>
+        <v>3701</v>
       </c>
       <c r="H945" t="s">
-        <v>3649</v>
+        <v>3702</v>
       </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946" t="s">
-        <v>3650</v>
+        <v>3703</v>
       </c>
       <c r="B946" t="s">
         <v>9</v>
       </c>
       <c r="C946" t="s">
-        <v>660</v>
+        <v>435</v>
       </c>
       <c r="D946" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E946" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F946" t="s">
-        <v>249</v>
+        <v>30</v>
       </c>
       <c r="G946" s="1" t="s">
-        <v>3651</v>
+        <v>3704</v>
       </c>
       <c r="H946" t="s">
-        <v>3652</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947" t="s">
-        <v>3653</v>
+        <v>3706</v>
       </c>
       <c r="B947" t="s">
         <v>9</v>
       </c>
       <c r="C947" t="s">
-        <v>664</v>
+        <v>439</v>
       </c>
       <c r="D947" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E947" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F947" t="s">
-        <v>76</v>
+        <v>30</v>
       </c>
       <c r="G947" s="1" t="s">
-        <v>3654</v>
+        <v>3707</v>
       </c>
       <c r="H947" t="s">
-        <v>3655</v>
+        <v>3708</v>
       </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948" t="s">
-        <v>3656</v>
+        <v>3709</v>
       </c>
       <c r="B948" t="s">
         <v>9</v>
       </c>
       <c r="C948" t="s">
-        <v>668</v>
+        <v>443</v>
       </c>
       <c r="D948" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E948" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F948" t="s">
-        <v>76</v>
+        <v>262</v>
       </c>
       <c r="G948" s="1" t="s">
-        <v>3657</v>
+        <v>3710</v>
       </c>
       <c r="H948" t="s">
-        <v>3658</v>
+        <v>3711</v>
       </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949" t="s">
-        <v>3659</v>
+        <v>3712</v>
       </c>
       <c r="B949" t="s">
         <v>9</v>
       </c>
       <c r="C949" t="s">
-        <v>672</v>
+        <v>447</v>
       </c>
       <c r="D949" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E949" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F949" t="s">
-        <v>13</v>
+        <v>262</v>
       </c>
       <c r="G949" s="1" t="s">
-        <v>3660</v>
+        <v>3713</v>
       </c>
       <c r="H949" t="s">
-        <v>3661</v>
+        <v>3714</v>
       </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950" t="s">
-        <v>3662</v>
+        <v>3715</v>
       </c>
       <c r="B950" t="s">
         <v>9</v>
       </c>
       <c r="C950" t="s">
-        <v>676</v>
+        <v>451</v>
       </c>
       <c r="D950" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E950" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F950" t="s">
-        <v>13</v>
+        <v>262</v>
       </c>
       <c r="G950" s="1" t="s">
-        <v>3663</v>
+        <v>3716</v>
       </c>
       <c r="H950" t="s">
-        <v>3664</v>
+        <v>3717</v>
       </c>
     </row>
     <row r="951" spans="1:8">
       <c r="A951" t="s">
-        <v>3665</v>
+        <v>3718</v>
       </c>
       <c r="B951" t="s">
         <v>9</v>
       </c>
       <c r="C951" t="s">
-        <v>680</v>
+        <v>455</v>
       </c>
       <c r="D951" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E951" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F951" t="s">
-        <v>13</v>
+        <v>262</v>
       </c>
       <c r="G951" s="1" t="s">
-        <v>3666</v>
+        <v>3719</v>
       </c>
       <c r="H951" t="s">
-        <v>3667</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="952" spans="1:8">
       <c r="A952" t="s">
-        <v>3668</v>
+        <v>3721</v>
       </c>
       <c r="B952" t="s">
         <v>9</v>
       </c>
       <c r="C952" t="s">
-        <v>684</v>
+        <v>459</v>
       </c>
       <c r="D952" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E952" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F952" t="s">
-        <v>13</v>
+        <v>262</v>
       </c>
       <c r="G952" s="1" t="s">
-        <v>3669</v>
+        <v>3722</v>
       </c>
       <c r="H952" t="s">
-        <v>3670</v>
+        <v>3723</v>
       </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953" t="s">
-        <v>3671</v>
+        <v>3724</v>
       </c>
       <c r="B953" t="s">
         <v>9</v>
       </c>
       <c r="C953" t="s">
-        <v>688</v>
+        <v>463</v>
       </c>
       <c r="D953" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E953" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F953" t="s">
-        <v>13</v>
+        <v>220</v>
       </c>
       <c r="G953" s="1" t="s">
-        <v>3672</v>
+        <v>3725</v>
       </c>
       <c r="H953" t="s">
-        <v>3673</v>
+        <v>3726</v>
       </c>
     </row>
     <row r="954" spans="1:8">
       <c r="A954" t="s">
-        <v>3674</v>
+        <v>3727</v>
       </c>
       <c r="B954" t="s">
         <v>9</v>
       </c>
       <c r="C954" t="s">
-        <v>692</v>
+        <v>467</v>
       </c>
       <c r="D954" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E954" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F954" t="s">
         <v>220</v>
       </c>
       <c r="G954" s="1" t="s">
-        <v>3675</v>
+        <v>3728</v>
       </c>
       <c r="H954" t="s">
-        <v>3676</v>
+        <v>3729</v>
       </c>
     </row>
     <row r="955" spans="1:8">
       <c r="A955" t="s">
-        <v>3677</v>
+        <v>3730</v>
       </c>
       <c r="B955" t="s">
         <v>9</v>
       </c>
       <c r="C955" t="s">
-        <v>696</v>
+        <v>471</v>
       </c>
       <c r="D955" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E955" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F955" t="s">
-        <v>220</v>
+        <v>186</v>
       </c>
       <c r="G955" s="1" t="s">
-        <v>3678</v>
+        <v>3731</v>
       </c>
       <c r="H955" t="s">
-        <v>3679</v>
+        <v>3732</v>
       </c>
     </row>
     <row r="956" spans="1:8">
       <c r="A956" t="s">
-        <v>3680</v>
+        <v>3733</v>
       </c>
       <c r="B956" t="s">
         <v>9</v>
       </c>
       <c r="C956" t="s">
-        <v>700</v>
+        <v>475</v>
       </c>
       <c r="D956" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E956" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F956" t="s">
-        <v>220</v>
+        <v>186</v>
       </c>
       <c r="G956" s="1" t="s">
-        <v>3681</v>
+        <v>3734</v>
       </c>
       <c r="H956" t="s">
-        <v>3682</v>
+        <v>3735</v>
       </c>
     </row>
     <row r="957" spans="1:8">
       <c r="A957" t="s">
-        <v>3683</v>
+        <v>3736</v>
       </c>
       <c r="B957" t="s">
         <v>9</v>
       </c>
       <c r="C957" t="s">
-        <v>704</v>
+        <v>479</v>
       </c>
       <c r="D957" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E957" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F957" t="s">
-        <v>55</v>
+        <v>186</v>
       </c>
       <c r="G957" s="1" t="s">
-        <v>3684</v>
+        <v>3737</v>
       </c>
       <c r="H957" t="s">
-        <v>3685</v>
+        <v>3738</v>
       </c>
     </row>
     <row r="958" spans="1:8">
       <c r="A958" t="s">
-        <v>3686</v>
+        <v>3739</v>
       </c>
       <c r="B958" t="s">
         <v>9</v>
       </c>
       <c r="C958" t="s">
-        <v>708</v>
+        <v>483</v>
       </c>
       <c r="D958" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E958" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F958" t="s">
-        <v>55</v>
+        <v>186</v>
       </c>
       <c r="G958" s="1" t="s">
-        <v>3687</v>
+        <v>3740</v>
       </c>
       <c r="H958" t="s">
-        <v>3688</v>
+        <v>3741</v>
       </c>
     </row>
     <row r="959" spans="1:8">
       <c r="A959" t="s">
-        <v>3689</v>
+        <v>3742</v>
       </c>
       <c r="B959" t="s">
         <v>9</v>
       </c>
       <c r="C959" t="s">
-        <v>712</v>
+        <v>487</v>
       </c>
       <c r="D959" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E959" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F959" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="G959" s="1" t="s">
-        <v>3690</v>
+        <v>3743</v>
       </c>
       <c r="H959" t="s">
-        <v>3691</v>
+        <v>3744</v>
       </c>
     </row>
     <row r="960" spans="1:8">
       <c r="A960" t="s">
-        <v>3692</v>
+        <v>3745</v>
       </c>
       <c r="B960" t="s">
         <v>9</v>
       </c>
       <c r="C960" t="s">
-        <v>716</v>
+        <v>491</v>
       </c>
       <c r="D960" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E960" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F960" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="G960" s="1" t="s">
-        <v>3693</v>
+        <v>3746</v>
       </c>
       <c r="H960" t="s">
-        <v>3694</v>
+        <v>3747</v>
       </c>
     </row>
     <row r="961" spans="1:8">
       <c r="A961" t="s">
-        <v>3695</v>
+        <v>3748</v>
       </c>
       <c r="B961" t="s">
         <v>9</v>
       </c>
       <c r="C961" t="s">
-        <v>720</v>
+        <v>495</v>
       </c>
       <c r="D961" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E961" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F961" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="G961" s="1" t="s">
-        <v>3696</v>
+        <v>3749</v>
       </c>
       <c r="H961" t="s">
-        <v>3697</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="962" spans="1:8">
       <c r="A962" t="s">
-        <v>3698</v>
+        <v>3751</v>
       </c>
       <c r="B962" t="s">
         <v>9</v>
       </c>
       <c r="C962" t="s">
-        <v>724</v>
+        <v>499</v>
       </c>
       <c r="D962" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E962" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F962" t="s">
-        <v>283</v>
+        <v>114</v>
       </c>
       <c r="G962" s="1" t="s">
-        <v>3699</v>
+        <v>3752</v>
       </c>
       <c r="H962" t="s">
-        <v>3700</v>
+        <v>3753</v>
       </c>
     </row>
     <row r="963" spans="1:8">
       <c r="A963" t="s">
-        <v>3701</v>
+        <v>3754</v>
       </c>
       <c r="B963" t="s">
         <v>9</v>
       </c>
       <c r="C963" t="s">
-        <v>728</v>
+        <v>503</v>
       </c>
       <c r="D963" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E963" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F963" t="s">
-        <v>283</v>
+        <v>152</v>
       </c>
       <c r="G963" s="1" t="s">
-        <v>3702</v>
+        <v>3755</v>
       </c>
       <c r="H963" t="s">
-        <v>3703</v>
+        <v>3756</v>
       </c>
     </row>
     <row r="964" spans="1:8">
       <c r="A964" t="s">
-        <v>3704</v>
+        <v>3757</v>
       </c>
       <c r="B964" t="s">
         <v>9</v>
       </c>
       <c r="C964" t="s">
-        <v>732</v>
+        <v>507</v>
       </c>
       <c r="D964" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E964" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F964" t="s">
-        <v>30</v>
+        <v>152</v>
       </c>
       <c r="G964" s="1" t="s">
-        <v>3705</v>
+        <v>3758</v>
       </c>
       <c r="H964" t="s">
-        <v>3706</v>
+        <v>3759</v>
       </c>
     </row>
     <row r="965" spans="1:8">
       <c r="A965" t="s">
-        <v>3707</v>
+        <v>3760</v>
       </c>
       <c r="B965" t="s">
         <v>9</v>
       </c>
       <c r="C965" t="s">
-        <v>736</v>
+        <v>511</v>
       </c>
       <c r="D965" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E965" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F965" t="s">
-        <v>186</v>
+        <v>55</v>
       </c>
       <c r="G965" s="1" t="s">
-        <v>3708</v>
+        <v>3761</v>
       </c>
       <c r="H965" t="s">
-        <v>3709</v>
+        <v>3762</v>
       </c>
     </row>
     <row r="966" spans="1:8">
       <c r="A966" t="s">
-        <v>3710</v>
+        <v>3763</v>
       </c>
       <c r="B966" t="s">
         <v>9</v>
       </c>
       <c r="C966" t="s">
-        <v>740</v>
+        <v>515</v>
       </c>
       <c r="D966" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E966" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F966" t="s">
-        <v>186</v>
+        <v>55</v>
       </c>
       <c r="G966" s="1" t="s">
-        <v>3711</v>
+        <v>3764</v>
       </c>
       <c r="H966" t="s">
-        <v>3712</v>
+        <v>3765</v>
       </c>
     </row>
     <row r="967" spans="1:8">
       <c r="A967" t="s">
-        <v>3713</v>
+        <v>3766</v>
       </c>
       <c r="B967" t="s">
         <v>9</v>
       </c>
       <c r="C967" t="s">
-        <v>744</v>
+        <v>519</v>
       </c>
       <c r="D967" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E967" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F967" t="s">
-        <v>186</v>
+        <v>55</v>
       </c>
       <c r="G967" s="1" t="s">
-        <v>3714</v>
+        <v>3767</v>
       </c>
       <c r="H967" t="s">
-        <v>3715</v>
+        <v>3768</v>
       </c>
     </row>
     <row r="968" spans="1:8">
       <c r="A968" t="s">
-        <v>3716</v>
+        <v>3769</v>
       </c>
       <c r="B968" t="s">
         <v>9</v>
       </c>
       <c r="C968" t="s">
-        <v>748</v>
+        <v>523</v>
       </c>
       <c r="D968" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E968" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F968" t="s">
-        <v>186</v>
+        <v>55</v>
       </c>
       <c r="G968" s="1" t="s">
-        <v>3717</v>
+        <v>3770</v>
       </c>
       <c r="H968" t="s">
-        <v>3718</v>
+        <v>3771</v>
       </c>
     </row>
     <row r="969" spans="1:8">
       <c r="A969" t="s">
-        <v>3719</v>
+        <v>3772</v>
       </c>
       <c r="B969" t="s">
         <v>9</v>
       </c>
       <c r="C969" t="s">
-        <v>752</v>
+        <v>527</v>
       </c>
       <c r="D969" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E969" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F969" t="s">
-        <v>186</v>
+        <v>283</v>
       </c>
       <c r="G969" s="1" t="s">
-        <v>3720</v>
+        <v>3773</v>
       </c>
       <c r="H969" t="s">
-        <v>3721</v>
+        <v>3774</v>
       </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970" t="s">
-        <v>3722</v>
+        <v>3775</v>
       </c>
       <c r="B970" t="s">
         <v>9</v>
       </c>
       <c r="C970" t="s">
-        <v>756</v>
+        <v>531</v>
       </c>
       <c r="D970" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E970" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F970" t="s">
-        <v>199</v>
+        <v>283</v>
       </c>
       <c r="G970" s="1" t="s">
-        <v>3723</v>
+        <v>3776</v>
       </c>
       <c r="H970" t="s">
-        <v>3724</v>
+        <v>3777</v>
       </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971" t="s">
-        <v>3725</v>
+        <v>3778</v>
       </c>
       <c r="B971" t="s">
         <v>9</v>
       </c>
       <c r="C971" t="s">
-        <v>760</v>
+        <v>535</v>
       </c>
       <c r="D971" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E971" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F971" t="s">
-        <v>199</v>
+        <v>283</v>
       </c>
       <c r="G971" s="1" t="s">
-        <v>3726</v>
+        <v>3779</v>
       </c>
       <c r="H971" t="s">
-        <v>3727</v>
+        <v>3780</v>
       </c>
     </row>
     <row r="972" spans="1:8">
       <c r="A972" t="s">
-        <v>3728</v>
+        <v>3781</v>
       </c>
       <c r="B972" t="s">
         <v>9</v>
       </c>
       <c r="C972" t="s">
-        <v>764</v>
+        <v>539</v>
       </c>
       <c r="D972" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E972" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F972" t="s">
-        <v>199</v>
+        <v>283</v>
       </c>
       <c r="G972" s="1" t="s">
-        <v>3729</v>
+        <v>3782</v>
       </c>
       <c r="H972" t="s">
-        <v>3730</v>
+        <v>3783</v>
       </c>
     </row>
     <row r="973" spans="1:8">
       <c r="A973" t="s">
-        <v>3731</v>
+        <v>3784</v>
       </c>
       <c r="B973" t="s">
         <v>9</v>
       </c>
       <c r="C973" t="s">
-        <v>768</v>
+        <v>543</v>
       </c>
       <c r="D973" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E973" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F973" t="s">
-        <v>199</v>
+        <v>3785</v>
       </c>
       <c r="G973" s="1" t="s">
-        <v>3732</v>
+        <v>3786</v>
       </c>
       <c r="H973" t="s">
-        <v>3733</v>
+        <v>3787</v>
       </c>
     </row>
     <row r="974" spans="1:8">
       <c r="A974" t="s">
-        <v>3734</v>
+        <v>3788</v>
       </c>
       <c r="B974" t="s">
         <v>9</v>
       </c>
       <c r="C974" t="s">
-        <v>772</v>
+        <v>551</v>
       </c>
       <c r="D974" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E974" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F974" t="s">
-        <v>199</v>
+        <v>55</v>
       </c>
       <c r="G974" s="1" t="s">
-        <v>3735</v>
+        <v>3789</v>
       </c>
       <c r="H974" t="s">
-        <v>3736</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="975" spans="1:8">
       <c r="A975" t="s">
-        <v>3737</v>
+        <v>3791</v>
       </c>
       <c r="B975" t="s">
         <v>9</v>
       </c>
       <c r="C975" t="s">
-        <v>776</v>
+        <v>555</v>
       </c>
       <c r="D975" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E975" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F975" t="s">
-        <v>249</v>
+        <v>55</v>
       </c>
       <c r="G975" s="1" t="s">
-        <v>3738</v>
+        <v>3792</v>
       </c>
       <c r="H975" t="s">
-        <v>3739</v>
+        <v>3793</v>
       </c>
     </row>
     <row r="976" spans="1:8">
       <c r="A976" t="s">
-        <v>3740</v>
+        <v>3794</v>
       </c>
       <c r="B976" t="s">
         <v>9</v>
       </c>
       <c r="C976" t="s">
-        <v>780</v>
+        <v>559</v>
       </c>
       <c r="D976" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E976" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F976" t="s">
-        <v>249</v>
+        <v>55</v>
       </c>
       <c r="G976" s="1" t="s">
-        <v>3741</v>
+        <v>3795</v>
       </c>
       <c r="H976" t="s">
-        <v>3742</v>
+        <v>3796</v>
       </c>
     </row>
     <row r="977" spans="1:8">
       <c r="A977" t="s">
-        <v>3743</v>
+        <v>3797</v>
       </c>
       <c r="B977" t="s">
         <v>9</v>
       </c>
       <c r="C977" t="s">
-        <v>784</v>
+        <v>563</v>
       </c>
       <c r="D977" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E977" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F977" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G977" s="1" t="s">
-        <v>3744</v>
+        <v>3798</v>
       </c>
       <c r="H977" t="s">
-        <v>3745</v>
+        <v>3799</v>
       </c>
     </row>
     <row r="978" spans="1:8">
       <c r="A978" t="s">
-        <v>3746</v>
+        <v>3800</v>
       </c>
       <c r="B978" t="s">
         <v>9</v>
       </c>
       <c r="C978" t="s">
-        <v>788</v>
+        <v>571</v>
       </c>
       <c r="D978" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E978" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F978" t="s">
         <v>13</v>
       </c>
       <c r="G978" s="1" t="s">
-        <v>3747</v>
+        <v>3801</v>
       </c>
       <c r="H978" t="s">
-        <v>3748</v>
+        <v>3802</v>
       </c>
     </row>
     <row r="979" spans="1:8">
       <c r="A979" t="s">
-        <v>3749</v>
+        <v>3803</v>
       </c>
       <c r="B979" t="s">
         <v>9</v>
       </c>
       <c r="C979" t="s">
-        <v>792</v>
+        <v>575</v>
       </c>
       <c r="D979" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E979" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F979" t="s">
         <v>13</v>
       </c>
       <c r="G979" s="1" t="s">
-        <v>3750</v>
+        <v>3804</v>
       </c>
       <c r="H979" t="s">
-        <v>3751</v>
+        <v>3805</v>
       </c>
     </row>
     <row r="980" spans="1:8">
       <c r="A980" t="s">
-        <v>3752</v>
+        <v>3806</v>
       </c>
       <c r="B980" t="s">
         <v>9</v>
       </c>
       <c r="C980" t="s">
-        <v>796</v>
+        <v>579</v>
       </c>
       <c r="D980" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E980" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F980" t="s">
         <v>13</v>
       </c>
       <c r="G980" s="1" t="s">
-        <v>3753</v>
+        <v>3807</v>
       </c>
       <c r="H980" t="s">
-        <v>3754</v>
+        <v>3808</v>
       </c>
     </row>
     <row r="981" spans="1:8">
       <c r="A981" t="s">
-        <v>3755</v>
+        <v>3809</v>
       </c>
       <c r="B981" t="s">
         <v>9</v>
       </c>
       <c r="C981" t="s">
-        <v>800</v>
+        <v>583</v>
       </c>
       <c r="D981" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E981" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F981" t="s">
         <v>13</v>
       </c>
       <c r="G981" s="1" t="s">
-        <v>3756</v>
+        <v>3810</v>
       </c>
       <c r="H981" t="s">
-        <v>3757</v>
+        <v>3811</v>
       </c>
     </row>
     <row r="982" spans="1:8">
       <c r="A982" t="s">
-        <v>3758</v>
+        <v>3812</v>
       </c>
       <c r="B982" t="s">
         <v>9</v>
       </c>
       <c r="C982" t="s">
-        <v>804</v>
+        <v>588</v>
       </c>
       <c r="D982" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E982" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F982" t="s">
-        <v>283</v>
+        <v>55</v>
       </c>
       <c r="G982" s="1" t="s">
-        <v>3759</v>
+        <v>3813</v>
       </c>
       <c r="H982" t="s">
-        <v>3760</v>
+        <v>3814</v>
       </c>
     </row>
     <row r="983" spans="1:8">
       <c r="A983" t="s">
-        <v>3761</v>
+        <v>3815</v>
       </c>
       <c r="B983" t="s">
         <v>9</v>
       </c>
       <c r="C983" t="s">
-        <v>808</v>
+        <v>592</v>
       </c>
       <c r="D983" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E983" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F983" t="s">
-        <v>283</v>
+        <v>220</v>
       </c>
       <c r="G983" s="1" t="s">
-        <v>3762</v>
+        <v>3816</v>
       </c>
       <c r="H983" t="s">
-        <v>3763</v>
+        <v>3817</v>
       </c>
     </row>
     <row r="984" spans="1:8">
       <c r="A984" t="s">
-        <v>3764</v>
+        <v>3818</v>
       </c>
       <c r="B984" t="s">
         <v>9</v>
       </c>
       <c r="C984" t="s">
-        <v>812</v>
+        <v>596</v>
       </c>
       <c r="D984" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E984" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F984" t="s">
-        <v>186</v>
+        <v>220</v>
       </c>
       <c r="G984" s="1" t="s">
-        <v>3765</v>
+        <v>3819</v>
       </c>
       <c r="H984" t="s">
-        <v>3766</v>
+        <v>3820</v>
       </c>
     </row>
     <row r="985" spans="1:8">
       <c r="A985" t="s">
-        <v>3767</v>
+        <v>3821</v>
       </c>
       <c r="B985" t="s">
         <v>9</v>
       </c>
       <c r="C985" t="s">
-        <v>816</v>
+        <v>600</v>
       </c>
       <c r="D985" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E985" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F985" t="s">
-        <v>186</v>
+        <v>283</v>
       </c>
       <c r="G985" s="1" t="s">
-        <v>3768</v>
+        <v>3822</v>
       </c>
       <c r="H985" t="s">
-        <v>3769</v>
+        <v>3823</v>
       </c>
     </row>
     <row r="986" spans="1:8">
       <c r="A986" t="s">
-        <v>3770</v>
+        <v>3824</v>
       </c>
       <c r="B986" t="s">
         <v>9</v>
       </c>
       <c r="C986" t="s">
-        <v>820</v>
+        <v>604</v>
       </c>
       <c r="D986" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E986" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F986" t="s">
-        <v>186</v>
+        <v>283</v>
       </c>
       <c r="G986" s="1" t="s">
-        <v>3771</v>
+        <v>3825</v>
       </c>
       <c r="H986" t="s">
-        <v>3772</v>
+        <v>3826</v>
       </c>
     </row>
     <row r="987" spans="1:8">
       <c r="A987" t="s">
-        <v>3773</v>
+        <v>3827</v>
       </c>
       <c r="B987" t="s">
         <v>9</v>
       </c>
       <c r="C987" t="s">
-        <v>824</v>
+        <v>608</v>
       </c>
       <c r="D987" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E987" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F987" t="s">
-        <v>131</v>
+        <v>283</v>
       </c>
       <c r="G987" s="1" t="s">
-        <v>3774</v>
+        <v>3828</v>
       </c>
       <c r="H987" t="s">
-        <v>3775</v>
+        <v>3829</v>
       </c>
     </row>
     <row r="988" spans="1:8">
       <c r="A988" t="s">
-        <v>3776</v>
+        <v>3830</v>
       </c>
       <c r="B988" t="s">
         <v>9</v>
       </c>
       <c r="C988" t="s">
-        <v>828</v>
+        <v>612</v>
       </c>
       <c r="D988" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E988" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F988" t="s">
-        <v>131</v>
+        <v>199</v>
       </c>
       <c r="G988" s="1" t="s">
-        <v>3777</v>
+        <v>3831</v>
       </c>
       <c r="H988" t="s">
-        <v>3778</v>
+        <v>3832</v>
       </c>
     </row>
     <row r="989" spans="1:8">
       <c r="A989" t="s">
-        <v>3779</v>
+        <v>3833</v>
       </c>
       <c r="B989" t="s">
         <v>9</v>
       </c>
       <c r="C989" t="s">
-        <v>832</v>
+        <v>616</v>
       </c>
       <c r="D989" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E989" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F989" t="s">
-        <v>131</v>
+        <v>262</v>
       </c>
       <c r="G989" s="1" t="s">
-        <v>3780</v>
+        <v>3834</v>
       </c>
       <c r="H989" t="s">
-        <v>3781</v>
+        <v>3835</v>
       </c>
     </row>
     <row r="990" spans="1:8">
       <c r="A990" t="s">
-        <v>3782</v>
+        <v>3836</v>
       </c>
       <c r="B990" t="s">
         <v>9</v>
       </c>
       <c r="C990" t="s">
-        <v>836</v>
+        <v>620</v>
       </c>
       <c r="D990" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E990" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F990" t="s">
-        <v>55</v>
+        <v>262</v>
       </c>
       <c r="G990" s="1" t="s">
-        <v>3783</v>
+        <v>3837</v>
       </c>
       <c r="H990" t="s">
-        <v>3784</v>
+        <v>3838</v>
       </c>
     </row>
     <row r="991" spans="1:8">
       <c r="A991" t="s">
-        <v>3785</v>
+        <v>3839</v>
       </c>
       <c r="B991" t="s">
         <v>9</v>
       </c>
       <c r="C991" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="D991" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E991" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F991" t="s">
-        <v>55</v>
+        <v>220</v>
       </c>
       <c r="G991" s="1" t="s">
-        <v>3786</v>
+        <v>3840</v>
       </c>
       <c r="H991" t="s">
-        <v>3787</v>
+        <v>3841</v>
       </c>
     </row>
     <row r="992" spans="1:8">
       <c r="A992" t="s">
-        <v>3788</v>
+        <v>3842</v>
       </c>
       <c r="B992" t="s">
         <v>9</v>
       </c>
       <c r="C992" t="s">
-        <v>844</v>
+        <v>628</v>
       </c>
       <c r="D992" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E992" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F992" t="s">
-        <v>55</v>
+        <v>249</v>
       </c>
       <c r="G992" s="1" t="s">
-        <v>3789</v>
+        <v>3843</v>
       </c>
       <c r="H992" t="s">
-        <v>3790</v>
+        <v>3844</v>
       </c>
     </row>
     <row r="993" spans="1:8">
       <c r="A993" t="s">
-        <v>3791</v>
+        <v>3845</v>
       </c>
       <c r="B993" t="s">
         <v>9</v>
       </c>
       <c r="C993" t="s">
-        <v>848</v>
+        <v>632</v>
       </c>
       <c r="D993" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E993" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F993" t="s">
-        <v>55</v>
+        <v>186</v>
       </c>
       <c r="G993" s="1" t="s">
-        <v>3792</v>
+        <v>3846</v>
       </c>
       <c r="H993" t="s">
-        <v>3793</v>
+        <v>3847</v>
       </c>
     </row>
     <row r="994" spans="1:8">
       <c r="A994" t="s">
-        <v>3794</v>
+        <v>3848</v>
       </c>
       <c r="B994" t="s">
         <v>9</v>
       </c>
       <c r="C994" t="s">
-        <v>852</v>
+        <v>636</v>
       </c>
       <c r="D994" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E994" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F994" t="s">
-        <v>55</v>
+        <v>186</v>
       </c>
       <c r="G994" s="1" t="s">
-        <v>3795</v>
+        <v>3849</v>
       </c>
       <c r="H994" t="s">
-        <v>3796</v>
+        <v>3850</v>
       </c>
     </row>
     <row r="995" spans="1:8">
       <c r="A995" t="s">
-        <v>3797</v>
+        <v>3851</v>
       </c>
       <c r="B995" t="s">
         <v>9</v>
       </c>
       <c r="C995" t="s">
-        <v>856</v>
+        <v>640</v>
       </c>
       <c r="D995" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E995" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F995" t="s">
-        <v>131</v>
+        <v>283</v>
       </c>
       <c r="G995" s="1" t="s">
-        <v>3798</v>
+        <v>3852</v>
       </c>
       <c r="H995" t="s">
-        <v>3799</v>
+        <v>3853</v>
       </c>
     </row>
     <row r="996" spans="1:8">
       <c r="A996" t="s">
-        <v>3800</v>
+        <v>3854</v>
       </c>
       <c r="B996" t="s">
         <v>9</v>
       </c>
       <c r="C996" t="s">
-        <v>860</v>
+        <v>644</v>
       </c>
       <c r="D996" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E996" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F996" t="s">
-        <v>131</v>
+        <v>186</v>
       </c>
       <c r="G996" s="1" t="s">
-        <v>3801</v>
+        <v>3855</v>
       </c>
       <c r="H996" t="s">
-        <v>3802</v>
+        <v>3856</v>
       </c>
     </row>
     <row r="997" spans="1:8">
       <c r="A997" t="s">
-        <v>3803</v>
+        <v>3857</v>
       </c>
       <c r="B997" t="s">
         <v>9</v>
       </c>
       <c r="C997" t="s">
-        <v>864</v>
+        <v>648</v>
       </c>
       <c r="D997" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E997" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F997" t="s">
-        <v>220</v>
+        <v>186</v>
       </c>
       <c r="G997" s="1" t="s">
-        <v>3804</v>
+        <v>3858</v>
       </c>
       <c r="H997" t="s">
-        <v>3805</v>
+        <v>3859</v>
       </c>
     </row>
     <row r="998" spans="1:8">
       <c r="A998" t="s">
-        <v>3806</v>
+        <v>3860</v>
       </c>
       <c r="B998" t="s">
         <v>9</v>
       </c>
       <c r="C998" t="s">
-        <v>868</v>
+        <v>652</v>
       </c>
       <c r="D998" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E998" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F998" t="s">
-        <v>220</v>
+        <v>199</v>
       </c>
       <c r="G998" s="1" t="s">
-        <v>3807</v>
+        <v>3861</v>
       </c>
       <c r="H998" t="s">
-        <v>3808</v>
+        <v>3862</v>
       </c>
     </row>
     <row r="999" spans="1:8">
       <c r="A999" t="s">
-        <v>3809</v>
+        <v>3863</v>
       </c>
       <c r="B999" t="s">
         <v>9</v>
       </c>
       <c r="C999" t="s">
-        <v>872</v>
+        <v>656</v>
       </c>
       <c r="D999" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E999" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F999" t="s">
-        <v>220</v>
+        <v>199</v>
       </c>
       <c r="G999" s="1" t="s">
-        <v>3810</v>
+        <v>3864</v>
       </c>
       <c r="H999" t="s">
-        <v>3811</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="1000" spans="1:8">
       <c r="A1000" t="s">
-        <v>3812</v>
+        <v>3866</v>
       </c>
       <c r="B1000" t="s">
         <v>9</v>
       </c>
       <c r="C1000" t="s">
-        <v>876</v>
+        <v>660</v>
       </c>
       <c r="D1000" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1000" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1000" t="s">
-        <v>186</v>
+        <v>249</v>
       </c>
       <c r="G1000" s="1" t="s">
-        <v>3813</v>
+        <v>3867</v>
       </c>
       <c r="H1000" t="s">
-        <v>3814</v>
+        <v>3868</v>
       </c>
     </row>
     <row r="1001" spans="1:8">
       <c r="A1001" t="s">
-        <v>3815</v>
+        <v>3869</v>
       </c>
       <c r="B1001" t="s">
         <v>9</v>
       </c>
       <c r="C1001" t="s">
-        <v>884</v>
+        <v>664</v>
       </c>
       <c r="D1001" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1001" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1001" t="s">
-        <v>249</v>
+        <v>76</v>
       </c>
       <c r="G1001" s="1" t="s">
-        <v>3816</v>
+        <v>3870</v>
       </c>
       <c r="H1001" t="s">
-        <v>3817</v>
+        <v>3871</v>
       </c>
     </row>
     <row r="1002" spans="1:8">
       <c r="A1002" t="s">
-        <v>3818</v>
+        <v>3872</v>
       </c>
       <c r="B1002" t="s">
         <v>9</v>
       </c>
       <c r="C1002" t="s">
-        <v>888</v>
+        <v>668</v>
       </c>
       <c r="D1002" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1002" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1002" t="s">
-        <v>249</v>
+        <v>76</v>
       </c>
       <c r="G1002" s="1" t="s">
-        <v>3819</v>
+        <v>3873</v>
       </c>
       <c r="H1002" t="s">
-        <v>3820</v>
+        <v>3874</v>
       </c>
     </row>
     <row r="1003" spans="1:8">
       <c r="A1003" t="s">
-        <v>3821</v>
+        <v>3875</v>
       </c>
       <c r="B1003" t="s">
         <v>9</v>
       </c>
       <c r="C1003" t="s">
-        <v>892</v>
+        <v>672</v>
       </c>
       <c r="D1003" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1003" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1003" t="s">
-        <v>199</v>
+        <v>13</v>
       </c>
       <c r="G1003" s="1" t="s">
-        <v>3822</v>
+        <v>3876</v>
       </c>
       <c r="H1003" t="s">
-        <v>3823</v>
+        <v>3877</v>
       </c>
     </row>
     <row r="1004" spans="1:8">
       <c r="A1004" t="s">
-        <v>3824</v>
+        <v>3878</v>
       </c>
       <c r="B1004" t="s">
         <v>9</v>
       </c>
       <c r="C1004" t="s">
-        <v>896</v>
+        <v>676</v>
       </c>
       <c r="D1004" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1004" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1004" t="s">
-        <v>199</v>
+        <v>13</v>
       </c>
       <c r="G1004" s="1" t="s">
-        <v>3825</v>
+        <v>3879</v>
       </c>
       <c r="H1004" t="s">
-        <v>3826</v>
+        <v>3880</v>
       </c>
     </row>
     <row r="1005" spans="1:8">
       <c r="A1005" t="s">
-        <v>3827</v>
+        <v>3881</v>
       </c>
       <c r="B1005" t="s">
         <v>9</v>
       </c>
       <c r="C1005" t="s">
-        <v>900</v>
+        <v>680</v>
       </c>
       <c r="D1005" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1005" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1005" t="s">
-        <v>152</v>
+        <v>13</v>
       </c>
       <c r="G1005" s="1" t="s">
-        <v>3828</v>
+        <v>3882</v>
       </c>
       <c r="H1005" t="s">
-        <v>3829</v>
+        <v>3883</v>
       </c>
     </row>
     <row r="1006" spans="1:8">
       <c r="A1006" t="s">
-        <v>3830</v>
+        <v>3884</v>
       </c>
       <c r="B1006" t="s">
         <v>9</v>
       </c>
       <c r="C1006" t="s">
-        <v>904</v>
+        <v>684</v>
       </c>
       <c r="D1006" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1006" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1006" t="s">
-        <v>262</v>
+        <v>13</v>
       </c>
       <c r="G1006" s="1" t="s">
-        <v>3831</v>
+        <v>3885</v>
       </c>
       <c r="H1006" t="s">
-        <v>3832</v>
+        <v>3886</v>
       </c>
     </row>
     <row r="1007" spans="1:8">
       <c r="A1007" t="s">
-        <v>3833</v>
+        <v>3887</v>
       </c>
       <c r="B1007" t="s">
         <v>9</v>
       </c>
       <c r="C1007" t="s">
-        <v>908</v>
+        <v>688</v>
       </c>
       <c r="D1007" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1007" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1007" t="s">
-        <v>262</v>
+        <v>13</v>
       </c>
       <c r="G1007" s="1" t="s">
-        <v>3834</v>
+        <v>3888</v>
       </c>
       <c r="H1007" t="s">
-        <v>3835</v>
+        <v>3889</v>
       </c>
     </row>
     <row r="1008" spans="1:8">
       <c r="A1008" t="s">
-        <v>3836</v>
+        <v>3890</v>
       </c>
       <c r="B1008" t="s">
         <v>9</v>
       </c>
       <c r="C1008" t="s">
-        <v>912</v>
+        <v>692</v>
       </c>
       <c r="D1008" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1008" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1008" t="s">
-        <v>262</v>
+        <v>220</v>
       </c>
       <c r="G1008" s="1" t="s">
-        <v>3837</v>
+        <v>3891</v>
       </c>
       <c r="H1008" t="s">
-        <v>3838</v>
+        <v>3892</v>
       </c>
     </row>
     <row r="1009" spans="1:8">
       <c r="A1009" t="s">
-        <v>3839</v>
+        <v>3893</v>
       </c>
       <c r="B1009" t="s">
         <v>9</v>
       </c>
       <c r="C1009" t="s">
-        <v>916</v>
+        <v>696</v>
       </c>
       <c r="D1009" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1009" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1009" t="s">
-        <v>13</v>
+        <v>220</v>
       </c>
       <c r="G1009" s="1" t="s">
-        <v>3840</v>
+        <v>3894</v>
       </c>
       <c r="H1009" t="s">
-        <v>3841</v>
+        <v>3895</v>
       </c>
     </row>
     <row r="1010" spans="1:8">
       <c r="A1010" t="s">
-        <v>3842</v>
+        <v>3896</v>
       </c>
       <c r="B1010" t="s">
         <v>9</v>
       </c>
       <c r="C1010" t="s">
-        <v>920</v>
+        <v>700</v>
       </c>
       <c r="D1010" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1010" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1010" t="s">
-        <v>13</v>
+        <v>220</v>
       </c>
       <c r="G1010" s="1" t="s">
-        <v>3843</v>
+        <v>3897</v>
       </c>
       <c r="H1010" t="s">
-        <v>3844</v>
+        <v>3898</v>
       </c>
     </row>
     <row r="1011" spans="1:8">
       <c r="A1011" t="s">
-        <v>3845</v>
+        <v>3899</v>
       </c>
       <c r="B1011" t="s">
         <v>9</v>
       </c>
       <c r="C1011" t="s">
-        <v>924</v>
+        <v>704</v>
       </c>
       <c r="D1011" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1011" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1011" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G1011" s="1" t="s">
-        <v>3846</v>
+        <v>3900</v>
       </c>
       <c r="H1011" t="s">
-        <v>3847</v>
+        <v>3901</v>
       </c>
     </row>
     <row r="1012" spans="1:8">
       <c r="A1012" t="s">
-        <v>3848</v>
+        <v>3902</v>
       </c>
       <c r="B1012" t="s">
         <v>9</v>
       </c>
       <c r="C1012" t="s">
-        <v>928</v>
+        <v>708</v>
       </c>
       <c r="D1012" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1012" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1012" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G1012" s="1" t="s">
-        <v>3849</v>
+        <v>3903</v>
       </c>
       <c r="H1012" t="s">
-        <v>3850</v>
+        <v>3904</v>
       </c>
     </row>
     <row r="1013" spans="1:8">
       <c r="A1013" t="s">
-        <v>3851</v>
+        <v>3905</v>
       </c>
       <c r="B1013" t="s">
         <v>9</v>
       </c>
       <c r="C1013" t="s">
-        <v>932</v>
+        <v>712</v>
       </c>
       <c r="D1013" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1013" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1013" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G1013" s="1" t="s">
-        <v>3852</v>
+        <v>3906</v>
       </c>
       <c r="H1013" t="s">
-        <v>3853</v>
+        <v>3907</v>
       </c>
     </row>
     <row r="1014" spans="1:8">
       <c r="A1014" t="s">
-        <v>3854</v>
+        <v>3908</v>
       </c>
       <c r="B1014" t="s">
         <v>9</v>
       </c>
       <c r="C1014" t="s">
-        <v>936</v>
+        <v>716</v>
       </c>
       <c r="D1014" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1014" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1014" t="s">
-        <v>199</v>
+        <v>55</v>
       </c>
       <c r="G1014" s="1" t="s">
-        <v>3855</v>
+        <v>3909</v>
       </c>
       <c r="H1014" t="s">
-        <v>3856</v>
+        <v>3910</v>
       </c>
     </row>
     <row r="1015" spans="1:8">
       <c r="A1015" t="s">
-        <v>3857</v>
+        <v>3911</v>
       </c>
       <c r="B1015" t="s">
         <v>9</v>
       </c>
       <c r="C1015" t="s">
-        <v>940</v>
+        <v>720</v>
       </c>
       <c r="D1015" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1015" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1015" t="s">
-        <v>199</v>
+        <v>55</v>
       </c>
       <c r="G1015" s="1" t="s">
-        <v>3858</v>
+        <v>3912</v>
       </c>
       <c r="H1015" t="s">
-        <v>3859</v>
+        <v>3913</v>
       </c>
     </row>
     <row r="1016" spans="1:8">
       <c r="A1016" t="s">
-        <v>3860</v>
+        <v>3914</v>
       </c>
       <c r="B1016" t="s">
         <v>9</v>
       </c>
       <c r="C1016" t="s">
-        <v>944</v>
+        <v>724</v>
       </c>
       <c r="D1016" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1016" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1016" t="s">
         <v>283</v>
       </c>
       <c r="G1016" s="1" t="s">
-        <v>3861</v>
+        <v>3915</v>
       </c>
       <c r="H1016" t="s">
-        <v>3862</v>
+        <v>3916</v>
       </c>
     </row>
     <row r="1017" spans="1:8">
       <c r="A1017" t="s">
-        <v>3863</v>
+        <v>3917</v>
       </c>
       <c r="B1017" t="s">
         <v>9</v>
       </c>
       <c r="C1017" t="s">
-        <v>948</v>
+        <v>728</v>
       </c>
       <c r="D1017" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1017" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1017" t="s">
         <v>283</v>
       </c>
       <c r="G1017" s="1" t="s">
-        <v>3864</v>
+        <v>3918</v>
       </c>
       <c r="H1017" t="s">
-        <v>3865</v>
+        <v>3919</v>
       </c>
     </row>
     <row r="1018" spans="1:8">
       <c r="A1018" t="s">
-        <v>3866</v>
+        <v>3920</v>
       </c>
       <c r="B1018" t="s">
         <v>9</v>
       </c>
       <c r="C1018" t="s">
-        <v>952</v>
+        <v>732</v>
       </c>
       <c r="D1018" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1018" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1018" t="s">
-        <v>114</v>
+        <v>30</v>
       </c>
       <c r="G1018" s="1" t="s">
-        <v>3867</v>
+        <v>3921</v>
       </c>
       <c r="H1018" t="s">
-        <v>3868</v>
+        <v>3922</v>
       </c>
     </row>
     <row r="1019" spans="1:8">
       <c r="A1019" t="s">
-        <v>3869</v>
+        <v>3923</v>
       </c>
       <c r="B1019" t="s">
         <v>9</v>
       </c>
       <c r="C1019" t="s">
-        <v>956</v>
+        <v>736</v>
       </c>
       <c r="D1019" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1019" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1019" t="s">
-        <v>114</v>
+        <v>186</v>
       </c>
       <c r="G1019" s="1" t="s">
-        <v>3870</v>
+        <v>3924</v>
       </c>
       <c r="H1019" t="s">
-        <v>3871</v>
+        <v>3925</v>
       </c>
     </row>
     <row r="1020" spans="1:8">
       <c r="A1020" t="s">
-        <v>3872</v>
+        <v>3926</v>
       </c>
       <c r="B1020" t="s">
         <v>9</v>
       </c>
       <c r="C1020" t="s">
-        <v>960</v>
+        <v>740</v>
       </c>
       <c r="D1020" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1020" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1020" t="s">
         <v>186</v>
       </c>
       <c r="G1020" s="1" t="s">
-        <v>3873</v>
+        <v>3927</v>
       </c>
       <c r="H1020" t="s">
-        <v>3874</v>
+        <v>3928</v>
       </c>
     </row>
     <row r="1021" spans="1:8">
       <c r="A1021" t="s">
-        <v>3875</v>
+        <v>3929</v>
       </c>
       <c r="B1021" t="s">
         <v>9</v>
       </c>
       <c r="C1021" t="s">
-        <v>964</v>
+        <v>744</v>
       </c>
       <c r="D1021" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1021" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1021" t="s">
-        <v>55</v>
+        <v>186</v>
       </c>
       <c r="G1021" s="1" t="s">
-        <v>3876</v>
+        <v>3930</v>
       </c>
       <c r="H1021" t="s">
-        <v>3877</v>
+        <v>3931</v>
       </c>
     </row>
     <row r="1022" spans="1:8">
       <c r="A1022" t="s">
-        <v>3878</v>
+        <v>3932</v>
       </c>
       <c r="B1022" t="s">
         <v>9</v>
       </c>
       <c r="C1022" t="s">
-        <v>968</v>
+        <v>748</v>
       </c>
       <c r="D1022" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1022" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1022" t="s">
-        <v>55</v>
+        <v>186</v>
       </c>
       <c r="G1022" s="1" t="s">
-        <v>3879</v>
+        <v>3933</v>
       </c>
       <c r="H1022" t="s">
-        <v>3880</v>
+        <v>3934</v>
       </c>
     </row>
     <row r="1023" spans="1:8">
       <c r="A1023" t="s">
-        <v>3881</v>
+        <v>3935</v>
       </c>
       <c r="B1023" t="s">
         <v>9</v>
       </c>
       <c r="C1023" t="s">
-        <v>972</v>
+        <v>752</v>
       </c>
       <c r="D1023" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1023" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1023" t="s">
-        <v>55</v>
+        <v>186</v>
       </c>
       <c r="G1023" s="1" t="s">
-        <v>3882</v>
+        <v>3936</v>
       </c>
       <c r="H1023" t="s">
-        <v>3883</v>
+        <v>3937</v>
       </c>
     </row>
     <row r="1024" spans="1:8">
       <c r="A1024" t="s">
-        <v>3884</v>
+        <v>3938</v>
       </c>
       <c r="B1024" t="s">
         <v>9</v>
       </c>
       <c r="C1024" t="s">
-        <v>976</v>
+        <v>756</v>
       </c>
       <c r="D1024" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1024" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1024" t="s">
-        <v>55</v>
+        <v>199</v>
       </c>
       <c r="G1024" s="1" t="s">
-        <v>3885</v>
+        <v>3939</v>
       </c>
       <c r="H1024" t="s">
-        <v>3886</v>
+        <v>3940</v>
       </c>
     </row>
     <row r="1025" spans="1:8">
       <c r="A1025" t="s">
-        <v>3887</v>
+        <v>3941</v>
       </c>
       <c r="B1025" t="s">
         <v>9</v>
       </c>
       <c r="C1025" t="s">
-        <v>980</v>
+        <v>760</v>
       </c>
       <c r="D1025" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1025" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1025" t="s">
-        <v>55</v>
+        <v>199</v>
       </c>
       <c r="G1025" s="1" t="s">
-        <v>3888</v>
+        <v>3942</v>
       </c>
       <c r="H1025" t="s">
-        <v>3889</v>
+        <v>3943</v>
       </c>
     </row>
     <row r="1026" spans="1:8">
       <c r="A1026" t="s">
-        <v>3890</v>
+        <v>3944</v>
       </c>
       <c r="B1026" t="s">
         <v>9</v>
       </c>
       <c r="C1026" t="s">
-        <v>988</v>
+        <v>764</v>
       </c>
       <c r="D1026" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1026" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1026" t="s">
-        <v>249</v>
+        <v>199</v>
       </c>
       <c r="G1026" s="1" t="s">
-        <v>3891</v>
+        <v>3945</v>
       </c>
       <c r="H1026" t="s">
-        <v>3892</v>
+        <v>3946</v>
       </c>
     </row>
     <row r="1027" spans="1:8">
       <c r="A1027" t="s">
-        <v>3893</v>
+        <v>3947</v>
       </c>
       <c r="B1027" t="s">
         <v>9</v>
       </c>
       <c r="C1027" t="s">
-        <v>992</v>
+        <v>768</v>
       </c>
       <c r="D1027" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1027" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1027" t="s">
-        <v>249</v>
+        <v>199</v>
       </c>
       <c r="G1027" s="1" t="s">
-        <v>3894</v>
+        <v>3948</v>
       </c>
       <c r="H1027" t="s">
-        <v>3895</v>
+        <v>3949</v>
       </c>
     </row>
     <row r="1028" spans="1:8">
       <c r="A1028" t="s">
-        <v>3896</v>
+        <v>3950</v>
       </c>
       <c r="B1028" t="s">
         <v>9</v>
       </c>
       <c r="C1028" t="s">
-        <v>996</v>
+        <v>772</v>
       </c>
       <c r="D1028" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1028" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1028" t="s">
-        <v>249</v>
+        <v>199</v>
       </c>
       <c r="G1028" s="1" t="s">
-        <v>3897</v>
+        <v>3951</v>
       </c>
       <c r="H1028" t="s">
-        <v>3898</v>
+        <v>3952</v>
       </c>
     </row>
     <row r="1029" spans="1:8">
       <c r="A1029" t="s">
-        <v>3899</v>
+        <v>3953</v>
       </c>
       <c r="B1029" t="s">
         <v>9</v>
       </c>
       <c r="C1029" t="s">
-        <v>1000</v>
+        <v>776</v>
       </c>
       <c r="D1029" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1029" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1029" t="s">
-        <v>220</v>
+        <v>249</v>
       </c>
       <c r="G1029" s="1" t="s">
-        <v>3900</v>
+        <v>3954</v>
       </c>
       <c r="H1029" t="s">
-        <v>3901</v>
+        <v>3955</v>
       </c>
     </row>
     <row r="1030" spans="1:8">
       <c r="A1030" t="s">
-        <v>3902</v>
+        <v>3956</v>
       </c>
       <c r="B1030" t="s">
         <v>9</v>
       </c>
       <c r="C1030" t="s">
-        <v>1004</v>
+        <v>780</v>
       </c>
       <c r="D1030" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1030" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1030" t="s">
-        <v>220</v>
+        <v>249</v>
       </c>
       <c r="G1030" s="1" t="s">
-        <v>3903</v>
+        <v>3957</v>
       </c>
       <c r="H1030" t="s">
-        <v>3904</v>
+        <v>3958</v>
       </c>
     </row>
     <row r="1031" spans="1:8">
       <c r="A1031" t="s">
-        <v>3905</v>
+        <v>3959</v>
       </c>
       <c r="B1031" t="s">
         <v>9</v>
       </c>
       <c r="C1031" t="s">
-        <v>1008</v>
+        <v>784</v>
       </c>
       <c r="D1031" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1031" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1031" t="s">
-        <v>220</v>
+        <v>13</v>
       </c>
       <c r="G1031" s="1" t="s">
-        <v>3906</v>
+        <v>3960</v>
       </c>
       <c r="H1031" t="s">
-        <v>3907</v>
+        <v>3961</v>
       </c>
     </row>
     <row r="1032" spans="1:8">
       <c r="A1032" t="s">
-        <v>3908</v>
+        <v>3962</v>
       </c>
       <c r="B1032" t="s">
         <v>9</v>
       </c>
       <c r="C1032" t="s">
-        <v>1012</v>
+        <v>788</v>
       </c>
       <c r="D1032" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1032" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1032" t="s">
-        <v>220</v>
+        <v>13</v>
       </c>
       <c r="G1032" s="1" t="s">
-        <v>3909</v>
+        <v>3963</v>
       </c>
       <c r="H1032" t="s">
-        <v>3910</v>
+        <v>3964</v>
       </c>
     </row>
     <row r="1033" spans="1:8">
       <c r="A1033" t="s">
-        <v>3911</v>
+        <v>3965</v>
       </c>
       <c r="B1033" t="s">
         <v>9</v>
       </c>
       <c r="C1033" t="s">
-        <v>1016</v>
+        <v>792</v>
       </c>
       <c r="D1033" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1033" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1033" t="s">
-        <v>262</v>
+        <v>13</v>
       </c>
       <c r="G1033" s="1" t="s">
-        <v>3912</v>
+        <v>3966</v>
       </c>
       <c r="H1033" t="s">
-        <v>3913</v>
+        <v>3967</v>
       </c>
     </row>
     <row r="1034" spans="1:8">
       <c r="A1034" t="s">
-        <v>3914</v>
+        <v>3968</v>
       </c>
       <c r="B1034" t="s">
         <v>9</v>
       </c>
       <c r="C1034" t="s">
-        <v>1020</v>
+        <v>796</v>
       </c>
       <c r="D1034" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1034" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1034" t="s">
-        <v>262</v>
+        <v>13</v>
       </c>
       <c r="G1034" s="1" t="s">
-        <v>3915</v>
+        <v>3969</v>
       </c>
       <c r="H1034" t="s">
-        <v>3916</v>
+        <v>3970</v>
       </c>
     </row>
     <row r="1035" spans="1:8">
       <c r="A1035" t="s">
-        <v>3917</v>
+        <v>3971</v>
       </c>
       <c r="B1035" t="s">
         <v>9</v>
       </c>
       <c r="C1035" t="s">
-        <v>1024</v>
+        <v>800</v>
       </c>
       <c r="D1035" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1035" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1035" t="s">
-        <v>283</v>
+        <v>13</v>
       </c>
       <c r="G1035" s="1" t="s">
-        <v>3918</v>
+        <v>3972</v>
       </c>
       <c r="H1035" t="s">
-        <v>3919</v>
+        <v>3973</v>
       </c>
     </row>
     <row r="1036" spans="1:8">
       <c r="A1036" t="s">
-        <v>3920</v>
+        <v>3974</v>
       </c>
       <c r="B1036" t="s">
         <v>9</v>
       </c>
       <c r="C1036" t="s">
-        <v>1028</v>
+        <v>804</v>
       </c>
       <c r="D1036" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1036" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1036" t="s">
-        <v>131</v>
+        <v>283</v>
       </c>
       <c r="G1036" s="1" t="s">
-        <v>3921</v>
+        <v>3975</v>
       </c>
       <c r="H1036" t="s">
-        <v>3922</v>
+        <v>3976</v>
       </c>
     </row>
     <row r="1037" spans="1:8">
       <c r="A1037" t="s">
-        <v>3923</v>
+        <v>3977</v>
       </c>
       <c r="B1037" t="s">
         <v>9</v>
       </c>
       <c r="C1037" t="s">
-        <v>1032</v>
+        <v>808</v>
       </c>
       <c r="D1037" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1037" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1037" t="s">
-        <v>131</v>
+        <v>283</v>
       </c>
       <c r="G1037" s="1" t="s">
-        <v>3924</v>
+        <v>3978</v>
       </c>
       <c r="H1037" t="s">
-        <v>3925</v>
+        <v>3979</v>
       </c>
     </row>
     <row r="1038" spans="1:8">
       <c r="A1038" t="s">
-        <v>3926</v>
+        <v>3980</v>
       </c>
       <c r="B1038" t="s">
         <v>9</v>
       </c>
       <c r="C1038" t="s">
-        <v>1036</v>
+        <v>812</v>
       </c>
       <c r="D1038" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1038" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1038" t="s">
-        <v>131</v>
+        <v>186</v>
       </c>
       <c r="G1038" s="1" t="s">
-        <v>3927</v>
+        <v>3981</v>
       </c>
       <c r="H1038" t="s">
-        <v>3928</v>
+        <v>3982</v>
       </c>
     </row>
     <row r="1039" spans="1:8">
       <c r="A1039" t="s">
-        <v>3929</v>
+        <v>3983</v>
       </c>
       <c r="B1039" t="s">
         <v>9</v>
       </c>
       <c r="C1039" t="s">
-        <v>1040</v>
+        <v>816</v>
       </c>
       <c r="D1039" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1039" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1039" t="s">
-        <v>165</v>
+        <v>186</v>
       </c>
       <c r="G1039" s="1" t="s">
-        <v>3930</v>
+        <v>3984</v>
       </c>
       <c r="H1039" t="s">
-        <v>3931</v>
+        <v>3985</v>
       </c>
     </row>
     <row r="1040" spans="1:8">
       <c r="A1040" t="s">
-        <v>3932</v>
+        <v>3986</v>
       </c>
       <c r="B1040" t="s">
         <v>9</v>
       </c>
       <c r="C1040" t="s">
-        <v>1044</v>
+        <v>820</v>
       </c>
       <c r="D1040" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1040" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1040" t="s">
-        <v>262</v>
+        <v>186</v>
       </c>
       <c r="G1040" s="1" t="s">
-        <v>3933</v>
+        <v>3987</v>
       </c>
       <c r="H1040" t="s">
-        <v>3934</v>
+        <v>3988</v>
       </c>
     </row>
     <row r="1041" spans="1:8">
       <c r="A1041" t="s">
-        <v>3935</v>
+        <v>3989</v>
       </c>
       <c r="B1041" t="s">
         <v>9</v>
       </c>
       <c r="C1041" t="s">
-        <v>1048</v>
+        <v>824</v>
       </c>
       <c r="D1041" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1041" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1041" t="s">
-        <v>262</v>
+        <v>131</v>
       </c>
       <c r="G1041" s="1" t="s">
-        <v>3936</v>
+        <v>3990</v>
       </c>
       <c r="H1041" t="s">
-        <v>3937</v>
+        <v>3991</v>
       </c>
     </row>
     <row r="1042" spans="1:8">
       <c r="A1042" t="s">
-        <v>3938</v>
+        <v>3992</v>
       </c>
       <c r="B1042" t="s">
         <v>9</v>
       </c>
       <c r="C1042" t="s">
-        <v>1052</v>
+        <v>828</v>
       </c>
       <c r="D1042" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1042" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1042" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G1042" s="1" t="s">
-        <v>3939</v>
+        <v>3993</v>
       </c>
       <c r="H1042" t="s">
-        <v>3940</v>
+        <v>3994</v>
       </c>
     </row>
     <row r="1043" spans="1:8">
       <c r="A1043" t="s">
-        <v>3941</v>
+        <v>3995</v>
       </c>
       <c r="B1043" t="s">
         <v>9</v>
       </c>
       <c r="C1043" t="s">
-        <v>1056</v>
+        <v>832</v>
       </c>
       <c r="D1043" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1043" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1043" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G1043" s="1" t="s">
-        <v>3942</v>
+        <v>3996</v>
       </c>
       <c r="H1043" t="s">
-        <v>3943</v>
+        <v>3997</v>
       </c>
     </row>
     <row r="1044" spans="1:8">
       <c r="A1044" t="s">
-        <v>3944</v>
+        <v>3998</v>
       </c>
       <c r="B1044" t="s">
         <v>9</v>
       </c>
       <c r="C1044" t="s">
-        <v>1060</v>
+        <v>836</v>
       </c>
       <c r="D1044" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1044" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1044" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G1044" s="1" t="s">
-        <v>3945</v>
+        <v>3999</v>
       </c>
       <c r="H1044" t="s">
-        <v>3946</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="1045" spans="1:8">
       <c r="A1045" t="s">
-        <v>3947</v>
+        <v>4001</v>
       </c>
       <c r="B1045" t="s">
         <v>9</v>
       </c>
       <c r="C1045" t="s">
-        <v>1064</v>
+        <v>840</v>
       </c>
       <c r="D1045" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1045" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1045" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G1045" s="1" t="s">
-        <v>3948</v>
+        <v>4002</v>
       </c>
       <c r="H1045" t="s">
-        <v>3949</v>
+        <v>4003</v>
       </c>
     </row>
     <row r="1046" spans="1:8">
       <c r="A1046" t="s">
-        <v>3950</v>
+        <v>4004</v>
       </c>
       <c r="B1046" t="s">
         <v>9</v>
       </c>
       <c r="C1046" t="s">
-        <v>1068</v>
+        <v>844</v>
       </c>
       <c r="D1046" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1046" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1046" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G1046" s="1" t="s">
-        <v>3951</v>
+        <v>4005</v>
       </c>
       <c r="H1046" t="s">
-        <v>3952</v>
+        <v>4006</v>
       </c>
     </row>
     <row r="1047" spans="1:8">
       <c r="A1047" t="s">
-        <v>3953</v>
+        <v>4007</v>
       </c>
       <c r="B1047" t="s">
         <v>9</v>
       </c>
       <c r="C1047" t="s">
-        <v>1072</v>
+        <v>848</v>
       </c>
       <c r="D1047" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1047" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1047" t="s">
-        <v>114</v>
+        <v>55</v>
       </c>
       <c r="G1047" s="1" t="s">
-        <v>3954</v>
+        <v>4008</v>
       </c>
       <c r="H1047" t="s">
-        <v>3955</v>
+        <v>4009</v>
       </c>
     </row>
     <row r="1048" spans="1:8">
       <c r="A1048" t="s">
-        <v>3956</v>
+        <v>4010</v>
       </c>
       <c r="B1048" t="s">
         <v>9</v>
       </c>
       <c r="C1048" t="s">
-        <v>1076</v>
+        <v>852</v>
       </c>
       <c r="D1048" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1048" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1048" t="s">
-        <v>220</v>
+        <v>55</v>
       </c>
       <c r="G1048" s="1" t="s">
-        <v>3957</v>
+        <v>4011</v>
       </c>
       <c r="H1048" t="s">
-        <v>3958</v>
+        <v>4012</v>
       </c>
     </row>
     <row r="1049" spans="1:8">
       <c r="A1049" t="s">
-        <v>3959</v>
+        <v>4013</v>
       </c>
       <c r="B1049" t="s">
         <v>9</v>
       </c>
       <c r="C1049" t="s">
-        <v>1080</v>
+        <v>856</v>
       </c>
       <c r="D1049" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1049" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1049" t="s">
-        <v>262</v>
+        <v>131</v>
       </c>
       <c r="G1049" s="1" t="s">
-        <v>3960</v>
+        <v>4014</v>
       </c>
       <c r="H1049" t="s">
-        <v>3961</v>
+        <v>4015</v>
       </c>
     </row>
     <row r="1050" spans="1:8">
       <c r="A1050" t="s">
-        <v>3962</v>
+        <v>4016</v>
       </c>
       <c r="B1050" t="s">
         <v>9</v>
       </c>
       <c r="C1050" t="s">
-        <v>1084</v>
+        <v>860</v>
       </c>
       <c r="D1050" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1050" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1050" t="s">
-        <v>262</v>
+        <v>131</v>
       </c>
       <c r="G1050" s="1" t="s">
-        <v>3963</v>
+        <v>4017</v>
       </c>
       <c r="H1050" t="s">
-        <v>3964</v>
+        <v>4018</v>
       </c>
     </row>
     <row r="1051" spans="1:8">
       <c r="A1051" t="s">
-        <v>3965</v>
+        <v>4019</v>
       </c>
       <c r="B1051" t="s">
         <v>9</v>
       </c>
       <c r="C1051" t="s">
-        <v>1088</v>
+        <v>864</v>
       </c>
       <c r="D1051" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1051" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1051" t="s">
-        <v>55</v>
+        <v>220</v>
       </c>
       <c r="G1051" s="1" t="s">
-        <v>3966</v>
+        <v>4020</v>
       </c>
       <c r="H1051" t="s">
-        <v>3967</v>
+        <v>4021</v>
       </c>
     </row>
     <row r="1052" spans="1:8">
       <c r="A1052" t="s">
-        <v>3968</v>
+        <v>4022</v>
       </c>
       <c r="B1052" t="s">
         <v>9</v>
       </c>
       <c r="C1052" t="s">
-        <v>1092</v>
+        <v>868</v>
       </c>
       <c r="D1052" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1052" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1052" t="s">
-        <v>55</v>
+        <v>220</v>
       </c>
       <c r="G1052" s="1" t="s">
-        <v>3969</v>
+        <v>4023</v>
       </c>
       <c r="H1052" t="s">
-        <v>3970</v>
+        <v>4024</v>
       </c>
     </row>
     <row r="1053" spans="1:8">
       <c r="A1053" t="s">
-        <v>3971</v>
+        <v>4025</v>
       </c>
       <c r="B1053" t="s">
         <v>9</v>
       </c>
       <c r="C1053" t="s">
-        <v>1096</v>
+        <v>872</v>
       </c>
       <c r="D1053" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1053" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1053" t="s">
-        <v>131</v>
+        <v>220</v>
       </c>
       <c r="G1053" s="1" t="s">
-        <v>3972</v>
+        <v>4026</v>
       </c>
       <c r="H1053" t="s">
-        <v>3973</v>
+        <v>4027</v>
       </c>
     </row>
     <row r="1054" spans="1:8">
       <c r="A1054" t="s">
-        <v>3974</v>
+        <v>4028</v>
       </c>
       <c r="B1054" t="s">
         <v>9</v>
       </c>
       <c r="C1054" t="s">
-        <v>1100</v>
+        <v>876</v>
       </c>
       <c r="D1054" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1054" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1054" t="s">
-        <v>283</v>
+        <v>186</v>
       </c>
       <c r="G1054" s="1" t="s">
-        <v>3975</v>
+        <v>4029</v>
       </c>
       <c r="H1054" t="s">
-        <v>3976</v>
+        <v>4030</v>
       </c>
     </row>
     <row r="1055" spans="1:8">
       <c r="A1055" t="s">
-        <v>3977</v>
+        <v>4031</v>
       </c>
       <c r="B1055" t="s">
         <v>9</v>
       </c>
       <c r="C1055" t="s">
-        <v>1104</v>
+        <v>884</v>
       </c>
       <c r="D1055" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1055" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1055" t="s">
-        <v>165</v>
+        <v>249</v>
       </c>
       <c r="G1055" s="1" t="s">
-        <v>3978</v>
+        <v>4032</v>
       </c>
       <c r="H1055" t="s">
-        <v>3979</v>
+        <v>4033</v>
       </c>
     </row>
     <row r="1056" spans="1:8">
       <c r="A1056" t="s">
-        <v>3980</v>
+        <v>4034</v>
       </c>
       <c r="B1056" t="s">
         <v>9</v>
       </c>
       <c r="C1056" t="s">
-        <v>1108</v>
+        <v>888</v>
       </c>
       <c r="D1056" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1056" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1056" t="s">
-        <v>131</v>
+        <v>249</v>
       </c>
       <c r="G1056" s="1" t="s">
-        <v>3981</v>
+        <v>4035</v>
       </c>
       <c r="H1056" t="s">
-        <v>3982</v>
+        <v>4036</v>
       </c>
     </row>
     <row r="1057" spans="1:8">
       <c r="A1057" t="s">
-        <v>3983</v>
+        <v>4037</v>
       </c>
       <c r="B1057" t="s">
         <v>9</v>
       </c>
       <c r="C1057" t="s">
-        <v>1112</v>
+        <v>892</v>
       </c>
       <c r="D1057" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1057" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1057" t="s">
-        <v>131</v>
+        <v>199</v>
       </c>
       <c r="G1057" s="1" t="s">
-        <v>3984</v>
+        <v>4038</v>
       </c>
       <c r="H1057" t="s">
-        <v>3985</v>
+        <v>4039</v>
       </c>
     </row>
     <row r="1058" spans="1:8">
       <c r="A1058" t="s">
-        <v>3986</v>
+        <v>4040</v>
       </c>
       <c r="B1058" t="s">
         <v>9</v>
       </c>
       <c r="C1058" t="s">
-        <v>1116</v>
+        <v>896</v>
       </c>
       <c r="D1058" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1058" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1058" t="s">
-        <v>131</v>
+        <v>199</v>
       </c>
       <c r="G1058" s="1" t="s">
-        <v>3987</v>
+        <v>4041</v>
       </c>
       <c r="H1058" t="s">
-        <v>3988</v>
+        <v>4042</v>
       </c>
     </row>
     <row r="1059" spans="1:8">
       <c r="A1059" t="s">
-        <v>3989</v>
+        <v>4043</v>
       </c>
       <c r="B1059" t="s">
         <v>9</v>
       </c>
       <c r="C1059" t="s">
-        <v>1120</v>
+        <v>900</v>
       </c>
       <c r="D1059" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1059" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1059" t="s">
-        <v>131</v>
+        <v>152</v>
       </c>
       <c r="G1059" s="1" t="s">
-        <v>3990</v>
+        <v>4044</v>
       </c>
       <c r="H1059" t="s">
-        <v>3991</v>
+        <v>4045</v>
       </c>
     </row>
     <row r="1060" spans="1:8">
       <c r="A1060" t="s">
-        <v>3992</v>
+        <v>4046</v>
       </c>
       <c r="B1060" t="s">
         <v>9</v>
       </c>
       <c r="C1060" t="s">
-        <v>1124</v>
+        <v>904</v>
       </c>
       <c r="D1060" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1060" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1060" t="s">
-        <v>30</v>
+        <v>262</v>
       </c>
       <c r="G1060" s="1" t="s">
-        <v>3993</v>
+        <v>4047</v>
       </c>
       <c r="H1060" t="s">
-        <v>3994</v>
+        <v>4048</v>
       </c>
     </row>
     <row r="1061" spans="1:8">
       <c r="A1061" t="s">
-        <v>3995</v>
+        <v>4049</v>
       </c>
       <c r="B1061" t="s">
         <v>9</v>
       </c>
       <c r="C1061" t="s">
-        <v>1128</v>
+        <v>908</v>
       </c>
       <c r="D1061" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1061" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1061" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="G1061" s="1" t="s">
-        <v>3996</v>
+        <v>4050</v>
       </c>
       <c r="H1061" t="s">
-        <v>3997</v>
+        <v>4051</v>
       </c>
     </row>
     <row r="1062" spans="1:8">
       <c r="A1062" t="s">
-        <v>3998</v>
+        <v>4052</v>
       </c>
       <c r="B1062" t="s">
         <v>9</v>
       </c>
       <c r="C1062" t="s">
-        <v>1132</v>
+        <v>912</v>
       </c>
       <c r="D1062" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1062" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1062" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="G1062" s="1" t="s">
-        <v>3999</v>
+        <v>4053</v>
       </c>
       <c r="H1062" t="s">
-        <v>4000</v>
+        <v>4054</v>
       </c>
     </row>
     <row r="1063" spans="1:8">
       <c r="A1063" t="s">
-        <v>4001</v>
+        <v>4055</v>
       </c>
       <c r="B1063" t="s">
         <v>9</v>
       </c>
       <c r="C1063" t="s">
-        <v>1136</v>
+        <v>916</v>
       </c>
       <c r="D1063" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1063" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1063" t="s">
-        <v>199</v>
+        <v>13</v>
       </c>
       <c r="G1063" s="1" t="s">
-        <v>4002</v>
+        <v>4056</v>
       </c>
       <c r="H1063" t="s">
-        <v>4003</v>
+        <v>4057</v>
       </c>
     </row>
     <row r="1064" spans="1:8">
       <c r="A1064" t="s">
-        <v>4004</v>
+        <v>4058</v>
       </c>
       <c r="B1064" t="s">
         <v>9</v>
       </c>
       <c r="C1064" t="s">
-        <v>1140</v>
+        <v>920</v>
       </c>
       <c r="D1064" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1064" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1064" t="s">
-        <v>199</v>
+        <v>13</v>
       </c>
       <c r="G1064" s="1" t="s">
-        <v>4005</v>
+        <v>4059</v>
       </c>
       <c r="H1064" t="s">
-        <v>4006</v>
+        <v>4060</v>
       </c>
     </row>
     <row r="1065" spans="1:8">
       <c r="A1065" t="s">
-        <v>4007</v>
+        <v>4061</v>
       </c>
       <c r="B1065" t="s">
         <v>9</v>
       </c>
       <c r="C1065" t="s">
-        <v>1144</v>
+        <v>924</v>
       </c>
       <c r="D1065" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1065" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1065" t="s">
-        <v>199</v>
+        <v>13</v>
       </c>
       <c r="G1065" s="1" t="s">
-        <v>4008</v>
+        <v>4062</v>
       </c>
       <c r="H1065" t="s">
-        <v>4009</v>
+        <v>4063</v>
       </c>
     </row>
     <row r="1066" spans="1:8">
       <c r="A1066" t="s">
-        <v>4010</v>
+        <v>4064</v>
       </c>
       <c r="B1066" t="s">
         <v>9</v>
       </c>
       <c r="C1066" t="s">
-        <v>1148</v>
+        <v>928</v>
       </c>
       <c r="D1066" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1066" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1066" t="s">
-        <v>199</v>
+        <v>13</v>
       </c>
       <c r="G1066" s="1" t="s">
-        <v>4011</v>
+        <v>4065</v>
       </c>
       <c r="H1066" t="s">
-        <v>4012</v>
+        <v>4066</v>
       </c>
     </row>
     <row r="1067" spans="1:8">
       <c r="A1067" t="s">
-        <v>4013</v>
+        <v>4067</v>
       </c>
       <c r="B1067" t="s">
         <v>9</v>
       </c>
       <c r="C1067" t="s">
-        <v>1152</v>
+        <v>932</v>
       </c>
       <c r="D1067" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1067" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1067" t="s">
         <v>13</v>
       </c>
       <c r="G1067" s="1" t="s">
-        <v>4014</v>
+        <v>4068</v>
       </c>
       <c r="H1067" t="s">
-        <v>4015</v>
+        <v>4069</v>
       </c>
     </row>
     <row r="1068" spans="1:8">
       <c r="A1068" t="s">
-        <v>4016</v>
+        <v>4070</v>
       </c>
       <c r="B1068" t="s">
         <v>9</v>
       </c>
       <c r="C1068" t="s">
-        <v>1156</v>
+        <v>936</v>
       </c>
       <c r="D1068" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1068" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1068" t="s">
-        <v>13</v>
+        <v>199</v>
       </c>
       <c r="G1068" s="1" t="s">
-        <v>4017</v>
+        <v>4071</v>
       </c>
       <c r="H1068" t="s">
-        <v>4018</v>
+        <v>4072</v>
       </c>
     </row>
     <row r="1069" spans="1:8">
       <c r="A1069" t="s">
-        <v>4019</v>
+        <v>4073</v>
       </c>
       <c r="B1069" t="s">
         <v>9</v>
       </c>
       <c r="C1069" t="s">
-        <v>1160</v>
+        <v>940</v>
       </c>
       <c r="D1069" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1069" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1069" t="s">
-        <v>13</v>
+        <v>199</v>
       </c>
       <c r="G1069" s="1" t="s">
-        <v>4020</v>
+        <v>4074</v>
       </c>
       <c r="H1069" t="s">
-        <v>4021</v>
+        <v>4075</v>
       </c>
     </row>
     <row r="1070" spans="1:8">
       <c r="A1070" t="s">
-        <v>4022</v>
+        <v>4076</v>
       </c>
       <c r="B1070" t="s">
         <v>9</v>
       </c>
       <c r="C1070" t="s">
-        <v>1164</v>
+        <v>944</v>
       </c>
       <c r="D1070" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1070" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1070" t="s">
-        <v>13</v>
+        <v>283</v>
       </c>
       <c r="G1070" s="1" t="s">
-        <v>4023</v>
+        <v>4077</v>
       </c>
       <c r="H1070" t="s">
-        <v>4024</v>
+        <v>4078</v>
       </c>
     </row>
     <row r="1071" spans="1:8">
       <c r="A1071" t="s">
-        <v>4025</v>
+        <v>4079</v>
       </c>
       <c r="B1071" t="s">
         <v>9</v>
       </c>
       <c r="C1071" t="s">
-        <v>1168</v>
+        <v>948</v>
       </c>
       <c r="D1071" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1071" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1071" t="s">
-        <v>13</v>
+        <v>283</v>
       </c>
       <c r="G1071" s="1" t="s">
-        <v>4026</v>
+        <v>4080</v>
       </c>
       <c r="H1071" t="s">
-        <v>4027</v>
+        <v>4081</v>
       </c>
     </row>
     <row r="1072" spans="1:8">
       <c r="A1072" t="s">
-        <v>4028</v>
+        <v>4082</v>
       </c>
       <c r="B1072" t="s">
         <v>9</v>
       </c>
       <c r="C1072" t="s">
-        <v>1172</v>
+        <v>952</v>
       </c>
       <c r="D1072" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1072" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1072" t="s">
-        <v>55</v>
+        <v>114</v>
       </c>
       <c r="G1072" s="1" t="s">
-        <v>4029</v>
+        <v>4083</v>
       </c>
       <c r="H1072" t="s">
-        <v>4030</v>
+        <v>4084</v>
       </c>
     </row>
     <row r="1073" spans="1:8">
       <c r="A1073" t="s">
-        <v>4031</v>
+        <v>4085</v>
       </c>
       <c r="B1073" t="s">
         <v>9</v>
       </c>
       <c r="C1073" t="s">
-        <v>1176</v>
+        <v>956</v>
       </c>
       <c r="D1073" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1073" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1073" t="s">
-        <v>55</v>
+        <v>114</v>
       </c>
       <c r="G1073" s="1" t="s">
-        <v>4032</v>
+        <v>4086</v>
       </c>
       <c r="H1073" t="s">
-        <v>4033</v>
+        <v>4087</v>
       </c>
     </row>
     <row r="1074" spans="1:8">
       <c r="A1074" t="s">
-        <v>4034</v>
+        <v>4088</v>
       </c>
       <c r="B1074" t="s">
         <v>9</v>
       </c>
       <c r="C1074" t="s">
-        <v>1180</v>
+        <v>960</v>
       </c>
       <c r="D1074" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1074" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1074" t="s">
-        <v>55</v>
+        <v>186</v>
       </c>
       <c r="G1074" s="1" t="s">
-        <v>4035</v>
+        <v>4089</v>
       </c>
       <c r="H1074" t="s">
-        <v>4036</v>
+        <v>4090</v>
       </c>
     </row>
     <row r="1075" spans="1:8">
       <c r="A1075" t="s">
-        <v>4037</v>
+        <v>4091</v>
       </c>
       <c r="B1075" t="s">
         <v>9</v>
       </c>
       <c r="C1075" t="s">
-        <v>1184</v>
+        <v>964</v>
       </c>
       <c r="D1075" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1075" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1075" t="s">
         <v>55</v>
       </c>
       <c r="G1075" s="1" t="s">
-        <v>4038</v>
+        <v>4092</v>
       </c>
       <c r="H1075" t="s">
-        <v>4039</v>
+        <v>4093</v>
       </c>
     </row>
     <row r="1076" spans="1:8">
       <c r="A1076" t="s">
-        <v>4040</v>
+        <v>4094</v>
       </c>
       <c r="B1076" t="s">
         <v>9</v>
       </c>
       <c r="C1076" t="s">
-        <v>1188</v>
+        <v>968</v>
       </c>
       <c r="D1076" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1076" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1076" t="s">
         <v>55</v>
       </c>
       <c r="G1076" s="1" t="s">
-        <v>4041</v>
+        <v>4095</v>
       </c>
       <c r="H1076" t="s">
-        <v>4042</v>
+        <v>4096</v>
       </c>
     </row>
     <row r="1077" spans="1:8">
       <c r="A1077" t="s">
-        <v>4043</v>
+        <v>4097</v>
       </c>
       <c r="B1077" t="s">
         <v>9</v>
       </c>
       <c r="C1077" t="s">
-        <v>1192</v>
+        <v>972</v>
       </c>
       <c r="D1077" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1077" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1077" t="s">
-        <v>220</v>
+        <v>55</v>
       </c>
       <c r="G1077" s="1" t="s">
-        <v>4044</v>
+        <v>4098</v>
       </c>
       <c r="H1077" t="s">
-        <v>4045</v>
+        <v>4099</v>
       </c>
     </row>
     <row r="1078" spans="1:8">
       <c r="A1078" t="s">
-        <v>4046</v>
+        <v>4100</v>
       </c>
       <c r="B1078" t="s">
         <v>9</v>
       </c>
       <c r="C1078" t="s">
-        <v>1196</v>
+        <v>976</v>
       </c>
       <c r="D1078" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1078" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1078" t="s">
-        <v>220</v>
+        <v>55</v>
       </c>
       <c r="G1078" s="1" t="s">
-        <v>4047</v>
+        <v>4101</v>
       </c>
       <c r="H1078" t="s">
-        <v>4048</v>
+        <v>4102</v>
       </c>
     </row>
     <row r="1079" spans="1:8">
       <c r="A1079" t="s">
-        <v>4049</v>
+        <v>4103</v>
       </c>
       <c r="B1079" t="s">
         <v>9</v>
       </c>
       <c r="C1079" t="s">
-        <v>1200</v>
+        <v>980</v>
       </c>
       <c r="D1079" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1079" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1079" t="s">
-        <v>186</v>
+        <v>55</v>
       </c>
       <c r="G1079" s="1" t="s">
-        <v>4050</v>
+        <v>4104</v>
       </c>
       <c r="H1079" t="s">
-        <v>4051</v>
+        <v>4105</v>
       </c>
     </row>
     <row r="1080" spans="1:8">
       <c r="A1080" t="s">
-        <v>4052</v>
+        <v>4106</v>
       </c>
       <c r="B1080" t="s">
         <v>9</v>
       </c>
       <c r="C1080" t="s">
-        <v>1204</v>
+        <v>988</v>
       </c>
       <c r="D1080" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1080" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1080" t="s">
-        <v>186</v>
+        <v>249</v>
       </c>
       <c r="G1080" s="1" t="s">
-        <v>4053</v>
+        <v>4107</v>
       </c>
       <c r="H1080" t="s">
-        <v>4054</v>
+        <v>4108</v>
       </c>
     </row>
     <row r="1081" spans="1:8">
       <c r="A1081" t="s">
-        <v>4055</v>
+        <v>4109</v>
       </c>
       <c r="B1081" t="s">
         <v>9</v>
       </c>
       <c r="C1081" t="s">
-        <v>1208</v>
+        <v>992</v>
       </c>
       <c r="D1081" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1081" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1081" t="s">
-        <v>186</v>
+        <v>249</v>
       </c>
       <c r="G1081" s="1" t="s">
-        <v>4056</v>
+        <v>4110</v>
       </c>
       <c r="H1081" t="s">
-        <v>4057</v>
+        <v>4111</v>
       </c>
     </row>
     <row r="1082" spans="1:8">
       <c r="A1082" t="s">
-        <v>4058</v>
+        <v>4112</v>
       </c>
       <c r="B1082" t="s">
         <v>9</v>
       </c>
       <c r="C1082" t="s">
-        <v>1212</v>
+        <v>996</v>
       </c>
       <c r="D1082" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1082" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1082" t="s">
-        <v>186</v>
+        <v>249</v>
       </c>
       <c r="G1082" s="1" t="s">
-        <v>4059</v>
+        <v>4113</v>
       </c>
       <c r="H1082" t="s">
-        <v>4060</v>
+        <v>4114</v>
       </c>
     </row>
     <row r="1083" spans="1:8">
       <c r="A1083" t="s">
-        <v>4061</v>
+        <v>4115</v>
       </c>
       <c r="B1083" t="s">
         <v>9</v>
       </c>
       <c r="C1083" t="s">
-        <v>1216</v>
+        <v>1000</v>
       </c>
       <c r="D1083" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1083" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1083" t="s">
-        <v>76</v>
+        <v>220</v>
       </c>
       <c r="G1083" s="1" t="s">
-        <v>4062</v>
+        <v>4116</v>
       </c>
       <c r="H1083" t="s">
-        <v>4063</v>
+        <v>4117</v>
       </c>
     </row>
     <row r="1084" spans="1:8">
       <c r="A1084" t="s">
-        <v>4064</v>
+        <v>4118</v>
       </c>
       <c r="B1084" t="s">
         <v>9</v>
       </c>
       <c r="C1084" t="s">
-        <v>1220</v>
+        <v>1004</v>
       </c>
       <c r="D1084" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1084" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1084" t="s">
-        <v>76</v>
+        <v>220</v>
       </c>
       <c r="G1084" s="1" t="s">
-        <v>4065</v>
+        <v>4119</v>
       </c>
       <c r="H1084" t="s">
-        <v>4066</v>
+        <v>4120</v>
       </c>
     </row>
     <row r="1085" spans="1:8">
       <c r="A1085" t="s">
-        <v>4067</v>
+        <v>4121</v>
       </c>
       <c r="B1085" t="s">
         <v>9</v>
       </c>
       <c r="C1085" t="s">
-        <v>1224</v>
+        <v>1008</v>
       </c>
       <c r="D1085" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1085" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1085" t="s">
-        <v>76</v>
+        <v>220</v>
       </c>
       <c r="G1085" s="1" t="s">
-        <v>4068</v>
+        <v>4122</v>
       </c>
       <c r="H1085" t="s">
-        <v>4069</v>
+        <v>4123</v>
       </c>
     </row>
     <row r="1086" spans="1:8">
       <c r="A1086" t="s">
-        <v>4070</v>
+        <v>4124</v>
       </c>
       <c r="B1086" t="s">
         <v>9</v>
       </c>
       <c r="C1086" t="s">
-        <v>1228</v>
+        <v>1012</v>
       </c>
       <c r="D1086" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1086" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1086" t="s">
-        <v>249</v>
+        <v>220</v>
       </c>
       <c r="G1086" s="1" t="s">
-        <v>4071</v>
+        <v>4125</v>
       </c>
       <c r="H1086" t="s">
-        <v>4072</v>
+        <v>4126</v>
       </c>
     </row>
     <row r="1087" spans="1:8">
       <c r="A1087" t="s">
-        <v>4073</v>
+        <v>4127</v>
       </c>
       <c r="B1087" t="s">
         <v>9</v>
       </c>
       <c r="C1087" t="s">
-        <v>1232</v>
+        <v>1016</v>
       </c>
       <c r="D1087" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1087" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1087" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="G1087" s="1" t="s">
-        <v>4074</v>
+        <v>4128</v>
       </c>
       <c r="H1087" t="s">
-        <v>4075</v>
+        <v>4129</v>
       </c>
     </row>
     <row r="1088" spans="1:8">
       <c r="A1088" t="s">
-        <v>4076</v>
+        <v>4130</v>
       </c>
       <c r="B1088" t="s">
         <v>9</v>
       </c>
       <c r="C1088" t="s">
-        <v>1236</v>
+        <v>1020</v>
       </c>
       <c r="D1088" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1088" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1088" t="s">
         <v>262</v>
       </c>
       <c r="G1088" s="1" t="s">
-        <v>4077</v>
+        <v>4131</v>
       </c>
       <c r="H1088" t="s">
-        <v>4078</v>
+        <v>4132</v>
       </c>
     </row>
     <row r="1089" spans="1:8">
       <c r="A1089" t="s">
-        <v>4079</v>
+        <v>4133</v>
       </c>
       <c r="B1089" t="s">
         <v>9</v>
       </c>
       <c r="C1089" t="s">
-        <v>1240</v>
+        <v>1024</v>
       </c>
       <c r="D1089" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1089" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1089" t="s">
-        <v>262</v>
+        <v>283</v>
       </c>
       <c r="G1089" s="1" t="s">
-        <v>4080</v>
+        <v>4134</v>
       </c>
       <c r="H1089" t="s">
-        <v>4081</v>
+        <v>4135</v>
       </c>
     </row>
     <row r="1090" spans="1:8">
       <c r="A1090" t="s">
-        <v>4082</v>
+        <v>4136</v>
       </c>
       <c r="B1090" t="s">
         <v>9</v>
       </c>
       <c r="C1090" t="s">
-        <v>1244</v>
+        <v>1028</v>
       </c>
       <c r="D1090" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1090" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1090" t="s">
-        <v>262</v>
+        <v>131</v>
       </c>
       <c r="G1090" s="1" t="s">
-        <v>4083</v>
+        <v>4137</v>
       </c>
       <c r="H1090" t="s">
-        <v>4084</v>
+        <v>4138</v>
       </c>
     </row>
     <row r="1091" spans="1:8">
       <c r="A1091" t="s">
-        <v>4085</v>
+        <v>4139</v>
       </c>
       <c r="B1091" t="s">
         <v>9</v>
       </c>
       <c r="C1091" t="s">
-        <v>1248</v>
+        <v>1032</v>
       </c>
       <c r="D1091" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1091" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1091" t="s">
-        <v>262</v>
+        <v>131</v>
       </c>
       <c r="G1091" s="1" t="s">
-        <v>4086</v>
+        <v>4140</v>
       </c>
       <c r="H1091" t="s">
-        <v>4087</v>
+        <v>4141</v>
       </c>
     </row>
     <row r="1092" spans="1:8">
       <c r="A1092" t="s">
-        <v>4088</v>
+        <v>4142</v>
       </c>
       <c r="B1092" t="s">
         <v>9</v>
       </c>
       <c r="C1092" t="s">
-        <v>1252</v>
+        <v>1036</v>
       </c>
       <c r="D1092" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1092" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1092" t="s">
-        <v>152</v>
+        <v>131</v>
       </c>
       <c r="G1092" s="1" t="s">
-        <v>4089</v>
+        <v>4143</v>
       </c>
       <c r="H1092" t="s">
-        <v>4090</v>
+        <v>4144</v>
       </c>
     </row>
     <row r="1093" spans="1:8">
       <c r="A1093" t="s">
-        <v>4091</v>
+        <v>4145</v>
       </c>
       <c r="B1093" t="s">
         <v>9</v>
       </c>
       <c r="C1093" t="s">
-        <v>1256</v>
+        <v>1040</v>
       </c>
       <c r="D1093" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1093" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1093" t="s">
-        <v>199</v>
+        <v>165</v>
       </c>
       <c r="G1093" s="1" t="s">
-        <v>4092</v>
+        <v>4146</v>
       </c>
       <c r="H1093" t="s">
-        <v>4093</v>
+        <v>4147</v>
       </c>
     </row>
     <row r="1094" spans="1:8">
       <c r="A1094" t="s">
-        <v>4094</v>
+        <v>4148</v>
       </c>
       <c r="B1094" t="s">
         <v>9</v>
       </c>
       <c r="C1094" t="s">
-        <v>1260</v>
+        <v>1044</v>
       </c>
       <c r="D1094" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1094" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1094" t="s">
-        <v>199</v>
+        <v>262</v>
       </c>
       <c r="G1094" s="1" t="s">
-        <v>4095</v>
+        <v>4149</v>
       </c>
       <c r="H1094" t="s">
-        <v>4096</v>
+        <v>4150</v>
       </c>
     </row>
     <row r="1095" spans="1:8">
       <c r="A1095" t="s">
-        <v>4097</v>
+        <v>4151</v>
       </c>
       <c r="B1095" t="s">
         <v>9</v>
       </c>
       <c r="C1095" t="s">
-        <v>1264</v>
+        <v>1048</v>
       </c>
       <c r="D1095" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1095" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1095" t="s">
-        <v>4098</v>
+        <v>262</v>
       </c>
       <c r="G1095" s="1" t="s">
-        <v>4099</v>
+        <v>4152</v>
       </c>
       <c r="H1095" t="s">
-        <v>4100</v>
+        <v>4153</v>
       </c>
     </row>
     <row r="1096" spans="1:8">
       <c r="A1096" t="s">
-        <v>4101</v>
+        <v>4154</v>
       </c>
       <c r="B1096" t="s">
         <v>9</v>
       </c>
       <c r="C1096" t="s">
-        <v>1268</v>
+        <v>1052</v>
       </c>
       <c r="D1096" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1096" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1096" t="s">
-        <v>199</v>
+        <v>13</v>
       </c>
       <c r="G1096" s="1" t="s">
-        <v>4102</v>
+        <v>4155</v>
       </c>
       <c r="H1096" t="s">
-        <v>4103</v>
+        <v>4156</v>
       </c>
     </row>
     <row r="1097" spans="1:8">
       <c r="A1097" t="s">
-        <v>4104</v>
+        <v>4157</v>
       </c>
       <c r="B1097" t="s">
         <v>9</v>
       </c>
       <c r="C1097" t="s">
-        <v>1272</v>
+        <v>1056</v>
       </c>
       <c r="D1097" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1097" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1097" t="s">
-        <v>199</v>
+        <v>13</v>
       </c>
       <c r="G1097" s="1" t="s">
-        <v>4105</v>
+        <v>4158</v>
       </c>
       <c r="H1097" t="s">
-        <v>4106</v>
+        <v>4159</v>
       </c>
     </row>
     <row r="1098" spans="1:8">
       <c r="A1098" t="s">
-        <v>4107</v>
+        <v>4160</v>
       </c>
       <c r="B1098" t="s">
         <v>9</v>
       </c>
       <c r="C1098" t="s">
-        <v>1276</v>
+        <v>1060</v>
       </c>
       <c r="D1098" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1098" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1098" t="s">
         <v>13</v>
       </c>
       <c r="G1098" s="1" t="s">
-        <v>4108</v>
+        <v>4161</v>
       </c>
       <c r="H1098" t="s">
-        <v>4109</v>
+        <v>4162</v>
       </c>
     </row>
     <row r="1099" spans="1:8">
       <c r="A1099" t="s">
-        <v>4110</v>
+        <v>4163</v>
       </c>
       <c r="B1099" t="s">
         <v>9</v>
       </c>
       <c r="C1099" t="s">
-        <v>1280</v>
+        <v>1064</v>
       </c>
       <c r="D1099" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1099" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1099" t="s">
         <v>13</v>
       </c>
       <c r="G1099" s="1" t="s">
-        <v>4111</v>
+        <v>4164</v>
       </c>
       <c r="H1099" t="s">
-        <v>4112</v>
+        <v>4165</v>
       </c>
     </row>
     <row r="1100" spans="1:8">
       <c r="A1100" t="s">
-        <v>4113</v>
+        <v>4166</v>
       </c>
       <c r="B1100" t="s">
         <v>9</v>
       </c>
       <c r="C1100" t="s">
-        <v>1284</v>
+        <v>1068</v>
       </c>
       <c r="D1100" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1100" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1100" t="s">
         <v>13</v>
       </c>
       <c r="G1100" s="1" t="s">
-        <v>4114</v>
+        <v>4167</v>
       </c>
       <c r="H1100" t="s">
-        <v>4115</v>
+        <v>4168</v>
       </c>
     </row>
     <row r="1101" spans="1:8">
       <c r="A1101" t="s">
-        <v>4116</v>
+        <v>4169</v>
       </c>
       <c r="B1101" t="s">
         <v>9</v>
       </c>
       <c r="C1101" t="s">
-        <v>1288</v>
+        <v>1072</v>
       </c>
       <c r="D1101" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1101" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1101" t="s">
-        <v>13</v>
+        <v>114</v>
       </c>
       <c r="G1101" s="1" t="s">
-        <v>4117</v>
+        <v>4170</v>
       </c>
       <c r="H1101" t="s">
-        <v>4118</v>
+        <v>4171</v>
       </c>
     </row>
     <row r="1102" spans="1:8">
       <c r="A1102" t="s">
-        <v>4119</v>
+        <v>4172</v>
       </c>
       <c r="B1102" t="s">
         <v>9</v>
       </c>
       <c r="C1102" t="s">
-        <v>1292</v>
+        <v>1076</v>
       </c>
       <c r="D1102" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1102" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1102" t="s">
-        <v>13</v>
+        <v>220</v>
       </c>
       <c r="G1102" s="1" t="s">
-        <v>4120</v>
+        <v>4173</v>
       </c>
       <c r="H1102" t="s">
-        <v>4121</v>
+        <v>4174</v>
       </c>
     </row>
     <row r="1103" spans="1:8">
       <c r="A1103" t="s">
-        <v>4122</v>
+        <v>4175</v>
       </c>
       <c r="B1103" t="s">
         <v>9</v>
       </c>
       <c r="C1103" t="s">
-        <v>1296</v>
+        <v>1080</v>
       </c>
       <c r="D1103" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1103" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1103" t="s">
-        <v>30</v>
+        <v>262</v>
       </c>
       <c r="G1103" s="1" t="s">
-        <v>4123</v>
+        <v>4176</v>
       </c>
       <c r="H1103" t="s">
-        <v>4124</v>
+        <v>4177</v>
       </c>
     </row>
     <row r="1104" spans="1:8">
       <c r="A1104" t="s">
-        <v>4125</v>
+        <v>4178</v>
       </c>
       <c r="B1104" t="s">
         <v>9</v>
       </c>
       <c r="C1104" t="s">
-        <v>1300</v>
+        <v>1084</v>
       </c>
       <c r="D1104" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1104" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1104" t="s">
-        <v>186</v>
+        <v>262</v>
       </c>
       <c r="G1104" s="1" t="s">
-        <v>4126</v>
+        <v>4179</v>
       </c>
       <c r="H1104" t="s">
-        <v>4127</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="1105" spans="1:8">
       <c r="A1105" t="s">
-        <v>4128</v>
+        <v>4181</v>
       </c>
       <c r="B1105" t="s">
         <v>9</v>
       </c>
       <c r="C1105" t="s">
-        <v>1304</v>
+        <v>1088</v>
       </c>
       <c r="D1105" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1105" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1105" t="s">
         <v>55</v>
       </c>
       <c r="G1105" s="1" t="s">
-        <v>4129</v>
+        <v>4182</v>
       </c>
       <c r="H1105" t="s">
-        <v>4130</v>
+        <v>4183</v>
       </c>
     </row>
     <row r="1106" spans="1:8">
       <c r="A1106" t="s">
-        <v>4131</v>
+        <v>4184</v>
       </c>
       <c r="B1106" t="s">
         <v>9</v>
       </c>
       <c r="C1106" t="s">
-        <v>1308</v>
+        <v>1092</v>
       </c>
       <c r="D1106" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1106" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1106" t="s">
         <v>55</v>
       </c>
       <c r="G1106" s="1" t="s">
-        <v>4132</v>
+        <v>4185</v>
       </c>
       <c r="H1106" t="s">
-        <v>4133</v>
+        <v>4186</v>
       </c>
     </row>
     <row r="1107" spans="1:8">
       <c r="A1107" t="s">
-        <v>4134</v>
+        <v>4187</v>
       </c>
       <c r="B1107" t="s">
         <v>9</v>
       </c>
       <c r="C1107" t="s">
-        <v>1312</v>
+        <v>1096</v>
       </c>
       <c r="D1107" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1107" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1107" t="s">
-        <v>55</v>
+        <v>131</v>
       </c>
       <c r="G1107" s="1" t="s">
-        <v>4135</v>
+        <v>4188</v>
       </c>
       <c r="H1107" t="s">
-        <v>4136</v>
+        <v>4189</v>
       </c>
     </row>
     <row r="1108" spans="1:8">
       <c r="A1108" t="s">
-        <v>4137</v>
+        <v>4190</v>
       </c>
       <c r="B1108" t="s">
         <v>9</v>
       </c>
       <c r="C1108" t="s">
-        <v>1316</v>
+        <v>1100</v>
       </c>
       <c r="D1108" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1108" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1108" t="s">
-        <v>55</v>
+        <v>283</v>
       </c>
       <c r="G1108" s="1" t="s">
-        <v>4138</v>
+        <v>4191</v>
       </c>
       <c r="H1108" t="s">
-        <v>4139</v>
+        <v>4192</v>
       </c>
     </row>
     <row r="1109" spans="1:8">
       <c r="A1109" t="s">
-        <v>4140</v>
+        <v>4193</v>
       </c>
       <c r="B1109" t="s">
         <v>9</v>
       </c>
       <c r="C1109" t="s">
-        <v>1320</v>
+        <v>1104</v>
       </c>
       <c r="D1109" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1109" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1109" t="s">
-        <v>55</v>
+        <v>165</v>
       </c>
       <c r="G1109" s="1" t="s">
-        <v>4141</v>
+        <v>4194</v>
       </c>
       <c r="H1109" t="s">
-        <v>4142</v>
+        <v>4195</v>
       </c>
     </row>
     <row r="1110" spans="1:8">
       <c r="A1110" t="s">
-        <v>4143</v>
+        <v>4196</v>
       </c>
       <c r="B1110" t="s">
         <v>9</v>
       </c>
       <c r="C1110" t="s">
-        <v>1324</v>
+        <v>1108</v>
       </c>
       <c r="D1110" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1110" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1110" t="s">
         <v>131</v>
       </c>
       <c r="G1110" s="1" t="s">
-        <v>4144</v>
+        <v>4197</v>
       </c>
       <c r="H1110" t="s">
-        <v>4145</v>
+        <v>4198</v>
       </c>
     </row>
     <row r="1111" spans="1:8">
       <c r="A1111" t="s">
-        <v>4146</v>
+        <v>4199</v>
       </c>
       <c r="B1111" t="s">
         <v>9</v>
       </c>
       <c r="C1111" t="s">
-        <v>1328</v>
+        <v>1112</v>
       </c>
       <c r="D1111" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1111" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1111" t="s">
         <v>131</v>
       </c>
       <c r="G1111" s="1" t="s">
-        <v>4147</v>
+        <v>4200</v>
       </c>
       <c r="H1111" t="s">
-        <v>4148</v>
+        <v>4201</v>
       </c>
     </row>
     <row r="1112" spans="1:8">
       <c r="A1112" t="s">
-        <v>4149</v>
+        <v>4202</v>
       </c>
       <c r="B1112" t="s">
         <v>9</v>
       </c>
       <c r="C1112" t="s">
-        <v>1332</v>
+        <v>1116</v>
       </c>
       <c r="D1112" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1112" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1112" t="s">
         <v>131</v>
       </c>
       <c r="G1112" s="1" t="s">
-        <v>4150</v>
+        <v>4203</v>
       </c>
       <c r="H1112" t="s">
-        <v>4151</v>
+        <v>4204</v>
       </c>
     </row>
     <row r="1113" spans="1:8">
       <c r="A1113" t="s">
-        <v>4152</v>
+        <v>4205</v>
       </c>
       <c r="B1113" t="s">
         <v>9</v>
       </c>
       <c r="C1113" t="s">
-        <v>1336</v>
+        <v>1120</v>
       </c>
       <c r="D1113" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1113" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1113" t="s">
         <v>131</v>
       </c>
       <c r="G1113" s="1" t="s">
-        <v>4153</v>
+        <v>4206</v>
       </c>
       <c r="H1113" t="s">
-        <v>4154</v>
+        <v>4207</v>
       </c>
     </row>
     <row r="1114" spans="1:8">
       <c r="A1114" t="s">
-        <v>4155</v>
+        <v>4208</v>
       </c>
       <c r="B1114" t="s">
         <v>9</v>
       </c>
       <c r="C1114" t="s">
-        <v>1340</v>
+        <v>1124</v>
       </c>
       <c r="D1114" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1114" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1114" t="s">
-        <v>131</v>
+        <v>30</v>
       </c>
       <c r="G1114" s="1" t="s">
-        <v>4156</v>
+        <v>4209</v>
       </c>
       <c r="H1114" t="s">
-        <v>4157</v>
+        <v>4210</v>
       </c>
     </row>
     <row r="1115" spans="1:8">
       <c r="A1115" t="s">
-        <v>4158</v>
+        <v>4211</v>
       </c>
       <c r="B1115" t="s">
         <v>9</v>
       </c>
       <c r="C1115" t="s">
-        <v>1344</v>
+        <v>1128</v>
       </c>
       <c r="D1115" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1115" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1115" t="s">
-        <v>199</v>
+        <v>249</v>
       </c>
       <c r="G1115" s="1" t="s">
-        <v>4159</v>
+        <v>4212</v>
       </c>
       <c r="H1115" t="s">
-        <v>4160</v>
+        <v>4213</v>
       </c>
     </row>
     <row r="1116" spans="1:8">
       <c r="A1116" t="s">
-        <v>4161</v>
+        <v>4214</v>
       </c>
       <c r="B1116" t="s">
         <v>9</v>
       </c>
       <c r="C1116" t="s">
-        <v>1348</v>
+        <v>1132</v>
       </c>
       <c r="D1116" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1116" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1116" t="s">
-        <v>199</v>
+        <v>249</v>
       </c>
       <c r="G1116" s="1" t="s">
-        <v>4162</v>
+        <v>4215</v>
       </c>
       <c r="H1116" t="s">
-        <v>4163</v>
+        <v>4216</v>
       </c>
     </row>
     <row r="1117" spans="1:8">
       <c r="A1117" t="s">
-        <v>4164</v>
+        <v>4217</v>
       </c>
       <c r="B1117" t="s">
         <v>9</v>
       </c>
       <c r="C1117" t="s">
-        <v>1352</v>
+        <v>1136</v>
       </c>
       <c r="D1117" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1117" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1117" t="s">
         <v>199</v>
       </c>
       <c r="G1117" s="1" t="s">
-        <v>4165</v>
+        <v>4218</v>
       </c>
       <c r="H1117" t="s">
-        <v>4166</v>
+        <v>4219</v>
       </c>
     </row>
     <row r="1118" spans="1:8">
       <c r="A1118" t="s">
-        <v>4167</v>
+        <v>4220</v>
       </c>
       <c r="B1118" t="s">
         <v>9</v>
       </c>
       <c r="C1118" t="s">
-        <v>1356</v>
+        <v>1140</v>
       </c>
       <c r="D1118" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1118" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1118" t="s">
         <v>199</v>
       </c>
       <c r="G1118" s="1" t="s">
-        <v>4168</v>
+        <v>4221</v>
       </c>
       <c r="H1118" t="s">
-        <v>4169</v>
+        <v>4222</v>
       </c>
     </row>
     <row r="1119" spans="1:8">
       <c r="A1119" t="s">
-        <v>4170</v>
+        <v>4223</v>
       </c>
       <c r="B1119" t="s">
         <v>9</v>
       </c>
       <c r="C1119" t="s">
-        <v>1360</v>
+        <v>1144</v>
       </c>
       <c r="D1119" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1119" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1119" t="s">
-        <v>262</v>
+        <v>199</v>
       </c>
       <c r="G1119" s="1" t="s">
-        <v>4171</v>
+        <v>4224</v>
       </c>
       <c r="H1119" t="s">
-        <v>4172</v>
+        <v>4225</v>
       </c>
     </row>
     <row r="1120" spans="1:8">
       <c r="A1120" t="s">
-        <v>4173</v>
+        <v>4226</v>
       </c>
       <c r="B1120" t="s">
         <v>9</v>
       </c>
       <c r="C1120" t="s">
-        <v>1364</v>
+        <v>1148</v>
       </c>
       <c r="D1120" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1120" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1120" t="s">
-        <v>262</v>
+        <v>199</v>
       </c>
       <c r="G1120" s="1" t="s">
-        <v>4174</v>
+        <v>4227</v>
       </c>
       <c r="H1120" t="s">
-        <v>4175</v>
+        <v>4228</v>
       </c>
     </row>
     <row r="1121" spans="1:8">
       <c r="A1121" t="s">
-        <v>4176</v>
+        <v>4229</v>
       </c>
       <c r="B1121" t="s">
         <v>9</v>
       </c>
       <c r="C1121" t="s">
-        <v>1368</v>
+        <v>1152</v>
       </c>
       <c r="D1121" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1121" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1121" t="s">
-        <v>262</v>
+        <v>13</v>
       </c>
       <c r="G1121" s="1" t="s">
-        <v>4177</v>
+        <v>4230</v>
       </c>
       <c r="H1121" t="s">
-        <v>4178</v>
+        <v>4231</v>
       </c>
     </row>
     <row r="1122" spans="1:8">
       <c r="A1122" t="s">
-        <v>4179</v>
+        <v>4232</v>
       </c>
       <c r="B1122" t="s">
         <v>9</v>
       </c>
       <c r="C1122" t="s">
-        <v>1372</v>
+        <v>1156</v>
       </c>
       <c r="D1122" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1122" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1122" t="s">
-        <v>262</v>
+        <v>13</v>
       </c>
       <c r="G1122" s="1" t="s">
-        <v>4180</v>
+        <v>4233</v>
       </c>
       <c r="H1122" t="s">
-        <v>4181</v>
+        <v>4234</v>
       </c>
     </row>
     <row r="1123" spans="1:8">
       <c r="A1123" t="s">
-        <v>4182</v>
+        <v>4235</v>
       </c>
       <c r="B1123" t="s">
         <v>9</v>
       </c>
       <c r="C1123" t="s">
-        <v>1376</v>
+        <v>1160</v>
       </c>
       <c r="D1123" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1123" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1123" t="s">
-        <v>262</v>
+        <v>13</v>
       </c>
       <c r="G1123" s="1" t="s">
-        <v>4183</v>
+        <v>4236</v>
       </c>
       <c r="H1123" t="s">
-        <v>4184</v>
+        <v>4237</v>
       </c>
     </row>
     <row r="1124" spans="1:8">
       <c r="A1124" t="s">
-        <v>4185</v>
+        <v>4238</v>
       </c>
       <c r="B1124" t="s">
         <v>9</v>
       </c>
       <c r="C1124" t="s">
-        <v>1380</v>
+        <v>1164</v>
       </c>
       <c r="D1124" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1124" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1124" t="s">
-        <v>220</v>
+        <v>13</v>
       </c>
       <c r="G1124" s="1" t="s">
-        <v>4186</v>
+        <v>4239</v>
       </c>
       <c r="H1124" t="s">
-        <v>4187</v>
+        <v>4240</v>
       </c>
     </row>
     <row r="1125" spans="1:8">
       <c r="A1125" t="s">
-        <v>4188</v>
+        <v>4241</v>
       </c>
       <c r="B1125" t="s">
         <v>9</v>
       </c>
       <c r="C1125" t="s">
-        <v>1384</v>
+        <v>1168</v>
       </c>
       <c r="D1125" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1125" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1125" t="s">
-        <v>220</v>
+        <v>13</v>
       </c>
       <c r="G1125" s="1" t="s">
-        <v>4189</v>
+        <v>4242</v>
       </c>
       <c r="H1125" t="s">
-        <v>4190</v>
+        <v>4243</v>
       </c>
     </row>
     <row r="1126" spans="1:8">
       <c r="A1126" t="s">
-        <v>4191</v>
+        <v>4244</v>
       </c>
       <c r="B1126" t="s">
         <v>9</v>
       </c>
       <c r="C1126" t="s">
-        <v>1388</v>
+        <v>1172</v>
       </c>
       <c r="D1126" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1126" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1126" t="s">
-        <v>3259</v>
+        <v>55</v>
       </c>
       <c r="G1126" s="1" t="s">
-        <v>4192</v>
+        <v>4245</v>
       </c>
       <c r="H1126" t="s">
-        <v>4193</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="1127" spans="1:8">
       <c r="A1127" t="s">
-        <v>4194</v>
+        <v>4247</v>
       </c>
       <c r="B1127" t="s">
         <v>9</v>
       </c>
       <c r="C1127" t="s">
-        <v>1392</v>
+        <v>1176</v>
       </c>
       <c r="D1127" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1127" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1127" t="s">
-        <v>249</v>
+        <v>55</v>
       </c>
       <c r="G1127" s="1" t="s">
-        <v>4195</v>
+        <v>4248</v>
       </c>
       <c r="H1127" t="s">
-        <v>4196</v>
+        <v>4249</v>
       </c>
     </row>
     <row r="1128" spans="1:8">
       <c r="A1128" t="s">
-        <v>4197</v>
+        <v>4250</v>
       </c>
       <c r="B1128" t="s">
         <v>9</v>
       </c>
       <c r="C1128" t="s">
-        <v>1396</v>
+        <v>1180</v>
       </c>
       <c r="D1128" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1128" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1128" t="s">
-        <v>249</v>
+        <v>55</v>
       </c>
       <c r="G1128" s="1" t="s">
-        <v>4198</v>
+        <v>4251</v>
       </c>
       <c r="H1128" t="s">
-        <v>4199</v>
+        <v>4252</v>
       </c>
     </row>
     <row r="1129" spans="1:8">
       <c r="A1129" t="s">
-        <v>4200</v>
+        <v>4253</v>
       </c>
       <c r="B1129" t="s">
         <v>9</v>
       </c>
       <c r="C1129" t="s">
-        <v>1400</v>
+        <v>1184</v>
       </c>
       <c r="D1129" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1129" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1129" t="s">
-        <v>249</v>
+        <v>55</v>
       </c>
       <c r="G1129" s="1" t="s">
-        <v>4201</v>
+        <v>4254</v>
       </c>
       <c r="H1129" t="s">
-        <v>4202</v>
+        <v>4255</v>
       </c>
     </row>
     <row r="1130" spans="1:8">
       <c r="A1130" t="s">
-        <v>4203</v>
+        <v>4256</v>
       </c>
       <c r="B1130" t="s">
         <v>9</v>
       </c>
       <c r="C1130" t="s">
-        <v>1404</v>
+        <v>1188</v>
       </c>
       <c r="D1130" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1130" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1130" t="s">
-        <v>249</v>
+        <v>55</v>
       </c>
       <c r="G1130" s="1" t="s">
-        <v>4204</v>
+        <v>4257</v>
       </c>
       <c r="H1130" t="s">
-        <v>4205</v>
+        <v>4258</v>
       </c>
     </row>
     <row r="1131" spans="1:8">
       <c r="A1131" t="s">
-        <v>4206</v>
+        <v>4259</v>
       </c>
       <c r="B1131" t="s">
         <v>9</v>
       </c>
       <c r="C1131" t="s">
-        <v>1408</v>
+        <v>1192</v>
       </c>
       <c r="D1131" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1131" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1131" t="s">
-        <v>249</v>
+        <v>220</v>
       </c>
       <c r="G1131" s="1" t="s">
-        <v>4207</v>
+        <v>4260</v>
       </c>
       <c r="H1131" t="s">
-        <v>4208</v>
+        <v>4261</v>
       </c>
     </row>
     <row r="1132" spans="1:8">
       <c r="A1132" t="s">
-        <v>4209</v>
+        <v>4262</v>
       </c>
       <c r="B1132" t="s">
         <v>9</v>
       </c>
       <c r="C1132" t="s">
-        <v>1412</v>
+        <v>1196</v>
       </c>
       <c r="D1132" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1132" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1132" t="s">
-        <v>152</v>
+        <v>220</v>
       </c>
       <c r="G1132" s="1" t="s">
-        <v>4210</v>
+        <v>4263</v>
       </c>
       <c r="H1132" t="s">
-        <v>4211</v>
+        <v>4264</v>
       </c>
     </row>
     <row r="1133" spans="1:8">
       <c r="A1133" t="s">
-        <v>4212</v>
+        <v>4265</v>
       </c>
       <c r="B1133" t="s">
         <v>9</v>
       </c>
       <c r="C1133" t="s">
-        <v>1416</v>
+        <v>1200</v>
       </c>
       <c r="D1133" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1133" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1133" t="s">
-        <v>152</v>
+        <v>186</v>
       </c>
       <c r="G1133" s="1" t="s">
-        <v>4213</v>
+        <v>4266</v>
       </c>
       <c r="H1133" t="s">
-        <v>4214</v>
+        <v>4267</v>
       </c>
     </row>
     <row r="1134" spans="1:8">
       <c r="A1134" t="s">
-        <v>4215</v>
+        <v>4268</v>
       </c>
       <c r="B1134" t="s">
         <v>9</v>
       </c>
       <c r="C1134" t="s">
-        <v>1420</v>
+        <v>1204</v>
       </c>
       <c r="D1134" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1134" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1134" t="s">
-        <v>152</v>
+        <v>186</v>
       </c>
       <c r="G1134" s="1" t="s">
-        <v>4216</v>
+        <v>4269</v>
       </c>
       <c r="H1134" t="s">
-        <v>4217</v>
+        <v>4270</v>
       </c>
     </row>
     <row r="1135" spans="1:8">
       <c r="A1135" t="s">
-        <v>4218</v>
+        <v>4271</v>
       </c>
       <c r="B1135" t="s">
         <v>9</v>
       </c>
       <c r="C1135" t="s">
-        <v>1424</v>
+        <v>1208</v>
       </c>
       <c r="D1135" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1135" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1135" t="s">
-        <v>152</v>
+        <v>186</v>
       </c>
       <c r="G1135" s="1" t="s">
-        <v>4219</v>
+        <v>4272</v>
       </c>
       <c r="H1135" t="s">
-        <v>4220</v>
+        <v>4273</v>
       </c>
     </row>
     <row r="1136" spans="1:8">
       <c r="A1136" t="s">
-        <v>4221</v>
+        <v>4274</v>
       </c>
       <c r="B1136" t="s">
         <v>9</v>
       </c>
       <c r="C1136" t="s">
-        <v>1428</v>
+        <v>1212</v>
       </c>
       <c r="D1136" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1136" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1136" t="s">
-        <v>220</v>
+        <v>186</v>
       </c>
       <c r="G1136" s="1" t="s">
-        <v>4222</v>
+        <v>4275</v>
       </c>
       <c r="H1136" t="s">
-        <v>4223</v>
+        <v>4276</v>
       </c>
     </row>
     <row r="1137" spans="1:8">
       <c r="A1137" t="s">
-        <v>4224</v>
+        <v>4277</v>
       </c>
       <c r="B1137" t="s">
         <v>9</v>
       </c>
       <c r="C1137" t="s">
-        <v>1432</v>
+        <v>1216</v>
       </c>
       <c r="D1137" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1137" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1137" t="s">
-        <v>220</v>
+        <v>76</v>
       </c>
       <c r="G1137" s="1" t="s">
-        <v>4225</v>
+        <v>4278</v>
       </c>
       <c r="H1137" t="s">
-        <v>4226</v>
+        <v>4279</v>
       </c>
     </row>
     <row r="1138" spans="1:8">
       <c r="A1138" t="s">
-        <v>4227</v>
+        <v>4280</v>
       </c>
       <c r="B1138" t="s">
         <v>9</v>
       </c>
       <c r="C1138" t="s">
-        <v>1436</v>
+        <v>1220</v>
       </c>
       <c r="D1138" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1138" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1138" t="s">
-        <v>262</v>
+        <v>76</v>
       </c>
       <c r="G1138" s="1" t="s">
-        <v>4228</v>
+        <v>4281</v>
       </c>
       <c r="H1138" t="s">
-        <v>4229</v>
+        <v>4282</v>
       </c>
     </row>
     <row r="1139" spans="1:8">
       <c r="A1139" t="s">
-        <v>4230</v>
+        <v>4283</v>
       </c>
       <c r="B1139" t="s">
         <v>9</v>
       </c>
       <c r="C1139" t="s">
-        <v>1440</v>
+        <v>1224</v>
       </c>
       <c r="D1139" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1139" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1139" t="s">
-        <v>262</v>
+        <v>76</v>
       </c>
       <c r="G1139" s="1" t="s">
-        <v>4231</v>
+        <v>4284</v>
       </c>
       <c r="H1139" t="s">
-        <v>4232</v>
+        <v>4285</v>
       </c>
     </row>
     <row r="1140" spans="1:8">
       <c r="A1140" t="s">
-        <v>4233</v>
+        <v>4286</v>
       </c>
       <c r="B1140" t="s">
         <v>9</v>
       </c>
       <c r="C1140" t="s">
-        <v>1444</v>
+        <v>1228</v>
       </c>
       <c r="D1140" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1140" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1140" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
       <c r="G1140" s="1" t="s">
-        <v>4234</v>
+        <v>4287</v>
       </c>
       <c r="H1140" t="s">
-        <v>4235</v>
+        <v>4288</v>
       </c>
     </row>
     <row r="1141" spans="1:8">
       <c r="A1141" t="s">
-        <v>4236</v>
+        <v>4289</v>
       </c>
       <c r="B1141" t="s">
         <v>9</v>
       </c>
       <c r="C1141" t="s">
-        <v>1448</v>
+        <v>1232</v>
       </c>
       <c r="D1141" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1141" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1141" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
       <c r="G1141" s="1" t="s">
-        <v>4237</v>
+        <v>4290</v>
       </c>
       <c r="H1141" t="s">
-        <v>4238</v>
+        <v>4291</v>
       </c>
     </row>
     <row r="1142" spans="1:8">
       <c r="A1142" t="s">
-        <v>4239</v>
+        <v>4292</v>
       </c>
       <c r="B1142" t="s">
         <v>9</v>
       </c>
       <c r="C1142" t="s">
-        <v>1452</v>
+        <v>1236</v>
       </c>
       <c r="D1142" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1142" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1142" t="s">
         <v>262</v>
       </c>
       <c r="G1142" s="1" t="s">
-        <v>4240</v>
+        <v>4293</v>
       </c>
       <c r="H1142" t="s">
-        <v>4241</v>
+        <v>4294</v>
       </c>
     </row>
     <row r="1143" spans="1:8">
       <c r="A1143" t="s">
-        <v>4242</v>
+        <v>4295</v>
       </c>
       <c r="B1143" t="s">
         <v>9</v>
       </c>
       <c r="C1143" t="s">
-        <v>1456</v>
+        <v>1240</v>
       </c>
       <c r="D1143" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1143" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1143" t="s">
-        <v>186</v>
+        <v>262</v>
       </c>
       <c r="G1143" s="1" t="s">
-        <v>4243</v>
+        <v>4296</v>
       </c>
       <c r="H1143" t="s">
-        <v>4244</v>
+        <v>4297</v>
       </c>
     </row>
     <row r="1144" spans="1:8">
       <c r="A1144" t="s">
-        <v>4245</v>
+        <v>4298</v>
       </c>
       <c r="B1144" t="s">
         <v>9</v>
       </c>
       <c r="C1144" t="s">
-        <v>1460</v>
+        <v>1244</v>
       </c>
       <c r="D1144" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1144" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1144" t="s">
-        <v>186</v>
+        <v>262</v>
       </c>
       <c r="G1144" s="1" t="s">
-        <v>4246</v>
+        <v>4299</v>
       </c>
       <c r="H1144" t="s">
-        <v>4247</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="1145" spans="1:8">
       <c r="A1145" t="s">
-        <v>4248</v>
+        <v>4301</v>
       </c>
       <c r="B1145" t="s">
         <v>9</v>
       </c>
       <c r="C1145" t="s">
-        <v>1464</v>
+        <v>1248</v>
       </c>
       <c r="D1145" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1145" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1145" t="s">
-        <v>13</v>
+        <v>262</v>
       </c>
       <c r="G1145" s="1" t="s">
-        <v>4249</v>
+        <v>4302</v>
       </c>
       <c r="H1145" t="s">
-        <v>4250</v>
+        <v>4303</v>
       </c>
     </row>
     <row r="1146" spans="1:8">
       <c r="A1146" t="s">
-        <v>4251</v>
+        <v>4304</v>
       </c>
       <c r="B1146" t="s">
         <v>9</v>
       </c>
       <c r="C1146" t="s">
-        <v>1468</v>
+        <v>1252</v>
       </c>
       <c r="D1146" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1146" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1146" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="G1146" s="1" t="s">
-        <v>4252</v>
+        <v>4305</v>
       </c>
       <c r="H1146" t="s">
-        <v>4253</v>
+        <v>4306</v>
       </c>
     </row>
     <row r="1147" spans="1:8">
       <c r="A1147" t="s">
-        <v>4254</v>
+        <v>4307</v>
       </c>
       <c r="B1147" t="s">
         <v>9</v>
       </c>
       <c r="C1147" t="s">
-        <v>1472</v>
+        <v>1256</v>
       </c>
       <c r="D1147" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1147" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1147" t="s">
-        <v>13</v>
+        <v>199</v>
       </c>
       <c r="G1147" s="1" t="s">
-        <v>4255</v>
+        <v>4308</v>
       </c>
       <c r="H1147" t="s">
-        <v>4256</v>
+        <v>4309</v>
       </c>
     </row>
     <row r="1148" spans="1:8">
       <c r="A1148" t="s">
-        <v>4257</v>
+        <v>4310</v>
       </c>
       <c r="B1148" t="s">
         <v>9</v>
       </c>
       <c r="C1148" t="s">
-        <v>1476</v>
+        <v>1260</v>
       </c>
       <c r="D1148" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1148" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1148" t="s">
-        <v>13</v>
+        <v>199</v>
       </c>
       <c r="G1148" s="1" t="s">
-        <v>4258</v>
+        <v>4311</v>
       </c>
       <c r="H1148" t="s">
-        <v>4259</v>
+        <v>4312</v>
       </c>
     </row>
     <row r="1149" spans="1:8">
       <c r="A1149" t="s">
-        <v>4260</v>
+        <v>4313</v>
       </c>
       <c r="B1149" t="s">
         <v>9</v>
       </c>
       <c r="C1149" t="s">
-        <v>1480</v>
+        <v>1264</v>
       </c>
       <c r="D1149" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1149" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1149" t="s">
-        <v>13</v>
+        <v>4314</v>
       </c>
       <c r="G1149" s="1" t="s">
-        <v>4261</v>
+        <v>4315</v>
       </c>
       <c r="H1149" t="s">
-        <v>4262</v>
+        <v>4316</v>
       </c>
     </row>
     <row r="1150" spans="1:8">
       <c r="A1150" t="s">
-        <v>4263</v>
+        <v>4317</v>
       </c>
       <c r="B1150" t="s">
         <v>9</v>
       </c>
       <c r="C1150" t="s">
-        <v>1484</v>
+        <v>1268</v>
       </c>
       <c r="D1150" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1150" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1150" t="s">
-        <v>249</v>
+        <v>199</v>
       </c>
       <c r="G1150" s="1" t="s">
-        <v>4264</v>
+        <v>4318</v>
       </c>
       <c r="H1150" t="s">
-        <v>4265</v>
+        <v>4319</v>
       </c>
     </row>
     <row r="1151" spans="1:8">
       <c r="A1151" t="s">
-        <v>4266</v>
+        <v>4320</v>
       </c>
       <c r="B1151" t="s">
         <v>9</v>
       </c>
       <c r="C1151" t="s">
-        <v>1488</v>
+        <v>1272</v>
       </c>
       <c r="D1151" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1151" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1151" t="s">
-        <v>249</v>
+        <v>199</v>
       </c>
       <c r="G1151" s="1" t="s">
-        <v>4267</v>
+        <v>4321</v>
       </c>
       <c r="H1151" t="s">
-        <v>4268</v>
+        <v>4322</v>
       </c>
     </row>
     <row r="1152" spans="1:8">
       <c r="A1152" t="s">
-        <v>4269</v>
+        <v>4323</v>
       </c>
       <c r="B1152" t="s">
         <v>9</v>
       </c>
       <c r="C1152" t="s">
-        <v>1492</v>
+        <v>1276</v>
       </c>
       <c r="D1152" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1152" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1152" t="s">
-        <v>249</v>
+        <v>13</v>
       </c>
       <c r="G1152" s="1" t="s">
-        <v>4270</v>
+        <v>4324</v>
       </c>
       <c r="H1152" t="s">
-        <v>4271</v>
+        <v>4325</v>
       </c>
     </row>
     <row r="1153" spans="1:8">
       <c r="A1153" t="s">
-        <v>4272</v>
+        <v>4326</v>
       </c>
       <c r="B1153" t="s">
         <v>9</v>
       </c>
       <c r="C1153" t="s">
-        <v>1496</v>
+        <v>1280</v>
       </c>
       <c r="D1153" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1153" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1153" t="s">
-        <v>249</v>
+        <v>13</v>
       </c>
       <c r="G1153" s="1" t="s">
-        <v>4273</v>
+        <v>4327</v>
       </c>
       <c r="H1153" t="s">
-        <v>4274</v>
+        <v>4328</v>
       </c>
     </row>
     <row r="1154" spans="1:8">
       <c r="A1154" t="s">
-        <v>4275</v>
+        <v>4329</v>
       </c>
       <c r="B1154" t="s">
         <v>9</v>
       </c>
       <c r="C1154" t="s">
-        <v>1500</v>
+        <v>1284</v>
       </c>
       <c r="D1154" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1154" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1154" t="s">
-        <v>249</v>
+        <v>13</v>
       </c>
       <c r="G1154" s="1" t="s">
-        <v>4276</v>
+        <v>4330</v>
       </c>
       <c r="H1154" t="s">
-        <v>4277</v>
+        <v>4331</v>
       </c>
     </row>
     <row r="1155" spans="1:8">
       <c r="A1155" t="s">
-        <v>4278</v>
+        <v>4332</v>
       </c>
       <c r="B1155" t="s">
         <v>9</v>
       </c>
       <c r="C1155" t="s">
-        <v>1504</v>
+        <v>1288</v>
       </c>
       <c r="D1155" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1155" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1155" t="s">
-        <v>131</v>
+        <v>13</v>
       </c>
       <c r="G1155" s="1" t="s">
-        <v>4279</v>
+        <v>4333</v>
       </c>
       <c r="H1155" t="s">
-        <v>4280</v>
+        <v>4334</v>
       </c>
     </row>
     <row r="1156" spans="1:8">
       <c r="A1156" t="s">
-        <v>4281</v>
+        <v>4335</v>
       </c>
       <c r="B1156" t="s">
         <v>9</v>
       </c>
       <c r="C1156" t="s">
-        <v>1508</v>
+        <v>1292</v>
       </c>
       <c r="D1156" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1156" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1156" t="s">
-        <v>131</v>
+        <v>13</v>
       </c>
       <c r="G1156" s="1" t="s">
-        <v>4282</v>
+        <v>4336</v>
       </c>
       <c r="H1156" t="s">
-        <v>4283</v>
+        <v>4337</v>
       </c>
     </row>
     <row r="1157" spans="1:8">
       <c r="A1157" t="s">
-        <v>4284</v>
+        <v>4338</v>
       </c>
       <c r="B1157" t="s">
         <v>9</v>
       </c>
       <c r="C1157" t="s">
-        <v>1512</v>
+        <v>1296</v>
       </c>
       <c r="D1157" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1157" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1157" t="s">
-        <v>131</v>
+        <v>30</v>
       </c>
       <c r="G1157" s="1" t="s">
-        <v>4285</v>
+        <v>4339</v>
       </c>
       <c r="H1157" t="s">
-        <v>4286</v>
+        <v>4340</v>
       </c>
     </row>
     <row r="1158" spans="1:8">
       <c r="A1158" t="s">
-        <v>4287</v>
+        <v>4341</v>
       </c>
       <c r="B1158" t="s">
         <v>9</v>
       </c>
       <c r="C1158" t="s">
-        <v>1516</v>
+        <v>1300</v>
       </c>
       <c r="D1158" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1158" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1158" t="s">
-        <v>131</v>
+        <v>186</v>
       </c>
       <c r="G1158" s="1" t="s">
-        <v>4288</v>
+        <v>4342</v>
       </c>
       <c r="H1158" t="s">
-        <v>4289</v>
+        <v>4343</v>
       </c>
     </row>
     <row r="1159" spans="1:8">
       <c r="A1159" t="s">
-        <v>4290</v>
+        <v>4344</v>
       </c>
       <c r="B1159" t="s">
         <v>9</v>
       </c>
       <c r="C1159" t="s">
-        <v>1520</v>
+        <v>1304</v>
       </c>
       <c r="D1159" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1159" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1159" t="s">
-        <v>131</v>
+        <v>55</v>
       </c>
       <c r="G1159" s="1" t="s">
-        <v>4291</v>
+        <v>4345</v>
       </c>
       <c r="H1159" t="s">
-        <v>4292</v>
+        <v>4346</v>
       </c>
     </row>
     <row r="1160" spans="1:8">
       <c r="A1160" t="s">
-        <v>4293</v>
+        <v>4347</v>
       </c>
       <c r="B1160" t="s">
         <v>9</v>
       </c>
       <c r="C1160" t="s">
-        <v>1524</v>
+        <v>1308</v>
       </c>
       <c r="D1160" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1160" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1160" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G1160" s="1" t="s">
-        <v>4294</v>
+        <v>4348</v>
       </c>
       <c r="H1160" t="s">
-        <v>4295</v>
+        <v>4349</v>
       </c>
     </row>
     <row r="1161" spans="1:8">
       <c r="A1161" t="s">
-        <v>4296</v>
+        <v>4350</v>
       </c>
       <c r="B1161" t="s">
         <v>9</v>
       </c>
       <c r="C1161" t="s">
-        <v>1528</v>
+        <v>1312</v>
       </c>
       <c r="D1161" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1161" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1161" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G1161" s="1" t="s">
-        <v>4297</v>
+        <v>4351</v>
       </c>
       <c r="H1161" t="s">
-        <v>4298</v>
+        <v>4352</v>
       </c>
     </row>
     <row r="1162" spans="1:8">
       <c r="A1162" t="s">
-        <v>4299</v>
+        <v>4353</v>
       </c>
       <c r="B1162" t="s">
         <v>9</v>
       </c>
       <c r="C1162" t="s">
-        <v>1532</v>
+        <v>1316</v>
       </c>
       <c r="D1162" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1162" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1162" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G1162" s="1" t="s">
-        <v>4300</v>
+        <v>4354</v>
       </c>
       <c r="H1162" t="s">
-        <v>4301</v>
+        <v>4355</v>
       </c>
     </row>
     <row r="1163" spans="1:8">
       <c r="A1163" t="s">
-        <v>4302</v>
+        <v>4356</v>
       </c>
       <c r="B1163" t="s">
         <v>9</v>
       </c>
       <c r="C1163" t="s">
-        <v>1536</v>
+        <v>1320</v>
       </c>
       <c r="D1163" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1163" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1163" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G1163" s="1" t="s">
-        <v>4303</v>
+        <v>4357</v>
       </c>
       <c r="H1163" t="s">
-        <v>4304</v>
+        <v>4358</v>
       </c>
     </row>
     <row r="1164" spans="1:8">
       <c r="A1164" t="s">
-        <v>4305</v>
+        <v>4359</v>
       </c>
       <c r="B1164" t="s">
         <v>9</v>
       </c>
       <c r="C1164" t="s">
-        <v>1540</v>
+        <v>1324</v>
       </c>
       <c r="D1164" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1164" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1164" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G1164" s="1" t="s">
-        <v>4306</v>
+        <v>4360</v>
       </c>
       <c r="H1164" t="s">
-        <v>4307</v>
+        <v>4361</v>
       </c>
     </row>
     <row r="1165" spans="1:8">
       <c r="A1165" t="s">
-        <v>4308</v>
+        <v>4362</v>
       </c>
       <c r="B1165" t="s">
         <v>9</v>
       </c>
       <c r="C1165" t="s">
-        <v>1544</v>
+        <v>1328</v>
       </c>
       <c r="D1165" t="s">
-        <v>3182</v>
+        <v>3398</v>
       </c>
       <c r="E1165" t="s">
-        <v>3183</v>
+        <v>3399</v>
       </c>
       <c r="F1165" t="s">
-        <v>30</v>
+        <v>131</v>
       </c>
       <c r="G1165" s="1" t="s">
-        <v>4309</v>
+        <v>4363</v>
       </c>
       <c r="H1165" t="s">
-        <v>4310</v>
+        <v>4364</v>
       </c>
     </row>
     <row r="1166" spans="1:8">
       <c r="A1166" t="s">
-        <v>4311</v>
+        <v>4365</v>
       </c>
       <c r="B1166" t="s">
         <v>9</v>
       </c>
       <c r="C1166" t="s">
-        <v>25</v>
+        <v>1332</v>
       </c>
       <c r="D1166" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1166" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1166" t="s">
-        <v>4314</v>
+        <v>131</v>
       </c>
       <c r="G1166" s="1" t="s">
-        <v>4315</v>
+        <v>4366</v>
       </c>
       <c r="H1166" t="s">
-        <v>4316</v>
+        <v>4367</v>
       </c>
     </row>
     <row r="1167" spans="1:8">
       <c r="A1167" t="s">
-        <v>4317</v>
+        <v>4368</v>
       </c>
       <c r="B1167" t="s">
         <v>9</v>
       </c>
       <c r="C1167" t="s">
-        <v>143</v>
+        <v>1336</v>
       </c>
       <c r="D1167" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1167" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1167" t="s">
-        <v>283</v>
+        <v>131</v>
       </c>
       <c r="G1167" s="1" t="s">
-        <v>4318</v>
+        <v>4369</v>
       </c>
       <c r="H1167" t="s">
-        <v>4319</v>
+        <v>4370</v>
       </c>
     </row>
     <row r="1168" spans="1:8">
       <c r="A1168" t="s">
-        <v>4320</v>
+        <v>4371</v>
       </c>
       <c r="B1168" t="s">
         <v>9</v>
       </c>
       <c r="C1168" t="s">
-        <v>156</v>
+        <v>1340</v>
       </c>
       <c r="D1168" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1168" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1168" t="s">
-        <v>4314</v>
+        <v>131</v>
       </c>
       <c r="G1168" s="1" t="s">
-        <v>4321</v>
+        <v>4372</v>
       </c>
       <c r="H1168" t="s">
-        <v>4322</v>
+        <v>4373</v>
       </c>
     </row>
     <row r="1169" spans="1:8">
       <c r="A1169" t="s">
-        <v>4323</v>
+        <v>4374</v>
       </c>
       <c r="B1169" t="s">
         <v>9</v>
       </c>
       <c r="C1169" t="s">
-        <v>244</v>
+        <v>1344</v>
       </c>
       <c r="D1169" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1169" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1169" t="s">
-        <v>55</v>
+        <v>199</v>
       </c>
       <c r="G1169" s="1" t="s">
-        <v>4324</v>
+        <v>4375</v>
       </c>
       <c r="H1169" t="s">
-        <v>4325</v>
+        <v>4376</v>
       </c>
     </row>
     <row r="1170" spans="1:8">
       <c r="A1170" t="s">
-        <v>4326</v>
+        <v>4377</v>
       </c>
       <c r="B1170" t="s">
         <v>9</v>
       </c>
       <c r="C1170" t="s">
-        <v>278</v>
+        <v>1348</v>
       </c>
       <c r="D1170" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1170" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1170" t="s">
-        <v>165</v>
+        <v>199</v>
       </c>
       <c r="G1170" s="1" t="s">
-        <v>4327</v>
+        <v>4378</v>
       </c>
       <c r="H1170" t="s">
-        <v>4328</v>
+        <v>4379</v>
       </c>
     </row>
     <row r="1171" spans="1:8">
       <c r="A1171" t="s">
-        <v>4329</v>
+        <v>4380</v>
       </c>
       <c r="B1171" t="s">
         <v>9</v>
       </c>
       <c r="C1171" t="s">
-        <v>282</v>
+        <v>1352</v>
       </c>
       <c r="D1171" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1171" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1171" t="s">
-        <v>4314</v>
+        <v>199</v>
       </c>
       <c r="G1171" s="1" t="s">
-        <v>4330</v>
+        <v>4381</v>
       </c>
       <c r="H1171" t="s">
-        <v>4331</v>
+        <v>4382</v>
       </c>
     </row>
     <row r="1172" spans="1:8">
       <c r="A1172" t="s">
-        <v>4332</v>
+        <v>4383</v>
       </c>
       <c r="B1172" t="s">
         <v>9</v>
       </c>
       <c r="C1172" t="s">
-        <v>287</v>
+        <v>1356</v>
       </c>
       <c r="D1172" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1172" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1172" t="s">
-        <v>55</v>
+        <v>199</v>
       </c>
       <c r="G1172" s="1" t="s">
-        <v>4333</v>
+        <v>4384</v>
       </c>
       <c r="H1172" t="s">
-        <v>4334</v>
+        <v>4385</v>
       </c>
     </row>
     <row r="1173" spans="1:8">
       <c r="A1173" t="s">
-        <v>4335</v>
+        <v>4386</v>
       </c>
       <c r="B1173" t="s">
         <v>9</v>
       </c>
       <c r="C1173" t="s">
-        <v>299</v>
+        <v>1360</v>
       </c>
       <c r="D1173" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1173" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1173" t="s">
-        <v>76</v>
+        <v>262</v>
       </c>
       <c r="G1173" s="1" t="s">
-        <v>4336</v>
+        <v>4387</v>
       </c>
       <c r="H1173" t="s">
-        <v>4337</v>
+        <v>4388</v>
       </c>
     </row>
     <row r="1174" spans="1:8">
       <c r="A1174" t="s">
-        <v>4338</v>
+        <v>4389</v>
       </c>
       <c r="B1174" t="s">
         <v>9</v>
       </c>
       <c r="C1174" t="s">
-        <v>311</v>
+        <v>1364</v>
       </c>
       <c r="D1174" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1174" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1174" t="s">
-        <v>165</v>
+        <v>262</v>
       </c>
       <c r="G1174" s="1" t="s">
-        <v>4339</v>
+        <v>4390</v>
       </c>
       <c r="H1174" t="s">
-        <v>4340</v>
+        <v>4391</v>
       </c>
     </row>
     <row r="1175" spans="1:8">
       <c r="A1175" t="s">
-        <v>4341</v>
+        <v>4392</v>
       </c>
       <c r="B1175" t="s">
         <v>9</v>
       </c>
       <c r="C1175" t="s">
-        <v>315</v>
+        <v>1368</v>
       </c>
       <c r="D1175" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1175" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1175" t="s">
         <v>262</v>
       </c>
       <c r="G1175" s="1" t="s">
-        <v>4342</v>
+        <v>4393</v>
       </c>
       <c r="H1175" t="s">
-        <v>4343</v>
+        <v>4394</v>
       </c>
     </row>
     <row r="1176" spans="1:8">
       <c r="A1176" t="s">
-        <v>4344</v>
+        <v>4395</v>
       </c>
       <c r="B1176" t="s">
         <v>9</v>
       </c>
       <c r="C1176" t="s">
-        <v>327</v>
+        <v>1372</v>
       </c>
       <c r="D1176" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1176" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1176" t="s">
-        <v>131</v>
+        <v>262</v>
       </c>
       <c r="G1176" s="1" t="s">
-        <v>4345</v>
+        <v>4396</v>
       </c>
       <c r="H1176" t="s">
-        <v>4346</v>
+        <v>4397</v>
       </c>
     </row>
     <row r="1177" spans="1:8">
       <c r="A1177" t="s">
-        <v>4347</v>
+        <v>4398</v>
       </c>
       <c r="B1177" t="s">
         <v>9</v>
       </c>
       <c r="C1177" t="s">
-        <v>335</v>
+        <v>1376</v>
       </c>
       <c r="D1177" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1177" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1177" t="s">
-        <v>131</v>
+        <v>262</v>
       </c>
       <c r="G1177" s="1" t="s">
-        <v>4348</v>
+        <v>4399</v>
       </c>
       <c r="H1177" t="s">
-        <v>4349</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="1178" spans="1:8">
       <c r="A1178" t="s">
-        <v>4350</v>
+        <v>4401</v>
       </c>
       <c r="B1178" t="s">
         <v>9</v>
       </c>
       <c r="C1178" t="s">
-        <v>339</v>
+        <v>1380</v>
       </c>
       <c r="D1178" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1178" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1178" t="s">
-        <v>131</v>
+        <v>220</v>
       </c>
       <c r="G1178" s="1" t="s">
-        <v>4351</v>
+        <v>4402</v>
       </c>
       <c r="H1178" t="s">
-        <v>4352</v>
+        <v>4403</v>
       </c>
     </row>
     <row r="1179" spans="1:8">
       <c r="A1179" t="s">
-        <v>4353</v>
+        <v>4404</v>
       </c>
       <c r="B1179" t="s">
         <v>9</v>
       </c>
       <c r="C1179" t="s">
-        <v>363</v>
+        <v>1384</v>
       </c>
       <c r="D1179" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1179" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1179" t="s">
-        <v>249</v>
+        <v>220</v>
       </c>
       <c r="G1179" s="1" t="s">
-        <v>4354</v>
+        <v>4405</v>
       </c>
       <c r="H1179" t="s">
-        <v>4355</v>
+        <v>4406</v>
       </c>
     </row>
     <row r="1180" spans="1:8">
       <c r="A1180" t="s">
-        <v>4356</v>
+        <v>4407</v>
       </c>
       <c r="B1180" t="s">
         <v>9</v>
       </c>
       <c r="C1180" t="s">
-        <v>367</v>
+        <v>1388</v>
       </c>
       <c r="D1180" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1180" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1180" t="s">
-        <v>262</v>
+        <v>3475</v>
       </c>
       <c r="G1180" s="1" t="s">
-        <v>4357</v>
+        <v>4408</v>
       </c>
       <c r="H1180" t="s">
-        <v>4358</v>
+        <v>4409</v>
       </c>
     </row>
     <row r="1181" spans="1:8">
       <c r="A1181" t="s">
-        <v>4359</v>
+        <v>4410</v>
       </c>
       <c r="B1181" t="s">
         <v>9</v>
       </c>
       <c r="C1181" t="s">
-        <v>395</v>
+        <v>1392</v>
       </c>
       <c r="D1181" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1181" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1181" t="s">
         <v>249</v>
       </c>
       <c r="G1181" s="1" t="s">
-        <v>4360</v>
+        <v>4411</v>
       </c>
       <c r="H1181" t="s">
-        <v>4361</v>
+        <v>4412</v>
       </c>
     </row>
     <row r="1182" spans="1:8">
       <c r="A1182" t="s">
-        <v>4362</v>
+        <v>4413</v>
       </c>
       <c r="B1182" t="s">
         <v>9</v>
       </c>
       <c r="C1182" t="s">
-        <v>407</v>
+        <v>1396</v>
       </c>
       <c r="D1182" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1182" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1182" t="s">
-        <v>165</v>
+        <v>249</v>
       </c>
       <c r="G1182" s="1" t="s">
-        <v>4363</v>
+        <v>4414</v>
       </c>
       <c r="H1182" t="s">
-        <v>4364</v>
+        <v>4415</v>
       </c>
     </row>
     <row r="1183" spans="1:8">
       <c r="A1183" t="s">
-        <v>4365</v>
+        <v>4416</v>
       </c>
       <c r="B1183" t="s">
         <v>9</v>
       </c>
       <c r="C1183" t="s">
-        <v>419</v>
+        <v>1400</v>
       </c>
       <c r="D1183" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1183" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1183" t="s">
-        <v>199</v>
+        <v>249</v>
       </c>
       <c r="G1183" s="1" t="s">
-        <v>4366</v>
+        <v>4417</v>
       </c>
       <c r="H1183" t="s">
-        <v>4367</v>
+        <v>4418</v>
       </c>
     </row>
     <row r="1184" spans="1:8">
       <c r="A1184" t="s">
-        <v>4368</v>
+        <v>4419</v>
       </c>
       <c r="B1184" t="s">
         <v>9</v>
       </c>
       <c r="C1184" t="s">
-        <v>443</v>
+        <v>1404</v>
       </c>
       <c r="D1184" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1184" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1184" t="s">
-        <v>165</v>
+        <v>249</v>
       </c>
       <c r="G1184" s="1" t="s">
-        <v>4369</v>
+        <v>4420</v>
       </c>
       <c r="H1184" t="s">
-        <v>4370</v>
+        <v>4421</v>
       </c>
     </row>
     <row r="1185" spans="1:8">
       <c r="A1185" t="s">
-        <v>4371</v>
+        <v>4422</v>
       </c>
       <c r="B1185" t="s">
         <v>9</v>
       </c>
       <c r="C1185" t="s">
-        <v>459</v>
+        <v>1408</v>
       </c>
       <c r="D1185" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1185" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1185" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
       <c r="G1185" s="1" t="s">
-        <v>4372</v>
+        <v>4423</v>
       </c>
       <c r="H1185" t="s">
-        <v>4373</v>
+        <v>4424</v>
       </c>
     </row>
     <row r="1186" spans="1:8">
       <c r="A1186" t="s">
-        <v>4374</v>
+        <v>4425</v>
       </c>
       <c r="B1186" t="s">
         <v>9</v>
       </c>
       <c r="C1186" t="s">
-        <v>463</v>
+        <v>1412</v>
       </c>
       <c r="D1186" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1186" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1186" t="s">
-        <v>262</v>
+        <v>152</v>
       </c>
       <c r="G1186" s="1" t="s">
-        <v>4375</v>
+        <v>4426</v>
       </c>
       <c r="H1186" t="s">
-        <v>4376</v>
+        <v>4427</v>
       </c>
     </row>
     <row r="1187" spans="1:8">
       <c r="A1187" t="s">
-        <v>4377</v>
+        <v>4428</v>
       </c>
       <c r="B1187" t="s">
         <v>9</v>
       </c>
       <c r="C1187" t="s">
-        <v>467</v>
+        <v>1416</v>
       </c>
       <c r="D1187" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1187" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1187" t="s">
-        <v>262</v>
+        <v>152</v>
       </c>
       <c r="G1187" s="1" t="s">
-        <v>4378</v>
+        <v>4429</v>
       </c>
       <c r="H1187" t="s">
-        <v>4379</v>
+        <v>4430</v>
       </c>
     </row>
     <row r="1188" spans="1:8">
       <c r="A1188" t="s">
-        <v>4380</v>
+        <v>4431</v>
       </c>
       <c r="B1188" t="s">
         <v>9</v>
       </c>
       <c r="C1188" t="s">
-        <v>471</v>
+        <v>1420</v>
       </c>
       <c r="D1188" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1188" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1188" t="s">
-        <v>4314</v>
+        <v>152</v>
       </c>
       <c r="G1188" s="1" t="s">
-        <v>4381</v>
+        <v>4432</v>
       </c>
       <c r="H1188" t="s">
-        <v>4382</v>
+        <v>4433</v>
       </c>
     </row>
     <row r="1189" spans="1:8">
       <c r="A1189" t="s">
-        <v>4383</v>
+        <v>4434</v>
       </c>
       <c r="B1189" t="s">
         <v>9</v>
       </c>
       <c r="C1189" t="s">
-        <v>475</v>
+        <v>1424</v>
       </c>
       <c r="D1189" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1189" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1189" t="s">
-        <v>4314</v>
+        <v>152</v>
       </c>
       <c r="G1189" s="1" t="s">
-        <v>4384</v>
+        <v>4435</v>
       </c>
       <c r="H1189" t="s">
-        <v>4385</v>
+        <v>4436</v>
       </c>
     </row>
     <row r="1190" spans="1:8">
       <c r="A1190" t="s">
-        <v>4386</v>
+        <v>4437</v>
       </c>
       <c r="B1190" t="s">
         <v>9</v>
       </c>
       <c r="C1190" t="s">
-        <v>479</v>
+        <v>1428</v>
       </c>
       <c r="D1190" t="s">
-        <v>4312</v>
+        <v>3398</v>
       </c>
       <c r="E1190" t="s">
-        <v>4313</v>
+        <v>3399</v>
       </c>
       <c r="F1190" t="s">
-        <v>249</v>
+        <v>220</v>
       </c>
       <c r="G1190" s="1" t="s">
-        <v>4387</v>
+        <v>4438</v>
       </c>
       <c r="H1190" t="s">
-        <v>4388</v>
+        <v>4439</v>
       </c>
     </row>
     <row r="1191" spans="1:8">
       <c r="A1191" t="s">
-        <v>4389</v>
+        <v>4440</v>
       </c>
       <c r="B1191" t="s">
         <v>9</v>
       </c>
       <c r="C1191" t="s">
-        <v>311</v>
+        <v>1432</v>
       </c>
       <c r="D1191" t="s">
-        <v>4390</v>
+        <v>3398</v>
       </c>
       <c r="E1191" t="s">
-        <v>4391</v>
+        <v>3399</v>
       </c>
       <c r="F1191" t="s">
-        <v>165</v>
+        <v>220</v>
       </c>
       <c r="G1191" s="1" t="s">
-        <v>4392</v>
+        <v>4441</v>
       </c>
       <c r="H1191" t="s">
-        <v>4340</v>
+        <v>4442</v>
       </c>
     </row>
     <row r="1192" spans="1:8">
       <c r="A1192" t="s">
-        <v>4393</v>
+        <v>4443</v>
       </c>
       <c r="B1192" t="s">
         <v>9</v>
       </c>
       <c r="C1192" t="s">
-        <v>10</v>
+        <v>1436</v>
       </c>
       <c r="D1192" t="s">
-        <v>4394</v>
+        <v>3398</v>
       </c>
       <c r="E1192" t="s">
-        <v>4395</v>
+        <v>3399</v>
       </c>
       <c r="F1192" t="s">
-        <v>220</v>
+        <v>262</v>
       </c>
       <c r="G1192" s="1" t="s">
-        <v>4396</v>
+        <v>4444</v>
       </c>
       <c r="H1192" t="s">
-        <v>4397</v>
+        <v>4445</v>
       </c>
     </row>
     <row r="1193" spans="1:8">
       <c r="A1193" t="s">
-        <v>4398</v>
+        <v>4446</v>
       </c>
       <c r="B1193" t="s">
         <v>9</v>
       </c>
       <c r="C1193" t="s">
-        <v>17</v>
+        <v>1440</v>
       </c>
       <c r="D1193" t="s">
-        <v>4394</v>
+        <v>3398</v>
       </c>
       <c r="E1193" t="s">
-        <v>4395</v>
+        <v>3399</v>
       </c>
       <c r="F1193" t="s">
-        <v>76</v>
+        <v>262</v>
       </c>
       <c r="G1193" s="1" t="s">
-        <v>4399</v>
+        <v>4447</v>
       </c>
       <c r="H1193" t="s">
-        <v>4400</v>
+        <v>4448</v>
       </c>
     </row>
     <row r="1194" spans="1:8">
       <c r="A1194" t="s">
-        <v>4401</v>
+        <v>4449</v>
       </c>
       <c r="B1194" t="s">
         <v>9</v>
       </c>
       <c r="C1194" t="s">
-        <v>21</v>
+        <v>1444</v>
       </c>
       <c r="D1194" t="s">
-        <v>4394</v>
+        <v>3398</v>
       </c>
       <c r="E1194" t="s">
-        <v>4395</v>
+        <v>3399</v>
       </c>
       <c r="F1194" t="s">
-        <v>220</v>
+        <v>262</v>
       </c>
       <c r="G1194" s="1" t="s">
-        <v>4402</v>
+        <v>4450</v>
       </c>
       <c r="H1194" t="s">
-        <v>4403</v>
+        <v>4451</v>
       </c>
     </row>
     <row r="1195" spans="1:8">
       <c r="A1195" t="s">
-        <v>4404</v>
+        <v>4452</v>
       </c>
       <c r="B1195" t="s">
         <v>9</v>
       </c>
       <c r="C1195" t="s">
-        <v>25</v>
+        <v>1448</v>
       </c>
       <c r="D1195" t="s">
-        <v>4394</v>
+        <v>3398</v>
       </c>
       <c r="E1195" t="s">
-        <v>4395</v>
+        <v>3399</v>
       </c>
       <c r="F1195" t="s">
-        <v>4405</v>
+        <v>262</v>
       </c>
       <c r="G1195" s="1" t="s">
-        <v>4406</v>
+        <v>4453</v>
       </c>
       <c r="H1195" t="s">
-        <v>4407</v>
+        <v>4454</v>
       </c>
     </row>
     <row r="1196" spans="1:8">
       <c r="A1196" t="s">
-        <v>4408</v>
+        <v>4455</v>
       </c>
       <c r="B1196" t="s">
         <v>9</v>
       </c>
       <c r="C1196" t="s">
-        <v>29</v>
+        <v>1452</v>
       </c>
       <c r="D1196" t="s">
-        <v>4394</v>
+        <v>3398</v>
       </c>
       <c r="E1196" t="s">
-        <v>4395</v>
+        <v>3399</v>
       </c>
       <c r="F1196" t="s">
         <v>262</v>
       </c>
       <c r="G1196" s="1" t="s">
-        <v>4409</v>
+        <v>4456</v>
       </c>
       <c r="H1196" t="s">
-        <v>4410</v>
+        <v>4457</v>
       </c>
     </row>
     <row r="1197" spans="1:8">
       <c r="A1197" t="s">
-        <v>4411</v>
+        <v>4458</v>
       </c>
       <c r="B1197" t="s">
         <v>9</v>
       </c>
       <c r="C1197" t="s">
-        <v>34</v>
+        <v>1456</v>
       </c>
       <c r="D1197" t="s">
-        <v>4394</v>
+        <v>3398</v>
       </c>
       <c r="E1197" t="s">
-        <v>4395</v>
+        <v>3399</v>
       </c>
       <c r="F1197" t="s">
-        <v>262</v>
+        <v>186</v>
       </c>
       <c r="G1197" s="1" t="s">
-        <v>4412</v>
+        <v>4459</v>
       </c>
       <c r="H1197" t="s">
-        <v>4413</v>
+        <v>4460</v>
       </c>
     </row>
     <row r="1198" spans="1:8">
       <c r="A1198" t="s">
-        <v>4414</v>
+        <v>4461</v>
       </c>
       <c r="B1198" t="s">
         <v>9</v>
       </c>
       <c r="C1198" t="s">
-        <v>38</v>
+        <v>1460</v>
       </c>
       <c r="D1198" t="s">
-        <v>4394</v>
+        <v>3398</v>
       </c>
       <c r="E1198" t="s">
-        <v>4395</v>
+        <v>3399</v>
       </c>
       <c r="F1198" t="s">
-        <v>262</v>
+        <v>186</v>
       </c>
       <c r="G1198" s="1" t="s">
-        <v>4415</v>
+        <v>4462</v>
       </c>
       <c r="H1198" t="s">
-        <v>4416</v>
+        <v>4463</v>
       </c>
     </row>
     <row r="1199" spans="1:8">
       <c r="A1199" t="s">
-        <v>4417</v>
+        <v>4464</v>
       </c>
       <c r="B1199" t="s">
         <v>9</v>
       </c>
       <c r="C1199" t="s">
-        <v>42</v>
+        <v>1464</v>
       </c>
       <c r="D1199" t="s">
-        <v>4394</v>
+        <v>3398</v>
       </c>
       <c r="E1199" t="s">
-        <v>4395</v>
+        <v>3399</v>
       </c>
       <c r="F1199" t="s">
         <v>13</v>
       </c>
       <c r="G1199" s="1" t="s">
-        <v>4418</v>
+        <v>4465</v>
       </c>
       <c r="H1199" t="s">
-        <v>4419</v>
+        <v>4466</v>
       </c>
     </row>
     <row r="1200" spans="1:8">
       <c r="A1200" t="s">
-        <v>4420</v>
+        <v>4467</v>
       </c>
       <c r="B1200" t="s">
         <v>9</v>
       </c>
       <c r="C1200" t="s">
-        <v>46</v>
+        <v>1468</v>
       </c>
       <c r="D1200" t="s">
-        <v>4394</v>
+        <v>3398</v>
       </c>
       <c r="E1200" t="s">
-        <v>4395</v>
+        <v>3399</v>
       </c>
       <c r="F1200" t="s">
-        <v>4421</v>
+        <v>13</v>
       </c>
       <c r="G1200" s="1" t="s">
-        <v>4422</v>
+        <v>4468</v>
       </c>
       <c r="H1200" t="s">
-        <v>4423</v>
+        <v>4469</v>
       </c>
     </row>
     <row r="1201" spans="1:8">
       <c r="A1201" t="s">
-        <v>4424</v>
+        <v>4470</v>
       </c>
       <c r="B1201" t="s">
         <v>9</v>
       </c>
       <c r="C1201" t="s">
-        <v>10</v>
+        <v>1472</v>
       </c>
       <c r="D1201" t="s">
-        <v>4425</v>
+        <v>3398</v>
       </c>
       <c r="E1201" t="s">
-        <v>4426</v>
+        <v>3399</v>
       </c>
       <c r="F1201" t="s">
-        <v>4314</v>
+        <v>13</v>
       </c>
       <c r="G1201" s="1" t="s">
-        <v>4427</v>
+        <v>4471</v>
       </c>
       <c r="H1201" t="s">
-        <v>4428</v>
+        <v>4472</v>
       </c>
     </row>
     <row r="1202" spans="1:8">
       <c r="A1202" t="s">
-        <v>4429</v>
+        <v>4473</v>
       </c>
       <c r="B1202" t="s">
         <v>9</v>
       </c>
       <c r="C1202" t="s">
-        <v>17</v>
+        <v>1476</v>
       </c>
       <c r="D1202" t="s">
-        <v>4425</v>
+        <v>3398</v>
       </c>
       <c r="E1202" t="s">
-        <v>4426</v>
+        <v>3399</v>
       </c>
       <c r="F1202" t="s">
-        <v>4314</v>
+        <v>13</v>
       </c>
       <c r="G1202" s="1" t="s">
-        <v>4430</v>
+        <v>4474</v>
       </c>
       <c r="H1202" t="s">
-        <v>4431</v>
+        <v>4475</v>
       </c>
     </row>
     <row r="1203" spans="1:8">
       <c r="A1203" t="s">
-        <v>4432</v>
+        <v>4476</v>
       </c>
       <c r="B1203" t="s">
         <v>9</v>
       </c>
       <c r="C1203" t="s">
-        <v>21</v>
+        <v>1480</v>
       </c>
       <c r="D1203" t="s">
-        <v>4425</v>
+        <v>3398</v>
       </c>
       <c r="E1203" t="s">
-        <v>4426</v>
+        <v>3399</v>
       </c>
       <c r="F1203" t="s">
-        <v>4314</v>
+        <v>13</v>
       </c>
       <c r="G1203" s="1" t="s">
-        <v>4433</v>
+        <v>4477</v>
       </c>
       <c r="H1203" t="s">
-        <v>4434</v>
+        <v>4478</v>
       </c>
     </row>
     <row r="1204" spans="1:8">
       <c r="A1204" t="s">
-        <v>4435</v>
+        <v>4479</v>
       </c>
       <c r="B1204" t="s">
         <v>9</v>
       </c>
       <c r="C1204" t="s">
-        <v>25</v>
+        <v>1484</v>
       </c>
       <c r="D1204" t="s">
-        <v>4425</v>
+        <v>3398</v>
       </c>
       <c r="E1204" t="s">
-        <v>4426</v>
+        <v>3399</v>
       </c>
       <c r="F1204" t="s">
-        <v>4314</v>
+        <v>249</v>
       </c>
       <c r="G1204" s="1" t="s">
-        <v>4436</v>
+        <v>4480</v>
       </c>
       <c r="H1204" t="s">
-        <v>4437</v>
+        <v>4481</v>
       </c>
     </row>
     <row r="1205" spans="1:8">
       <c r="A1205" t="s">
-        <v>4438</v>
+        <v>4482</v>
       </c>
       <c r="B1205" t="s">
         <v>9</v>
       </c>
       <c r="C1205" t="s">
-        <v>29</v>
+        <v>1488</v>
       </c>
       <c r="D1205" t="s">
-        <v>4425</v>
+        <v>3398</v>
       </c>
       <c r="E1205" t="s">
-        <v>4426</v>
+        <v>3399</v>
       </c>
       <c r="F1205" t="s">
-        <v>4314</v>
+        <v>249</v>
       </c>
       <c r="G1205" s="1" t="s">
-        <v>4439</v>
+        <v>4483</v>
       </c>
       <c r="H1205" t="s">
-        <v>4440</v>
+        <v>4484</v>
       </c>
     </row>
     <row r="1206" spans="1:8">
       <c r="A1206" t="s">
-        <v>4441</v>
+        <v>4485</v>
       </c>
       <c r="B1206" t="s">
         <v>9</v>
       </c>
       <c r="C1206" t="s">
-        <v>34</v>
+        <v>1492</v>
       </c>
       <c r="D1206" t="s">
-        <v>4425</v>
+        <v>3398</v>
       </c>
       <c r="E1206" t="s">
-        <v>4426</v>
+        <v>3399</v>
       </c>
       <c r="F1206" t="s">
-        <v>4314</v>
+        <v>249</v>
       </c>
       <c r="G1206" s="1" t="s">
-        <v>4442</v>
+        <v>4486</v>
       </c>
       <c r="H1206" t="s">
-        <v>4443</v>
+        <v>4487</v>
       </c>
     </row>
     <row r="1207" spans="1:8">
       <c r="A1207" t="s">
-        <v>4444</v>
+        <v>4488</v>
       </c>
       <c r="B1207" t="s">
         <v>9</v>
       </c>
       <c r="C1207" t="s">
-        <v>38</v>
+        <v>1496</v>
       </c>
       <c r="D1207" t="s">
-        <v>4425</v>
+        <v>3398</v>
       </c>
       <c r="E1207" t="s">
-        <v>4426</v>
+        <v>3399</v>
       </c>
       <c r="F1207" t="s">
-        <v>4314</v>
+        <v>249</v>
       </c>
       <c r="G1207" s="1" t="s">
-        <v>4445</v>
+        <v>4489</v>
       </c>
       <c r="H1207" t="s">
-        <v>4446</v>
+        <v>4490</v>
       </c>
     </row>
     <row r="1208" spans="1:8">
       <c r="A1208" t="s">
-        <v>4447</v>
+        <v>4491</v>
       </c>
       <c r="B1208" t="s">
         <v>9</v>
       </c>
       <c r="C1208" t="s">
-        <v>42</v>
+        <v>1500</v>
       </c>
       <c r="D1208" t="s">
-        <v>4425</v>
+        <v>3398</v>
       </c>
       <c r="E1208" t="s">
-        <v>4426</v>
+        <v>3399</v>
       </c>
       <c r="F1208" t="s">
-        <v>4314</v>
+        <v>249</v>
       </c>
       <c r="G1208" s="1" t="s">
-        <v>4448</v>
+        <v>4492</v>
       </c>
       <c r="H1208" t="s">
-        <v>4449</v>
+        <v>4493</v>
       </c>
     </row>
     <row r="1209" spans="1:8">
       <c r="A1209" t="s">
-        <v>4450</v>
+        <v>4494</v>
       </c>
       <c r="B1209" t="s">
         <v>9</v>
       </c>
       <c r="C1209" t="s">
-        <v>46</v>
+        <v>1504</v>
       </c>
       <c r="D1209" t="s">
-        <v>4425</v>
+        <v>3398</v>
       </c>
       <c r="E1209" t="s">
-        <v>4426</v>
+        <v>3399</v>
       </c>
       <c r="F1209" t="s">
-        <v>4314</v>
+        <v>131</v>
       </c>
       <c r="G1209" s="1" t="s">
-        <v>4451</v>
+        <v>4495</v>
       </c>
       <c r="H1209" t="s">
-        <v>4452</v>
+        <v>4496</v>
       </c>
     </row>
     <row r="1210" spans="1:8">
       <c r="A1210" t="s">
-        <v>4453</v>
+        <v>4497</v>
       </c>
       <c r="B1210" t="s">
         <v>9</v>
       </c>
       <c r="C1210" t="s">
-        <v>50</v>
+        <v>1508</v>
       </c>
       <c r="D1210" t="s">
-        <v>4425</v>
+        <v>3398</v>
       </c>
       <c r="E1210" t="s">
-        <v>4426</v>
+        <v>3399</v>
       </c>
       <c r="F1210" t="s">
-        <v>4314</v>
+        <v>131</v>
       </c>
       <c r="G1210" s="1" t="s">
-        <v>4454</v>
+        <v>4498</v>
       </c>
       <c r="H1210" t="s">
-        <v>4455</v>
+        <v>4499</v>
       </c>
     </row>
     <row r="1211" spans="1:8">
       <c r="A1211" t="s">
-        <v>4456</v>
+        <v>4500</v>
       </c>
       <c r="B1211" t="s">
         <v>9</v>
       </c>
       <c r="C1211" t="s">
-        <v>54</v>
+        <v>1512</v>
       </c>
       <c r="D1211" t="s">
-        <v>4425</v>
+        <v>3398</v>
       </c>
       <c r="E1211" t="s">
-        <v>4426</v>
+        <v>3399</v>
       </c>
       <c r="F1211" t="s">
-        <v>4314</v>
+        <v>131</v>
       </c>
       <c r="G1211" s="1" t="s">
-        <v>4457</v>
+        <v>4501</v>
       </c>
       <c r="H1211" t="s">
-        <v>4458</v>
+        <v>4502</v>
       </c>
     </row>
     <row r="1212" spans="1:8">
       <c r="A1212" t="s">
-        <v>4459</v>
+        <v>4503</v>
       </c>
       <c r="B1212" t="s">
         <v>9</v>
       </c>
       <c r="C1212" t="s">
-        <v>59</v>
+        <v>1516</v>
       </c>
       <c r="D1212" t="s">
-        <v>4425</v>
+        <v>3398</v>
       </c>
       <c r="E1212" t="s">
-        <v>4426</v>
+        <v>3399</v>
       </c>
       <c r="F1212" t="s">
-        <v>4314</v>
+        <v>131</v>
       </c>
       <c r="G1212" s="1" t="s">
-        <v>4460</v>
+        <v>4504</v>
       </c>
       <c r="H1212" t="s">
-        <v>4461</v>
+        <v>4505</v>
       </c>
     </row>
     <row r="1213" spans="1:8">
       <c r="A1213" t="s">
-        <v>4462</v>
+        <v>4506</v>
       </c>
       <c r="B1213" t="s">
         <v>9</v>
       </c>
       <c r="C1213" t="s">
-        <v>10</v>
+        <v>1520</v>
       </c>
       <c r="D1213" t="s">
-        <v>4463</v>
+        <v>3398</v>
       </c>
       <c r="E1213" t="s">
-        <v>4464</v>
+        <v>3399</v>
       </c>
       <c r="F1213" t="s">
-        <v>55</v>
+        <v>131</v>
       </c>
       <c r="G1213" s="1" t="s">
-        <v>4465</v>
+        <v>4507</v>
       </c>
       <c r="H1213" t="s">
-        <v>4466</v>
+        <v>4508</v>
       </c>
     </row>
     <row r="1214" spans="1:8">
       <c r="A1214" t="s">
-        <v>4467</v>
+        <v>4509</v>
       </c>
       <c r="B1214" t="s">
         <v>9</v>
       </c>
       <c r="C1214" t="s">
-        <v>17</v>
+        <v>1524</v>
       </c>
       <c r="D1214" t="s">
-        <v>4463</v>
+        <v>3398</v>
       </c>
       <c r="E1214" t="s">
-        <v>4464</v>
+        <v>3399</v>
       </c>
       <c r="F1214" t="s">
-        <v>249</v>
+        <v>13</v>
       </c>
       <c r="G1214" s="1" t="s">
-        <v>4468</v>
+        <v>4510</v>
       </c>
       <c r="H1214" t="s">
-        <v>4469</v>
+        <v>4511</v>
       </c>
     </row>
     <row r="1215" spans="1:8">
       <c r="A1215" t="s">
-        <v>4470</v>
+        <v>4512</v>
       </c>
       <c r="B1215" t="s">
         <v>9</v>
       </c>
       <c r="C1215" t="s">
-        <v>21</v>
+        <v>1528</v>
       </c>
       <c r="D1215" t="s">
-        <v>4463</v>
+        <v>3398</v>
       </c>
       <c r="E1215" t="s">
-        <v>4464</v>
+        <v>3399</v>
       </c>
       <c r="F1215" t="s">
-        <v>131</v>
+        <v>13</v>
       </c>
       <c r="G1215" s="1" t="s">
-        <v>4471</v>
+        <v>4513</v>
       </c>
       <c r="H1215" t="s">
-        <v>4472</v>
+        <v>4514</v>
       </c>
     </row>
     <row r="1216" spans="1:8">
       <c r="A1216" t="s">
-        <v>4473</v>
+        <v>4515</v>
       </c>
       <c r="B1216" t="s">
         <v>9</v>
       </c>
       <c r="C1216" t="s">
-        <v>25</v>
+        <v>1532</v>
       </c>
       <c r="D1216" t="s">
-        <v>4463</v>
+        <v>3398</v>
       </c>
       <c r="E1216" t="s">
-        <v>4464</v>
+        <v>3399</v>
       </c>
       <c r="F1216" t="s">
-        <v>262</v>
+        <v>13</v>
       </c>
       <c r="G1216" s="1" t="s">
-        <v>4474</v>
+        <v>4516</v>
       </c>
       <c r="H1216" t="s">
-        <v>4475</v>
+        <v>4517</v>
       </c>
     </row>
     <row r="1217" spans="1:8">
       <c r="A1217" t="s">
-        <v>4476</v>
+        <v>4518</v>
       </c>
       <c r="B1217" t="s">
         <v>9</v>
       </c>
       <c r="C1217" t="s">
-        <v>29</v>
+        <v>1536</v>
       </c>
       <c r="D1217" t="s">
-        <v>4463</v>
+        <v>3398</v>
       </c>
       <c r="E1217" t="s">
-        <v>4464</v>
+        <v>3399</v>
       </c>
       <c r="F1217" t="s">
-        <v>283</v>
+        <v>13</v>
       </c>
       <c r="G1217" s="1" t="s">
-        <v>4477</v>
+        <v>4519</v>
       </c>
       <c r="H1217" t="s">
-        <v>4478</v>
+        <v>4520</v>
       </c>
     </row>
     <row r="1218" spans="1:8">
       <c r="A1218" t="s">
-        <v>4479</v>
+        <v>4521</v>
       </c>
       <c r="B1218" t="s">
         <v>9</v>
       </c>
       <c r="C1218" t="s">
-        <v>34</v>
+        <v>1540</v>
       </c>
       <c r="D1218" t="s">
-        <v>4463</v>
+        <v>3398</v>
       </c>
       <c r="E1218" t="s">
-        <v>4464</v>
+        <v>3399</v>
       </c>
       <c r="F1218" t="s">
         <v>13</v>
       </c>
       <c r="G1218" s="1" t="s">
-        <v>4480</v>
+        <v>4522</v>
       </c>
       <c r="H1218" t="s">
-        <v>4481</v>
+        <v>4523</v>
       </c>
     </row>
     <row r="1219" spans="1:8">
       <c r="A1219" t="s">
-        <v>4482</v>
+        <v>4524</v>
       </c>
       <c r="B1219" t="s">
         <v>9</v>
       </c>
       <c r="C1219" t="s">
-        <v>38</v>
+        <v>1544</v>
       </c>
       <c r="D1219" t="s">
-        <v>4463</v>
+        <v>3398</v>
       </c>
       <c r="E1219" t="s">
-        <v>4464</v>
+        <v>3399</v>
       </c>
       <c r="F1219" t="s">
-        <v>76</v>
+        <v>30</v>
       </c>
       <c r="G1219" s="1" t="s">
-        <v>4483</v>
+        <v>4525</v>
       </c>
       <c r="H1219" t="s">
-        <v>4484</v>
+        <v>4526</v>
       </c>
     </row>
     <row r="1220" spans="1:8">
       <c r="A1220" t="s">
-        <v>4485</v>
+        <v>4527</v>
       </c>
       <c r="B1220" t="s">
         <v>9</v>
       </c>
       <c r="C1220" t="s">
-        <v>42</v>
+        <v>1548</v>
       </c>
       <c r="D1220" t="s">
-        <v>4463</v>
+        <v>3398</v>
       </c>
       <c r="E1220" t="s">
-        <v>4464</v>
+        <v>3399</v>
       </c>
       <c r="F1220" t="s">
-        <v>30</v>
+        <v>283</v>
       </c>
       <c r="G1220" s="1" t="s">
-        <v>4486</v>
+        <v>4528</v>
       </c>
       <c r="H1220" t="s">
-        <v>4487</v>
+        <v>4529</v>
       </c>
     </row>
     <row r="1221" spans="1:8">
       <c r="A1221" t="s">
-        <v>4488</v>
+        <v>4530</v>
       </c>
       <c r="B1221" t="s">
         <v>9</v>
       </c>
       <c r="C1221" t="s">
-        <v>46</v>
+        <v>1552</v>
       </c>
       <c r="D1221" t="s">
-        <v>4463</v>
+        <v>3398</v>
       </c>
       <c r="E1221" t="s">
-        <v>4464</v>
+        <v>3399</v>
       </c>
       <c r="F1221" t="s">
-        <v>165</v>
+        <v>283</v>
       </c>
       <c r="G1221" s="1" t="s">
-        <v>4489</v>
+        <v>4531</v>
       </c>
       <c r="H1221" t="s">
-        <v>4490</v>
+        <v>4532</v>
       </c>
     </row>
     <row r="1222" spans="1:8">
       <c r="A1222" t="s">
-        <v>4491</v>
+        <v>4533</v>
       </c>
       <c r="B1222" t="s">
         <v>9</v>
       </c>
       <c r="C1222" t="s">
-        <v>50</v>
+        <v>1556</v>
       </c>
       <c r="D1222" t="s">
-        <v>4463</v>
+        <v>3398</v>
       </c>
       <c r="E1222" t="s">
-        <v>4464</v>
+        <v>3399</v>
       </c>
       <c r="F1222" t="s">
-        <v>114</v>
+        <v>283</v>
       </c>
       <c r="G1222" s="1" t="s">
-        <v>4492</v>
+        <v>4534</v>
       </c>
       <c r="H1222" t="s">
-        <v>4493</v>
+        <v>4535</v>
       </c>
     </row>
     <row r="1223" spans="1:8">
       <c r="A1223" t="s">
-        <v>4494</v>
+        <v>4536</v>
       </c>
       <c r="B1223" t="s">
         <v>9</v>
       </c>
       <c r="C1223" t="s">
-        <v>54</v>
+        <v>1560</v>
       </c>
       <c r="D1223" t="s">
-        <v>4463</v>
+        <v>3398</v>
       </c>
       <c r="E1223" t="s">
-        <v>4464</v>
+        <v>3399</v>
       </c>
       <c r="F1223" t="s">
-        <v>220</v>
+        <v>199</v>
       </c>
       <c r="G1223" s="1" t="s">
-        <v>4495</v>
+        <v>4537</v>
       </c>
       <c r="H1223" t="s">
-        <v>4496</v>
+        <v>4538</v>
       </c>
     </row>
     <row r="1224" spans="1:8">
       <c r="A1224" t="s">
-        <v>4497</v>
+        <v>4539</v>
       </c>
       <c r="B1224" t="s">
         <v>9</v>
       </c>
       <c r="C1224" t="s">
-        <v>59</v>
+        <v>1564</v>
       </c>
       <c r="D1224" t="s">
-        <v>4463</v>
+        <v>3398</v>
       </c>
       <c r="E1224" t="s">
-        <v>4464</v>
+        <v>3399</v>
       </c>
       <c r="F1224" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="G1224" s="1" t="s">
-        <v>4498</v>
+        <v>4540</v>
       </c>
       <c r="H1224" t="s">
-        <v>4499</v>
+        <v>4541</v>
       </c>
     </row>
     <row r="1225" spans="1:8">
       <c r="A1225" t="s">
-        <v>4500</v>
+        <v>4542</v>
       </c>
       <c r="B1225" t="s">
         <v>9</v>
       </c>
       <c r="C1225" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D1225" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1225" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1225" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1225" s="1" t="s">
+        <v>4543</v>
+      </c>
+      <c r="H1225" t="s">
+        <v>4544</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:8">
+      <c r="A1226" t="s">
+        <v>4545</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D1226" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1226" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1226" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1226" s="1" t="s">
+        <v>4546</v>
+      </c>
+      <c r="H1226" t="s">
+        <v>4547</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:8">
+      <c r="A1227" t="s">
+        <v>4548</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D1227" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1227" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1227" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1227" s="1" t="s">
+        <v>4549</v>
+      </c>
+      <c r="H1227" t="s">
+        <v>4550</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:8">
+      <c r="A1228" t="s">
+        <v>4551</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D1228" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1228" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1228" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1228" s="1" t="s">
+        <v>4552</v>
+      </c>
+      <c r="H1228" t="s">
+        <v>4553</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:8">
+      <c r="A1229" t="s">
+        <v>4554</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D1229" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1229" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1229" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1229" s="1" t="s">
+        <v>4555</v>
+      </c>
+      <c r="H1229" t="s">
+        <v>4556</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:8">
+      <c r="A1230" t="s">
+        <v>4557</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D1230" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1230" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1230" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1230" s="1" t="s">
+        <v>4558</v>
+      </c>
+      <c r="H1230" t="s">
+        <v>4559</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:8">
+      <c r="A1231" t="s">
+        <v>4560</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D1231" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1231" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1231" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1231" s="1" t="s">
+        <v>4561</v>
+      </c>
+      <c r="H1231" t="s">
+        <v>4562</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:8">
+      <c r="A1232" t="s">
+        <v>4563</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D1232" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1232" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1232" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1232" s="1" t="s">
+        <v>4564</v>
+      </c>
+      <c r="H1232" t="s">
+        <v>4565</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:8">
+      <c r="A1233" t="s">
+        <v>4566</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D1233" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1233" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1233" t="s">
+        <v>220</v>
+      </c>
+      <c r="G1233" s="1" t="s">
+        <v>4567</v>
+      </c>
+      <c r="H1233" t="s">
+        <v>4568</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:8">
+      <c r="A1234" t="s">
+        <v>4569</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D1234" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1234" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1234" t="s">
+        <v>220</v>
+      </c>
+      <c r="G1234" s="1" t="s">
+        <v>4570</v>
+      </c>
+      <c r="H1234" t="s">
+        <v>4571</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:8">
+      <c r="A1235" t="s">
+        <v>4572</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D1235" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1235" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1235" t="s">
+        <v>220</v>
+      </c>
+      <c r="G1235" s="1" t="s">
+        <v>4573</v>
+      </c>
+      <c r="H1235" t="s">
+        <v>4574</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:8">
+      <c r="A1236" t="s">
+        <v>4575</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D1236" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1236" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1236" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1236" s="1" t="s">
+        <v>4576</v>
+      </c>
+      <c r="H1236" t="s">
+        <v>4577</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:8">
+      <c r="A1237" t="s">
+        <v>4578</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D1237" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1237" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1237" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1237" s="1" t="s">
+        <v>4579</v>
+      </c>
+      <c r="H1237" t="s">
+        <v>4580</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:8">
+      <c r="A1238" t="s">
+        <v>4581</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D1238" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1238" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1238" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1238" s="1" t="s">
+        <v>4582</v>
+      </c>
+      <c r="H1238" t="s">
+        <v>4583</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:8">
+      <c r="A1239" t="s">
+        <v>4584</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D1239" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1239" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1239" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1239" s="1" t="s">
+        <v>4585</v>
+      </c>
+      <c r="H1239" t="s">
+        <v>4586</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:8">
+      <c r="A1240" t="s">
+        <v>4587</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D1240" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1240" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1240" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1240" s="1" t="s">
+        <v>4588</v>
+      </c>
+      <c r="H1240" t="s">
+        <v>4589</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:8">
+      <c r="A1241" t="s">
+        <v>4590</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D1241" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1241" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1241" t="s">
+        <v>165</v>
+      </c>
+      <c r="G1241" s="1" t="s">
+        <v>4591</v>
+      </c>
+      <c r="H1241" t="s">
+        <v>4592</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:8">
+      <c r="A1242" t="s">
+        <v>4593</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D1242" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1242" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1242" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1242" s="1" t="s">
+        <v>4594</v>
+      </c>
+      <c r="H1242" t="s">
+        <v>4595</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:8">
+      <c r="A1243" t="s">
+        <v>4596</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D1243" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1243" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1243" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1243" s="1" t="s">
+        <v>4597</v>
+      </c>
+      <c r="H1243" t="s">
+        <v>4598</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:8">
+      <c r="A1244" t="s">
+        <v>4599</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D1244" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1244" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1244" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1244" s="1" t="s">
+        <v>4600</v>
+      </c>
+      <c r="H1244" t="s">
+        <v>4601</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:8">
+      <c r="A1245" t="s">
+        <v>4602</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D1245" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1245" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1245" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1245" s="1" t="s">
+        <v>4603</v>
+      </c>
+      <c r="H1245" t="s">
+        <v>4604</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:8">
+      <c r="A1246" t="s">
+        <v>4605</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D1246" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1246" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1246" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1246" s="1" t="s">
+        <v>4606</v>
+      </c>
+      <c r="H1246" t="s">
+        <v>4607</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:8">
+      <c r="A1247" t="s">
+        <v>4608</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D1247" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1247" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1247" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1247" s="1" t="s">
+        <v>4609</v>
+      </c>
+      <c r="H1247" t="s">
+        <v>4610</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:8">
+      <c r="A1248" t="s">
+        <v>4611</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D1248" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1248" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1248" t="s">
+        <v>152</v>
+      </c>
+      <c r="G1248" s="1" t="s">
+        <v>4612</v>
+      </c>
+      <c r="H1248" t="s">
+        <v>4613</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:8">
+      <c r="A1249" t="s">
+        <v>4614</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D1249" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1249" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1249" t="s">
+        <v>152</v>
+      </c>
+      <c r="G1249" s="1" t="s">
+        <v>4615</v>
+      </c>
+      <c r="H1249" t="s">
+        <v>4616</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:8">
+      <c r="A1250" t="s">
+        <v>4617</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D1250" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1250" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1250" t="s">
+        <v>152</v>
+      </c>
+      <c r="G1250" s="1" t="s">
+        <v>4618</v>
+      </c>
+      <c r="H1250" t="s">
+        <v>4619</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:8">
+      <c r="A1251" t="s">
+        <v>4620</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>25</v>
+      </c>
+      <c r="D1251" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1251" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1251" t="s">
+        <v>4623</v>
+      </c>
+      <c r="G1251" s="1" t="s">
+        <v>4624</v>
+      </c>
+      <c r="H1251" t="s">
+        <v>4625</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:8">
+      <c r="A1252" t="s">
+        <v>4626</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1252" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1252" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1252" t="s">
+        <v>283</v>
+      </c>
+      <c r="G1252" s="1" t="s">
+        <v>4627</v>
+      </c>
+      <c r="H1252" t="s">
+        <v>4628</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:8">
+      <c r="A1253" t="s">
+        <v>4629</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>156</v>
+      </c>
+      <c r="D1253" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1253" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1253" t="s">
+        <v>4623</v>
+      </c>
+      <c r="G1253" s="1" t="s">
+        <v>4630</v>
+      </c>
+      <c r="H1253" t="s">
+        <v>4631</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:8">
+      <c r="A1254" t="s">
+        <v>4632</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>244</v>
+      </c>
+      <c r="D1254" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1254" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1254" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1254" s="1" t="s">
+        <v>4633</v>
+      </c>
+      <c r="H1254" t="s">
+        <v>4634</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:8">
+      <c r="A1255" t="s">
+        <v>4635</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>278</v>
+      </c>
+      <c r="D1255" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1255" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1255" t="s">
+        <v>165</v>
+      </c>
+      <c r="G1255" s="1" t="s">
+        <v>4636</v>
+      </c>
+      <c r="H1255" t="s">
+        <v>4637</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:8">
+      <c r="A1256" t="s">
+        <v>4638</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>282</v>
+      </c>
+      <c r="D1256" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1256" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1256" t="s">
+        <v>4623</v>
+      </c>
+      <c r="G1256" s="1" t="s">
+        <v>4639</v>
+      </c>
+      <c r="H1256" t="s">
+        <v>4640</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:8">
+      <c r="A1257" t="s">
+        <v>4641</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>287</v>
+      </c>
+      <c r="D1257" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1257" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1257" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1257" s="1" t="s">
+        <v>4642</v>
+      </c>
+      <c r="H1257" t="s">
+        <v>4643</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:8">
+      <c r="A1258" t="s">
+        <v>4644</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>299</v>
+      </c>
+      <c r="D1258" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1258" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1258" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1258" s="1" t="s">
+        <v>4645</v>
+      </c>
+      <c r="H1258" t="s">
+        <v>4646</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:8">
+      <c r="A1259" t="s">
+        <v>4647</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>311</v>
+      </c>
+      <c r="D1259" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1259" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1259" t="s">
+        <v>165</v>
+      </c>
+      <c r="G1259" s="1" t="s">
+        <v>4648</v>
+      </c>
+      <c r="H1259" t="s">
+        <v>4649</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:8">
+      <c r="A1260" t="s">
+        <v>4650</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>315</v>
+      </c>
+      <c r="D1260" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1260" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1260" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1260" s="1" t="s">
+        <v>4651</v>
+      </c>
+      <c r="H1260" t="s">
+        <v>4652</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:8">
+      <c r="A1261" t="s">
+        <v>4653</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>327</v>
+      </c>
+      <c r="D1261" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1261" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1261" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1261" s="1" t="s">
+        <v>4654</v>
+      </c>
+      <c r="H1261" t="s">
+        <v>4655</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:8">
+      <c r="A1262" t="s">
+        <v>4656</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>335</v>
+      </c>
+      <c r="D1262" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1262" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1262" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1262" s="1" t="s">
+        <v>4657</v>
+      </c>
+      <c r="H1262" t="s">
+        <v>4658</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:8">
+      <c r="A1263" t="s">
+        <v>4659</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1263" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1263" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1263" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1263" s="1" t="s">
+        <v>4660</v>
+      </c>
+      <c r="H1263" t="s">
+        <v>4661</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:8">
+      <c r="A1264" t="s">
+        <v>4662</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>363</v>
+      </c>
+      <c r="D1264" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1264" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1264" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1264" s="1" t="s">
+        <v>4663</v>
+      </c>
+      <c r="H1264" t="s">
+        <v>4664</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:8">
+      <c r="A1265" t="s">
+        <v>4665</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>367</v>
+      </c>
+      <c r="D1265" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1265" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1265" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1265" s="1" t="s">
+        <v>4666</v>
+      </c>
+      <c r="H1265" t="s">
+        <v>4667</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:8">
+      <c r="A1266" t="s">
+        <v>4668</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>395</v>
+      </c>
+      <c r="D1266" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1266" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1266" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1266" s="1" t="s">
+        <v>4669</v>
+      </c>
+      <c r="H1266" t="s">
+        <v>4670</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:8">
+      <c r="A1267" t="s">
+        <v>4671</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>407</v>
+      </c>
+      <c r="D1267" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1267" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1267" t="s">
+        <v>165</v>
+      </c>
+      <c r="G1267" s="1" t="s">
+        <v>4672</v>
+      </c>
+      <c r="H1267" t="s">
+        <v>4673</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:8">
+      <c r="A1268" t="s">
+        <v>4674</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>419</v>
+      </c>
+      <c r="D1268" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1268" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1268" t="s">
+        <v>199</v>
+      </c>
+      <c r="G1268" s="1" t="s">
+        <v>4675</v>
+      </c>
+      <c r="H1268" t="s">
+        <v>4676</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:8">
+      <c r="A1269" t="s">
+        <v>4677</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>443</v>
+      </c>
+      <c r="D1269" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1269" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1269" t="s">
+        <v>165</v>
+      </c>
+      <c r="G1269" s="1" t="s">
+        <v>4678</v>
+      </c>
+      <c r="H1269" t="s">
+        <v>4679</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:8">
+      <c r="A1270" t="s">
+        <v>4680</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>459</v>
+      </c>
+      <c r="D1270" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1270" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1270" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1270" s="1" t="s">
+        <v>4681</v>
+      </c>
+      <c r="H1270" t="s">
+        <v>4682</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:8">
+      <c r="A1271" t="s">
+        <v>4683</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>463</v>
+      </c>
+      <c r="D1271" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1271" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1271" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1271" s="1" t="s">
+        <v>4684</v>
+      </c>
+      <c r="H1271" t="s">
+        <v>4685</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:8">
+      <c r="A1272" t="s">
+        <v>4686</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>467</v>
+      </c>
+      <c r="D1272" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1272" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1272" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1272" s="1" t="s">
+        <v>4687</v>
+      </c>
+      <c r="H1272" t="s">
+        <v>4688</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:8">
+      <c r="A1273" t="s">
+        <v>4689</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>471</v>
+      </c>
+      <c r="D1273" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1273" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1273" t="s">
+        <v>4623</v>
+      </c>
+      <c r="G1273" s="1" t="s">
+        <v>4690</v>
+      </c>
+      <c r="H1273" t="s">
+        <v>4691</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:8">
+      <c r="A1274" t="s">
+        <v>4692</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>475</v>
+      </c>
+      <c r="D1274" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1274" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1274" t="s">
+        <v>4623</v>
+      </c>
+      <c r="G1274" s="1" t="s">
+        <v>4693</v>
+      </c>
+      <c r="H1274" t="s">
+        <v>4694</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:8">
+      <c r="A1275" t="s">
+        <v>4695</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>479</v>
+      </c>
+      <c r="D1275" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1275" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1275" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1275" s="1" t="s">
+        <v>4696</v>
+      </c>
+      <c r="H1275" t="s">
+        <v>4697</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:8">
+      <c r="A1276" t="s">
+        <v>4698</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>483</v>
+      </c>
+      <c r="D1276" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1276" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1276" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1276" s="1" t="s">
+        <v>4699</v>
+      </c>
+      <c r="H1276" t="s">
+        <v>4700</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:8">
+      <c r="A1277" t="s">
+        <v>4701</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>487</v>
+      </c>
+      <c r="D1277" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1277" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1277" t="s">
+        <v>165</v>
+      </c>
+      <c r="G1277" s="1" t="s">
+        <v>4702</v>
+      </c>
+      <c r="H1277" t="s">
+        <v>4703</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:8">
+      <c r="A1278" t="s">
+        <v>4704</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>491</v>
+      </c>
+      <c r="D1278" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1278" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1278" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1278" s="1" t="s">
+        <v>4705</v>
+      </c>
+      <c r="H1278" t="s">
+        <v>4706</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:8">
+      <c r="A1279" t="s">
+        <v>4707</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>495</v>
+      </c>
+      <c r="D1279" t="s">
+        <v>4621</v>
+      </c>
+      <c r="E1279" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F1279" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1279" s="1" t="s">
+        <v>4708</v>
+      </c>
+      <c r="H1279" t="s">
+        <v>4709</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:8">
+      <c r="A1280" t="s">
+        <v>4710</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>311</v>
+      </c>
+      <c r="D1280" t="s">
+        <v>4711</v>
+      </c>
+      <c r="E1280" t="s">
+        <v>4712</v>
+      </c>
+      <c r="F1280" t="s">
+        <v>165</v>
+      </c>
+      <c r="G1280" s="1" t="s">
+        <v>4713</v>
+      </c>
+      <c r="H1280" t="s">
+        <v>4649</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:8">
+      <c r="A1281" t="s">
+        <v>4714</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>447</v>
+      </c>
+      <c r="D1281" t="s">
+        <v>4711</v>
+      </c>
+      <c r="E1281" t="s">
+        <v>4712</v>
+      </c>
+      <c r="F1281" t="s">
+        <v>4623</v>
+      </c>
+      <c r="G1281" s="1" t="s">
+        <v>4715</v>
+      </c>
+      <c r="H1281" t="s">
+        <v>4716</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:8">
+      <c r="A1282" t="s">
+        <v>4717</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>451</v>
+      </c>
+      <c r="D1282" t="s">
+        <v>4711</v>
+      </c>
+      <c r="E1282" t="s">
+        <v>4712</v>
+      </c>
+      <c r="F1282" t="s">
+        <v>165</v>
+      </c>
+      <c r="G1282" s="1" t="s">
+        <v>4718</v>
+      </c>
+      <c r="H1282" t="s">
+        <v>4679</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:8">
+      <c r="A1283" t="s">
+        <v>4719</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>455</v>
+      </c>
+      <c r="D1283" t="s">
+        <v>4711</v>
+      </c>
+      <c r="E1283" t="s">
+        <v>4712</v>
+      </c>
+      <c r="F1283" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1283" s="1" t="s">
+        <v>4720</v>
+      </c>
+      <c r="H1283" t="s">
+        <v>4688</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:8">
+      <c r="A1284" t="s">
+        <v>4721</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>459</v>
+      </c>
+      <c r="D1284" t="s">
+        <v>4711</v>
+      </c>
+      <c r="E1284" t="s">
+        <v>4712</v>
+      </c>
+      <c r="F1284" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1284" s="1" t="s">
+        <v>4722</v>
+      </c>
+      <c r="H1284" t="s">
+        <v>4676</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:8">
+      <c r="A1285" t="s">
+        <v>4723</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1285" t="s">
+        <v>4724</v>
+      </c>
+      <c r="E1285" t="s">
+        <v>4725</v>
+      </c>
+      <c r="F1285" t="s">
+        <v>220</v>
+      </c>
+      <c r="G1285" s="1" t="s">
+        <v>4726</v>
+      </c>
+      <c r="H1285" t="s">
+        <v>4727</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:8">
+      <c r="A1286" t="s">
+        <v>4728</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1286" t="s">
+        <v>4724</v>
+      </c>
+      <c r="E1286" t="s">
+        <v>4725</v>
+      </c>
+      <c r="F1286" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1286" s="1" t="s">
+        <v>4729</v>
+      </c>
+      <c r="H1286" t="s">
+        <v>4730</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:8">
+      <c r="A1287" t="s">
+        <v>4731</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1287" t="s">
+        <v>4724</v>
+      </c>
+      <c r="E1287" t="s">
+        <v>4725</v>
+      </c>
+      <c r="F1287" t="s">
+        <v>220</v>
+      </c>
+      <c r="G1287" s="1" t="s">
+        <v>4732</v>
+      </c>
+      <c r="H1287" t="s">
+        <v>4733</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:8">
+      <c r="A1288" t="s">
+        <v>4734</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>25</v>
+      </c>
+      <c r="D1288" t="s">
+        <v>4724</v>
+      </c>
+      <c r="E1288" t="s">
+        <v>4725</v>
+      </c>
+      <c r="F1288" t="s">
+        <v>4735</v>
+      </c>
+      <c r="G1288" s="1" t="s">
+        <v>4736</v>
+      </c>
+      <c r="H1288" t="s">
+        <v>4737</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:8">
+      <c r="A1289" t="s">
+        <v>4738</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1289" t="s">
+        <v>4724</v>
+      </c>
+      <c r="E1289" t="s">
+        <v>4725</v>
+      </c>
+      <c r="F1289" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1289" s="1" t="s">
+        <v>4739</v>
+      </c>
+      <c r="H1289" t="s">
+        <v>4740</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:8">
+      <c r="A1290" t="s">
+        <v>4741</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1290" t="s">
+        <v>4724</v>
+      </c>
+      <c r="E1290" t="s">
+        <v>4725</v>
+      </c>
+      <c r="F1290" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1290" s="1" t="s">
+        <v>4742</v>
+      </c>
+      <c r="H1290" t="s">
+        <v>4743</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:8">
+      <c r="A1291" t="s">
+        <v>4744</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1291" t="s">
+        <v>4724</v>
+      </c>
+      <c r="E1291" t="s">
+        <v>4725</v>
+      </c>
+      <c r="F1291" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1291" s="1" t="s">
+        <v>4745</v>
+      </c>
+      <c r="H1291" t="s">
+        <v>4746</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:8">
+      <c r="A1292" t="s">
+        <v>4747</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>42</v>
+      </c>
+      <c r="D1292" t="s">
+        <v>4724</v>
+      </c>
+      <c r="E1292" t="s">
+        <v>4725</v>
+      </c>
+      <c r="F1292" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1292" s="1" t="s">
+        <v>4748</v>
+      </c>
+      <c r="H1292" t="s">
+        <v>4749</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:8">
+      <c r="A1293" t="s">
+        <v>4750</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1293" t="s">
+        <v>4724</v>
+      </c>
+      <c r="E1293" t="s">
+        <v>4725</v>
+      </c>
+      <c r="F1293" t="s">
+        <v>4751</v>
+      </c>
+      <c r="G1293" s="1" t="s">
+        <v>4752</v>
+      </c>
+      <c r="H1293" t="s">
+        <v>4753</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:8">
+      <c r="A1294" t="s">
+        <v>4754</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1294" t="s">
+        <v>4755</v>
+      </c>
+      <c r="E1294" t="s">
+        <v>4756</v>
+      </c>
+      <c r="F1294" t="s">
+        <v>4623</v>
+      </c>
+      <c r="G1294" s="1" t="s">
+        <v>4757</v>
+      </c>
+      <c r="H1294" t="s">
+        <v>4758</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:8">
+      <c r="A1295" t="s">
+        <v>4759</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1295" t="s">
+        <v>4755</v>
+      </c>
+      <c r="E1295" t="s">
+        <v>4756</v>
+      </c>
+      <c r="F1295" t="s">
+        <v>4623</v>
+      </c>
+      <c r="G1295" s="1" t="s">
+        <v>4760</v>
+      </c>
+      <c r="H1295" t="s">
+        <v>4761</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:8">
+      <c r="A1296" t="s">
+        <v>4762</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1296" t="s">
+        <v>4755</v>
+      </c>
+      <c r="E1296" t="s">
+        <v>4756</v>
+      </c>
+      <c r="F1296" t="s">
+        <v>4623</v>
+      </c>
+      <c r="G1296" s="1" t="s">
+        <v>4763</v>
+      </c>
+      <c r="H1296" t="s">
+        <v>4764</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:8">
+      <c r="A1297" t="s">
+        <v>4765</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>25</v>
+      </c>
+      <c r="D1297" t="s">
+        <v>4755</v>
+      </c>
+      <c r="E1297" t="s">
+        <v>4756</v>
+      </c>
+      <c r="F1297" t="s">
+        <v>4623</v>
+      </c>
+      <c r="G1297" s="1" t="s">
+        <v>4766</v>
+      </c>
+      <c r="H1297" t="s">
+        <v>4767</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:8">
+      <c r="A1298" t="s">
+        <v>4768</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1298" t="s">
+        <v>4755</v>
+      </c>
+      <c r="E1298" t="s">
+        <v>4756</v>
+      </c>
+      <c r="F1298" t="s">
+        <v>4623</v>
+      </c>
+      <c r="G1298" s="1" t="s">
+        <v>4769</v>
+      </c>
+      <c r="H1298" t="s">
+        <v>4770</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:8">
+      <c r="A1299" t="s">
+        <v>4771</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1299" t="s">
+        <v>4755</v>
+      </c>
+      <c r="E1299" t="s">
+        <v>4756</v>
+      </c>
+      <c r="F1299" t="s">
+        <v>4623</v>
+      </c>
+      <c r="G1299" s="1" t="s">
+        <v>4772</v>
+      </c>
+      <c r="H1299" t="s">
+        <v>4773</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:8">
+      <c r="A1300" t="s">
+        <v>4774</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1300" t="s">
+        <v>4755</v>
+      </c>
+      <c r="E1300" t="s">
+        <v>4756</v>
+      </c>
+      <c r="F1300" t="s">
+        <v>4623</v>
+      </c>
+      <c r="G1300" s="1" t="s">
+        <v>4775</v>
+      </c>
+      <c r="H1300" t="s">
+        <v>4776</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:8">
+      <c r="A1301" t="s">
+        <v>4777</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>42</v>
+      </c>
+      <c r="D1301" t="s">
+        <v>4755</v>
+      </c>
+      <c r="E1301" t="s">
+        <v>4756</v>
+      </c>
+      <c r="F1301" t="s">
+        <v>4623</v>
+      </c>
+      <c r="G1301" s="1" t="s">
+        <v>4778</v>
+      </c>
+      <c r="H1301" t="s">
+        <v>4779</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:8">
+      <c r="A1302" t="s">
+        <v>4780</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1302" t="s">
+        <v>4755</v>
+      </c>
+      <c r="E1302" t="s">
+        <v>4756</v>
+      </c>
+      <c r="F1302" t="s">
+        <v>4623</v>
+      </c>
+      <c r="G1302" s="1" t="s">
+        <v>4781</v>
+      </c>
+      <c r="H1302" t="s">
+        <v>4782</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:8">
+      <c r="A1303" t="s">
+        <v>4783</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1303" t="s">
+        <v>4755</v>
+      </c>
+      <c r="E1303" t="s">
+        <v>4756</v>
+      </c>
+      <c r="F1303" t="s">
+        <v>4623</v>
+      </c>
+      <c r="G1303" s="1" t="s">
+        <v>4784</v>
+      </c>
+      <c r="H1303" t="s">
+        <v>4785</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:8">
+      <c r="A1304" t="s">
+        <v>4786</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>54</v>
+      </c>
+      <c r="D1304" t="s">
+        <v>4755</v>
+      </c>
+      <c r="E1304" t="s">
+        <v>4756</v>
+      </c>
+      <c r="F1304" t="s">
+        <v>4623</v>
+      </c>
+      <c r="G1304" s="1" t="s">
+        <v>4787</v>
+      </c>
+      <c r="H1304" t="s">
+        <v>4788</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:8">
+      <c r="A1305" t="s">
+        <v>4789</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>59</v>
+      </c>
+      <c r="D1305" t="s">
+        <v>4755</v>
+      </c>
+      <c r="E1305" t="s">
+        <v>4756</v>
+      </c>
+      <c r="F1305" t="s">
+        <v>4623</v>
+      </c>
+      <c r="G1305" s="1" t="s">
+        <v>4790</v>
+      </c>
+      <c r="H1305" t="s">
+        <v>4791</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:8">
+      <c r="A1306" t="s">
+        <v>4792</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1306" t="s">
+        <v>4793</v>
+      </c>
+      <c r="E1306" t="s">
+        <v>4794</v>
+      </c>
+      <c r="F1306" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1306" s="1" t="s">
+        <v>4795</v>
+      </c>
+      <c r="H1306" t="s">
+        <v>4796</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:8">
+      <c r="A1307" t="s">
+        <v>4797</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1307" t="s">
+        <v>4793</v>
+      </c>
+      <c r="E1307" t="s">
+        <v>4794</v>
+      </c>
+      <c r="F1307" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1307" s="1" t="s">
+        <v>4798</v>
+      </c>
+      <c r="H1307" t="s">
+        <v>4799</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:8">
+      <c r="A1308" t="s">
+        <v>4800</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1308" t="s">
+        <v>4793</v>
+      </c>
+      <c r="E1308" t="s">
+        <v>4794</v>
+      </c>
+      <c r="F1308" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1308" s="1" t="s">
+        <v>4801</v>
+      </c>
+      <c r="H1308" t="s">
+        <v>4802</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:8">
+      <c r="A1309" t="s">
+        <v>4803</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>25</v>
+      </c>
+      <c r="D1309" t="s">
+        <v>4793</v>
+      </c>
+      <c r="E1309" t="s">
+        <v>4794</v>
+      </c>
+      <c r="F1309" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1309" s="1" t="s">
+        <v>4804</v>
+      </c>
+      <c r="H1309" t="s">
+        <v>4805</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:8">
+      <c r="A1310" t="s">
+        <v>4806</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1310" t="s">
+        <v>4793</v>
+      </c>
+      <c r="E1310" t="s">
+        <v>4794</v>
+      </c>
+      <c r="F1310" t="s">
+        <v>283</v>
+      </c>
+      <c r="G1310" s="1" t="s">
+        <v>4807</v>
+      </c>
+      <c r="H1310" t="s">
+        <v>4808</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:8">
+      <c r="A1311" t="s">
+        <v>4809</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1311" t="s">
+        <v>4793</v>
+      </c>
+      <c r="E1311" t="s">
+        <v>4794</v>
+      </c>
+      <c r="F1311" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1311" s="1" t="s">
+        <v>4810</v>
+      </c>
+      <c r="H1311" t="s">
+        <v>4811</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:8">
+      <c r="A1312" t="s">
+        <v>4812</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1312" t="s">
+        <v>4793</v>
+      </c>
+      <c r="E1312" t="s">
+        <v>4794</v>
+      </c>
+      <c r="F1312" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1312" s="1" t="s">
+        <v>4813</v>
+      </c>
+      <c r="H1312" t="s">
+        <v>4814</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:8">
+      <c r="A1313" t="s">
+        <v>4815</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>42</v>
+      </c>
+      <c r="D1313" t="s">
+        <v>4793</v>
+      </c>
+      <c r="E1313" t="s">
+        <v>4794</v>
+      </c>
+      <c r="F1313" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1313" s="1" t="s">
+        <v>4816</v>
+      </c>
+      <c r="H1313" t="s">
+        <v>4817</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:8">
+      <c r="A1314" t="s">
+        <v>4818</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1314" t="s">
+        <v>4793</v>
+      </c>
+      <c r="E1314" t="s">
+        <v>4794</v>
+      </c>
+      <c r="F1314" t="s">
+        <v>165</v>
+      </c>
+      <c r="G1314" s="1" t="s">
+        <v>4819</v>
+      </c>
+      <c r="H1314" t="s">
+        <v>4820</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:8">
+      <c r="A1315" t="s">
+        <v>4821</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1315" t="s">
+        <v>4793</v>
+      </c>
+      <c r="E1315" t="s">
+        <v>4794</v>
+      </c>
+      <c r="F1315" t="s">
+        <v>114</v>
+      </c>
+      <c r="G1315" s="1" t="s">
+        <v>4822</v>
+      </c>
+      <c r="H1315" t="s">
+        <v>4823</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:8">
+      <c r="A1316" t="s">
+        <v>4824</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>54</v>
+      </c>
+      <c r="D1316" t="s">
+        <v>4793</v>
+      </c>
+      <c r="E1316" t="s">
+        <v>4794</v>
+      </c>
+      <c r="F1316" t="s">
+        <v>220</v>
+      </c>
+      <c r="G1316" s="1" t="s">
+        <v>4825</v>
+      </c>
+      <c r="H1316" t="s">
+        <v>4826</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:8">
+      <c r="A1317" t="s">
+        <v>4827</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>59</v>
+      </c>
+      <c r="D1317" t="s">
+        <v>4793</v>
+      </c>
+      <c r="E1317" t="s">
+        <v>4794</v>
+      </c>
+      <c r="F1317" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1317" s="1" t="s">
+        <v>4828</v>
+      </c>
+      <c r="H1317" t="s">
+        <v>4829</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:8">
+      <c r="A1318" t="s">
+        <v>4830</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1318" t="s">
         <v>63</v>
       </c>
-      <c r="D1225" t="s">
-[...5 lines deleted...]
-      <c r="F1225" t="s">
+      <c r="D1318" t="s">
+        <v>4793</v>
+      </c>
+      <c r="E1318" t="s">
+        <v>4794</v>
+      </c>
+      <c r="F1318" t="s">
         <v>97</v>
       </c>
-      <c r="G1225" s="1" t="s">
-[...3 lines deleted...]
-        <v>4502</v>
+      <c r="G1318" s="1" t="s">
+        <v>4831</v>
+      </c>
+      <c r="H1318" t="s">
+        <v>4832</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -46997,50 +50407,143 @@
     <hyperlink ref="G1201" r:id="rId1200"/>
     <hyperlink ref="G1202" r:id="rId1201"/>
     <hyperlink ref="G1203" r:id="rId1202"/>
     <hyperlink ref="G1204" r:id="rId1203"/>
     <hyperlink ref="G1205" r:id="rId1204"/>
     <hyperlink ref="G1206" r:id="rId1205"/>
     <hyperlink ref="G1207" r:id="rId1206"/>
     <hyperlink ref="G1208" r:id="rId1207"/>
     <hyperlink ref="G1209" r:id="rId1208"/>
     <hyperlink ref="G1210" r:id="rId1209"/>
     <hyperlink ref="G1211" r:id="rId1210"/>
     <hyperlink ref="G1212" r:id="rId1211"/>
     <hyperlink ref="G1213" r:id="rId1212"/>
     <hyperlink ref="G1214" r:id="rId1213"/>
     <hyperlink ref="G1215" r:id="rId1214"/>
     <hyperlink ref="G1216" r:id="rId1215"/>
     <hyperlink ref="G1217" r:id="rId1216"/>
     <hyperlink ref="G1218" r:id="rId1217"/>
     <hyperlink ref="G1219" r:id="rId1218"/>
     <hyperlink ref="G1220" r:id="rId1219"/>
     <hyperlink ref="G1221" r:id="rId1220"/>
     <hyperlink ref="G1222" r:id="rId1221"/>
     <hyperlink ref="G1223" r:id="rId1222"/>
     <hyperlink ref="G1224" r:id="rId1223"/>
     <hyperlink ref="G1225" r:id="rId1224"/>
+    <hyperlink ref="G1226" r:id="rId1225"/>
+    <hyperlink ref="G1227" r:id="rId1226"/>
+    <hyperlink ref="G1228" r:id="rId1227"/>
+    <hyperlink ref="G1229" r:id="rId1228"/>
+    <hyperlink ref="G1230" r:id="rId1229"/>
+    <hyperlink ref="G1231" r:id="rId1230"/>
+    <hyperlink ref="G1232" r:id="rId1231"/>
+    <hyperlink ref="G1233" r:id="rId1232"/>
+    <hyperlink ref="G1234" r:id="rId1233"/>
+    <hyperlink ref="G1235" r:id="rId1234"/>
+    <hyperlink ref="G1236" r:id="rId1235"/>
+    <hyperlink ref="G1237" r:id="rId1236"/>
+    <hyperlink ref="G1238" r:id="rId1237"/>
+    <hyperlink ref="G1239" r:id="rId1238"/>
+    <hyperlink ref="G1240" r:id="rId1239"/>
+    <hyperlink ref="G1241" r:id="rId1240"/>
+    <hyperlink ref="G1242" r:id="rId1241"/>
+    <hyperlink ref="G1243" r:id="rId1242"/>
+    <hyperlink ref="G1244" r:id="rId1243"/>
+    <hyperlink ref="G1245" r:id="rId1244"/>
+    <hyperlink ref="G1246" r:id="rId1245"/>
+    <hyperlink ref="G1247" r:id="rId1246"/>
+    <hyperlink ref="G1248" r:id="rId1247"/>
+    <hyperlink ref="G1249" r:id="rId1248"/>
+    <hyperlink ref="G1250" r:id="rId1249"/>
+    <hyperlink ref="G1251" r:id="rId1250"/>
+    <hyperlink ref="G1252" r:id="rId1251"/>
+    <hyperlink ref="G1253" r:id="rId1252"/>
+    <hyperlink ref="G1254" r:id="rId1253"/>
+    <hyperlink ref="G1255" r:id="rId1254"/>
+    <hyperlink ref="G1256" r:id="rId1255"/>
+    <hyperlink ref="G1257" r:id="rId1256"/>
+    <hyperlink ref="G1258" r:id="rId1257"/>
+    <hyperlink ref="G1259" r:id="rId1258"/>
+    <hyperlink ref="G1260" r:id="rId1259"/>
+    <hyperlink ref="G1261" r:id="rId1260"/>
+    <hyperlink ref="G1262" r:id="rId1261"/>
+    <hyperlink ref="G1263" r:id="rId1262"/>
+    <hyperlink ref="G1264" r:id="rId1263"/>
+    <hyperlink ref="G1265" r:id="rId1264"/>
+    <hyperlink ref="G1266" r:id="rId1265"/>
+    <hyperlink ref="G1267" r:id="rId1266"/>
+    <hyperlink ref="G1268" r:id="rId1267"/>
+    <hyperlink ref="G1269" r:id="rId1268"/>
+    <hyperlink ref="G1270" r:id="rId1269"/>
+    <hyperlink ref="G1271" r:id="rId1270"/>
+    <hyperlink ref="G1272" r:id="rId1271"/>
+    <hyperlink ref="G1273" r:id="rId1272"/>
+    <hyperlink ref="G1274" r:id="rId1273"/>
+    <hyperlink ref="G1275" r:id="rId1274"/>
+    <hyperlink ref="G1276" r:id="rId1275"/>
+    <hyperlink ref="G1277" r:id="rId1276"/>
+    <hyperlink ref="G1278" r:id="rId1277"/>
+    <hyperlink ref="G1279" r:id="rId1278"/>
+    <hyperlink ref="G1280" r:id="rId1279"/>
+    <hyperlink ref="G1281" r:id="rId1280"/>
+    <hyperlink ref="G1282" r:id="rId1281"/>
+    <hyperlink ref="G1283" r:id="rId1282"/>
+    <hyperlink ref="G1284" r:id="rId1283"/>
+    <hyperlink ref="G1285" r:id="rId1284"/>
+    <hyperlink ref="G1286" r:id="rId1285"/>
+    <hyperlink ref="G1287" r:id="rId1286"/>
+    <hyperlink ref="G1288" r:id="rId1287"/>
+    <hyperlink ref="G1289" r:id="rId1288"/>
+    <hyperlink ref="G1290" r:id="rId1289"/>
+    <hyperlink ref="G1291" r:id="rId1290"/>
+    <hyperlink ref="G1292" r:id="rId1291"/>
+    <hyperlink ref="G1293" r:id="rId1292"/>
+    <hyperlink ref="G1294" r:id="rId1293"/>
+    <hyperlink ref="G1295" r:id="rId1294"/>
+    <hyperlink ref="G1296" r:id="rId1295"/>
+    <hyperlink ref="G1297" r:id="rId1296"/>
+    <hyperlink ref="G1298" r:id="rId1297"/>
+    <hyperlink ref="G1299" r:id="rId1298"/>
+    <hyperlink ref="G1300" r:id="rId1299"/>
+    <hyperlink ref="G1301" r:id="rId1300"/>
+    <hyperlink ref="G1302" r:id="rId1301"/>
+    <hyperlink ref="G1303" r:id="rId1302"/>
+    <hyperlink ref="G1304" r:id="rId1303"/>
+    <hyperlink ref="G1305" r:id="rId1304"/>
+    <hyperlink ref="G1306" r:id="rId1305"/>
+    <hyperlink ref="G1307" r:id="rId1306"/>
+    <hyperlink ref="G1308" r:id="rId1307"/>
+    <hyperlink ref="G1309" r:id="rId1308"/>
+    <hyperlink ref="G1310" r:id="rId1309"/>
+    <hyperlink ref="G1311" r:id="rId1310"/>
+    <hyperlink ref="G1312" r:id="rId1311"/>
+    <hyperlink ref="G1313" r:id="rId1312"/>
+    <hyperlink ref="G1314" r:id="rId1313"/>
+    <hyperlink ref="G1315" r:id="rId1314"/>
+    <hyperlink ref="G1316" r:id="rId1315"/>
+    <hyperlink ref="G1317" r:id="rId1316"/>
+    <hyperlink ref="G1318" r:id="rId1317"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>