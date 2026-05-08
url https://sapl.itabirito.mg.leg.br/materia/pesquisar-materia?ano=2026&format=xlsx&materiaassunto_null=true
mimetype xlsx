--- v0 (2026-01-28)
+++ v1 (2026-05-08)
@@ -10,263 +10,13593 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9800" uniqueCount="4503">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>20604</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Fernando da Sheila</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20604/indicacao_01.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que seja providenciada a instalação do redutor de velocidade, na Rua Campos Ayres, Bairro Alameda Chaparral, onde já existe instalada a placa de advertência “SALIÊNCIA OU LOMBADA”, em ambos os sentidos da via, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20605</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20605/indicacao_02.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que seja realizada capina e limpeza, na Rua Engenheiro Simão Lacerda, na parte de cima da referida rua, entre as residências de nº 282 e 382, no Bairro Centro, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20606</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20606/indicacao_03.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que seja providenciado um estudo de viabilidade técnica para a retirada de algumas placas de “PROIBIDO PARAR E ESTACIONAR”, instaladas em toda a extensão da Rua Anita de Carvalho Sans, no Bairro Boa Viagem, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20607</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20607/indicacao_04.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja providenciada a substituição de lâmpada de iluminação pública, na Rua José Amaro Cordeiro, próximo à residência de nº 377, no Bairro Recanto das Colinas II, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20608</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Lucas do Zé Maria</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20608/indicacao_05.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da secretaria competente, para que seja feita a revitalização asfáltica nas estradas que dão acesso ao Distrito de São Gonçalo do Bação.</t>
+  </si>
+  <si>
+    <t>20609</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20609/indicacao_06.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, por meio da secretaria competente, para que seja feito um estudo para implantar pontos de recarga para veículos elétricos e híbridos em locais estratégicos do Município.</t>
+  </si>
+  <si>
+    <t>20610</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20610/indicacao_07.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, por meio da secretaria competente, para solicitar ao SAAE, que seja feito o serviço de drenagem de água na via próximo à Cachoeira da Benvinda.</t>
+  </si>
+  <si>
+    <t>20611</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20611/indicacao_08.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, por meio da secretaria competente, para solicitar que seja realizada a dedetização do bairro Saudade.</t>
+  </si>
+  <si>
+    <t>20612</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20612/indicacao_09.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da secretaria competente, a realização da limpeza e roçada das estradas que dão acesso ao Distrito de São Gonçalo do Bação.</t>
+  </si>
+  <si>
+    <t>20613</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20613/indicacao_10.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que adote as providências necessárias para instituir e implementar a vacinação domiciliar para pessoas com Transtorno do Espectro Autista (TEA), no âmbito do Município de Itabirito/ MG, garantindo atendimento humanizado, inclusivo e compatível com as necessidades específicas desse público.</t>
+  </si>
+  <si>
+    <t>20614</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Anderson do Sou Notícia</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20614/indicacao_11.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal, solicitando a análise da possibilidade de execução de melhorias na quadra do bairro Santa Efigênia, com encaminhamento às Secretarias Municipais competentes.</t>
+  </si>
+  <si>
+    <t>20615</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20615/indicacao_12.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal para implantação de ponto e abrigo de ônibus no bairro do Acuruí, por meio das secretarias municipais competentes.</t>
+  </si>
+  <si>
+    <t>20616</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20616/indicacao_13.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal, para manutenção do parquinho do Morada Viva.</t>
+  </si>
+  <si>
+    <t>20617</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20617/indicacao_14.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal, por meio das secretarias competentes, para implantação de iluminação pública na Estrada da Pedreira, no distrito de Engenheiro Corrêa.</t>
+  </si>
+  <si>
+    <t>20618</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20618/indicacao_15.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal, por meio das secretarias competentes, para realização de vistoria e análise da possibilidade de revitalização da quadra do Bação, bem como execução de capina nos arredores do parquinho.</t>
+  </si>
+  <si>
+    <t>20625</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Léo do Social</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20625/indicacao_16.2026.pdf</t>
+  </si>
+  <si>
+    <t>Adoção de medidas para correção do problema de alagamento no ponto de ônibus localizado na rua Marcos Francisco da Silva, em frente ao nº 94, em frente à praça, Bairro Van Damme.</t>
+  </si>
+  <si>
+    <t>20626</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20626/indicacao_17.2026.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de placa informativa com os dizeres “Proibido Jogar Lixo” na rua Francisco Moreira com Rua Angelina Quites, próximo ao nº 195, Bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>20627</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20627/indicacao_18.2026.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção no guarda corpo na Avenida Queiroz Júnior, em frente ao ISAP.</t>
+  </si>
+  <si>
+    <t>20628</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20628/indicacao_19.2026.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de poste com iluminação pública na Rua Aristides Teixeira, ao lado do Posto Ipiranga, Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>20629</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20629/indicacao_20.2026.pdf</t>
+  </si>
+  <si>
+    <t>Adoção de providências junto à Empresa Brasileira de Correios e Telégrafos para viabilizar o atendimento regular de entrega de correspondências e encomendas no bairro Esplanada da Serra.</t>
+  </si>
+  <si>
+    <t>20631</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Danilo Grilo</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20631/indicacao_21.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de manutenção no Poliesportivo Pedro Cardoso, no bairro Nossa Senhora de Fátima.</t>
+  </si>
+  <si>
+    <t>20632</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20632/indicacao_22.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de estudo técnico para alteração do local do bueiro da rede pluvial na Rua Guajajaras, em frente ao nº 90-A, no bairro Pedra Azul.</t>
+  </si>
+  <si>
+    <t>20633</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20633/indicacao_23.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a restauração de trecho da via pública na Rua Belo Vale, ao lado da Igreja Batista Ágape, no bairro Monte Sinai.</t>
+  </si>
+  <si>
+    <t>20634</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20634/indicacao_24.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de serviços de limpeza, poda e capina no corredor da passarela até à Escola Municipal Laura Queiroz, no bairro Usina Esperança.</t>
+  </si>
+  <si>
+    <t>20639</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Márcio Juninho</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20639/indicacao_25.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo a realização de capina e poda da vegetação que avançou sobre a via pública, na Rua Betim, Bairro Água Limpa</t>
+  </si>
+  <si>
+    <t>20640</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20640/indicacao_26.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo a realização de manutenção e limpeza das calhas da escola situada no Bairro Marzagão.</t>
+  </si>
+  <si>
+    <t>20641</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20641/indicacao_27.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo a realização de limpeza e roçada, por todas as ruas do Bairro Agostinho Rodrigues.</t>
+  </si>
+  <si>
+    <t>20642</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20642/indicacao_28.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo a realização de limpeza e roçada, por todas as ruas do Bairro Portões.</t>
+  </si>
+  <si>
+    <t>20644</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Danilo Donato do Só Por Hoje</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20644/indicacao_29.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na Rua Tapajós.</t>
+  </si>
+  <si>
+    <t>20645</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20645/indicacao_30.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a capina e roçada da rua Esperança.</t>
+  </si>
+  <si>
+    <t>20646</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20646/indicacao_31.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a capina e roçada, na Avenida Queiroz Júnior.</t>
+  </si>
+  <si>
+    <t>20647</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20647/indicacao_32.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a capina e roçada da rua João Pinheiro.</t>
+  </si>
+  <si>
+    <t>20648</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20648/indicacao_33.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica, em toda sua extensão, na rua Avenida Queiroz Júnior.</t>
+  </si>
+  <si>
+    <t>20649</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Renê Butekus</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20649/indicacao_34.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo a instalação de quebra-molas na Rua Alfredo Volpi, na altura do nº 269, no bairro Alameda Chaparral.</t>
+  </si>
+  <si>
+    <t>20650</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20650/indicacao_35.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando a realização de serviços de limpeza e poda de árvore no parquinho do bairro Vila Gonçalo.</t>
+  </si>
+  <si>
+    <t>20653</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20653/indicacao_36.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo a realização de limpeza e roçada, por todas as ruas do Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>20655</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>Manoel da Autoescola</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20655/indicacao_37.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie a extensão de rede elétrica na rua Alameda Domingos de Abreu, próximo ao número 640, bairro Quinta dos Inconfidentes, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>20656</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20656/indicacao_38.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie a retirada do quebra-molas na Avenida dos Inconfidentes, em frente ao n° 194, Bairro Santa Efigênia, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>20660</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20660/indicacao_39.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie a reforma da cobertura da quadra poliesportiva na Rua Seis de Julho, s/n, no Bairro Santa Rita, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>20661</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20661/indicacao_40.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie o serviço de capina e roçada, por toda sua extensão, no bairro Padre Adelmo, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>20662</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20662/indicacao_41.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie o serviço de pavimentação na rua Estrada do Sipuá, por toda sua extensão, no distrito de São Gonçalo do Bação, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>20663</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Rose da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20663/indicacao_42.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação de revitalização asfáltica da Rua São Vicente com a Rua João Vidal, no Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>20664</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20664/indicacao_43.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação de revitalização asfáltica da Rua Dona Chatinha, no Bairro Padre Adelmo.</t>
+  </si>
+  <si>
+    <t>20665</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20665/indicacao_44.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação de revitalização asfáltica da Rua Francisco José de Carvalho, no Bairro São José.</t>
+  </si>
+  <si>
+    <t>20672</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Dr. Edson</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20672/indicacao_45.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente a substituição de lâmpada no poste de iluminação pública localizado na Rua Arthur Bernardes, próximo ao nº 376 E, Bairro Centro.</t>
+  </si>
+  <si>
+    <t>20673</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20673/indicacao_46.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, para sejam adotadas as providências necessárias para a notificação do proprietário do lote localizado na Rua Joaquim Luiz Faria, próximo ao nº 240, Bairro Vila Gonçalo, a fim de que seja realizada a limpeza do local sob sua responsabilidade.</t>
+  </si>
+  <si>
+    <t>20674</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20674/indicacao_47.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal de Obras, a execução de recomposição asfáltica na vala localizada na Rua José Sans, próximo ao nº 270, Bairro Boa Viagem.</t>
+  </si>
+  <si>
+    <t>20675</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20675/indicacao_48.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, a limpeza e capina de todas as ruas do Bairro Recanto da Mata.</t>
+  </si>
+  <si>
+    <t>20676</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20676/indicacao_49.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para sugerir à Secretaria Municipal competente, a revitalização da pintura da sinalização viária “PARE” na Rua Aristides Camilo dos Reis, esquina com Rua José Carlos de Oliveira, Bairro Itaubira.</t>
+  </si>
+  <si>
+    <t>20679</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Max Fortes</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20679/indicacao_50.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, instalação de lixeiras na Av. Tiradentes, bem como realizar fiscalização com as empresas de ônibus que estão estacionando irregularmente sobre o passeio.</t>
+  </si>
+  <si>
+    <t>20680</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20680/indicacao_51.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, recapeamento asfáltico – Rua Fazenda Marzagão – Bairro Marzagão.</t>
+  </si>
+  <si>
+    <t>20681</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20681/indicacao_52.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, manutenção das placas de sinalização e capina em toda a extensão da MG-030.</t>
+  </si>
+  <si>
+    <t>20682</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20682/indicacao_53.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, instalação de um redutor de velocidade (quebra-molas) – Rua Antônia Augusta de Andrade com Alameda das Palmeiras – Bairro Álvaro Maia.</t>
+  </si>
+  <si>
+    <t>20683</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20683/indicacao_54.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, juntamente com a empresa concessionária Serra Verde, para que disponibilize transporte coletivo aos domingos, para atender o Bairro Van Damme.</t>
+  </si>
+  <si>
+    <t>20685</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20685/indicacao_55.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação de revitalização asfáltica da Rua José Sans com a Rua Travessa Dr. Fábio de Morais, no Bairro Boa Viagem.</t>
+  </si>
+  <si>
+    <t>20687</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20687/indicacao_56.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação de revitalização asfáltica da Rua Antônio Caetano Campos, no Bairro Agostinho Rodrigues.</t>
+  </si>
+  <si>
+    <t>20688</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>Daniel Sudano</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20688/indicacao_57.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para instalação de abrigo nos pontos de ônibus - Itaubira.</t>
+  </si>
+  <si>
+    <t>20689</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20689/indicacao_58.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para realização de pavimentação asfáltica na Rua Jacinto Rodrigues, bairro Marzagão.</t>
+  </si>
+  <si>
+    <t>20691</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20691/indicacao_59.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para realização de drenagem na Rua Jacinto Rodrigues, bairro Marzagão.</t>
+  </si>
+  <si>
+    <t>20698</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>Ezio Pimenta</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20698/indicacao_60.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a adoção de providências, por meio da Secretaria Municipal de Obras e Infraestrutura, para a execução de operação tapa-buracos, asfaltamento, manutenção e término asfáltico, requalificação de passeios públicos, substituição de lâmpadas em vias públicas e revitalização de praça e parquinho em diversos bairros do Município de Itabirito.</t>
+  </si>
+  <si>
+    <t>20699</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20699/indicacao_61.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a adoção de providências, por meio da Secretaria Municipal de Limpeza Urbana e Serviços Públicos, para retirada de entulhos, execução de serviços de capina, limpeza de córrego e calçadas, bem como poda e avaliação de árvores em diversos bairros do Município de Itabirito.</t>
+  </si>
+  <si>
+    <t>20700</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20700/indicacao_62.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a adoção de providências, por meio da Secretaria Municipal de Saneamento, para correção de vazamento de água e realização de avaliação técnica da boca de lobo instalada em via pública no Município de Itabirito.</t>
+  </si>
+  <si>
+    <t>20701</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20701/indicacao_63.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Secretaria Municipal de Segurança, Prevenção e Mobilidade Urbana, a implantação de sinalização vertical de regulamentação de sentido proibido nos três acessos da nova rotatória da Ponte da Açucena, no bairro Santa Rita, e a adoção de medidas de organização do trânsito,  incluindo liberação de vagas especiais para pessoas com deficiência, autistas e idosos, bem como ampliação de vagas para motocicletas.</t>
+  </si>
+  <si>
+    <t>20702</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20702/indicacao_64.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a adoção de providências, por meio da Secretaria Municipal de Saúde, para a realização de dedetização em vias do Bairro Tombadouro, no Município de Itabirito.</t>
+  </si>
+  <si>
+    <t>20706</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>Fabinho Fonseca</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20706/indicacao_65.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Saúde através do Centro de Controle Animal (CCA), o recolhimento de cães abandonados em São Gonçalo do Bação.</t>
+  </si>
+  <si>
+    <t>20707</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20707/indicacao_66.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Meio Ambiente e Desenvolvimento Sustentável (limpeza urbana), a realização da capina na quadra e no parque no distrito do Córrego do Bação.</t>
+  </si>
+  <si>
+    <t>20708</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20708/indicacao_67.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Obras, Serviços e Infraestrutura, a realização do nivelamento e revitalização da pista de caminhada no Parque Ecológico.</t>
+  </si>
+  <si>
+    <t>20709</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20709/indicacao_68.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Meio Ambiente e Desenvolvimento Sustentável (limpeza urbana) que realize a limpeza da Praça Padre Alcides no Bairro Vila José Lopes.</t>
+  </si>
+  <si>
+    <t>20710</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20710/indicacao_69.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Política Urbana e Habitação, a instalação de placas de logradouro e sinalização adicional em São Gonçalo do Bação.</t>
+  </si>
+  <si>
+    <t>20711</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20711/indicacao_70.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da secretaria competente, para que sejam instalados contêineres no bairro Residencial Solare Van Damme.</t>
+  </si>
+  <si>
+    <t>20712</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20712/indicacao_71.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da secretaria competente, para que seja realizada a limpeza do Parquinho Ana Leôncio Avelino, localizado no bairro Vila Gonçalo.</t>
+  </si>
+  <si>
+    <t>20713</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20713/indicacao_72.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da secretaria competente, para que seja realizada a manutenção da iluminação pública no bairro Portões.</t>
+  </si>
+  <si>
+    <t>20714</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20714/indicacao_73.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da secretaria competente, para que seja realizada a poda das árvores na Rua Paraopeba, situada no bairro Tombadouro.</t>
+  </si>
+  <si>
+    <t>20715</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20715/indicacao_74.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da secretaria competente, para que seja realizada operação tapa-buracos no bairro Santa Tereza.</t>
+  </si>
+  <si>
+    <t>20716</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20716/indicacao_75.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal, solicitando o mapeamento das vias e a formalização de acordo com os Correios no bairro Esplanada da Serra.</t>
+  </si>
+  <si>
+    <t>20717</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20717/indicacao_76.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo para que crie Indenização de Transporte em favor dos Agentes Comunitários de Saúde – ACS e Agentes de Combate às Endemias - ACE.</t>
+  </si>
+  <si>
+    <t>20730</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20730/indicacao_77.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja providenciado o recapeamento asfáltico (tapa-buracos), na Rua Girassol, próximo à praça da rotatória, no Bairro Recanto das Colinas II, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20731</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20731/indicacao_78.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja providenciado o recapeamento asfáltico (tapa-buracos), na Rua Dr. Francisco José de Carvalho, em especial, após a residência de nº. 2740 em diante, no Bairro São José, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20732</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20732/indicacao_79.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja providenciada a capina, limpeza e manutenção dos brinquedos da Praça do Bairro Vila José Lopes, localizada entre as Ruas João Pedro Nolasco e Rua José Gonçalves de Oliveira, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20733</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20733/indicacao_80.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja providenciado o recapeamento asfáltico (tapa-buracos), na interseção das Rua Monte Sinai e Sete Lagoas, no Bairro Monte Sinai, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20735</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20735/indicacao_81.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja providenciado o recapeamento asfáltico (tapa-buracos), na Rua Marechal Floriano, por toda sua extensão, desde o Bairro Matozinhos até o Centro, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20736</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20736/indicacao_82.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a troca da lâmpada queimada entre a Rua Dr. Francisco José de Carvalho e a Rua Joaquim Augusto França.</t>
+  </si>
+  <si>
+    <t>20737</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20737/indicacao_83.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na Rua Joaquim Luiz de Faria.</t>
+  </si>
+  <si>
+    <t>20738</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20738/indicacao_84.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica Rua Nossa Senhora Da Glória, Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>20739</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20739/indicacao_85.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na Rua Águia.</t>
+  </si>
+  <si>
+    <t>20740</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20740/indicacao_86.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a troca de lâmpadas queimadas, na Rua Antônio de Oliveira.</t>
+  </si>
+  <si>
+    <t>20741</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20741/indicacao_87.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para a realização de limpeza e capina em toda a extensão das ruas Estrada Principal e Estrada Bela Vista, no Bairro Meu Sítio.</t>
+  </si>
+  <si>
+    <t>20742</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20742/indicacao_88.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para a realização dos serviços de capina e limpeza em toda a extensão da Rua Algemiro Mapa, localizada no Bairro Jardim das Acácias.</t>
+  </si>
+  <si>
+    <t>20743</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20743/indicacao_89.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para a realização dos serviços de revitalização asfáltica em toda a extensão da Rua Cristal, no Bairro Santa Tereza.</t>
+  </si>
+  <si>
+    <t>20744</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20744/indicacao_90.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para a realização dos serviços de capina e limpeza em toda a extensão da Rua Itabira do Campo, no Bairro Tombadouro.</t>
+  </si>
+  <si>
+    <t>20746</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20746/indicacao_91.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, especialmente o setor de Vigilância em Saúde e Controle de Zoonoses, bem como da Secretaria Municipal de Obras, a realização de visita técnica e a execução de serviços de poda, limpeza e capina na escadaria da Vila Gonçalo.</t>
+  </si>
+  <si>
+    <t>20747</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20747/indicacao_92.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, a realização de operação tapa-buracos na Rua Sete Lagoas, no bairro Monte Sinai.</t>
+  </si>
+  <si>
+    <t>20748</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20748/indicacao_93.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de melhorias no calçamento e a avaliação para possível instalação de passeio na Rua Antônia Augusta de Andrade, no bairro Itaubira.</t>
+  </si>
+  <si>
+    <t>20749</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20749/indicacao_94.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar o envio ao Poder Executivo Municipal, sugerindo a implantação de quebra-molas na Rua Principal, no Distrito de Bonsucesso, próximo ao nº 16.</t>
+  </si>
+  <si>
+    <t>20750</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20750/indicacao_95.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar o envio ao Poder Executivo Municipal, sugerindo a instalação dos equipamentos de academia ao ar livre no espaço de uso coletivo denominado Parque Retiro Acqua Ville (Lagoinha), Bairro Água Limpa.</t>
+  </si>
+  <si>
+    <t>20751</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20751/indicacao_96.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar o envio ao Poder Executivo Municipal, sugerindo a realização de limpeza e roçada, por todas as ruas do Bairro Adão Lopes.</t>
+  </si>
+  <si>
+    <t>20752</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20752/indicacao_97.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de estudo de trânsito visando melhorias no acesso ao Bairro Country, tendo como referência as intervenções realizadas no acesso ao Distrito de Maracujá.</t>
+  </si>
+  <si>
+    <t>20753</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20753/indicacao_98.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para a realização de limpeza e capina no entorno da Escola Municipal Manoel Salvador de Oliveira, situada na Rua Francisco José de Carvalho, nº 1095, no Bairro São José, que se encontra com muito mato ao redor.</t>
+  </si>
+  <si>
+    <t>20754</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20754/indicacao_99.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando a limpeza da escadaria situada ao final da Rua Cristal, no bairro Santa Teresa, a qual dá acesso ao Ponto de Ônibus da Avenida Engenheiro Simão Lacerda, bem como das redondezas do mesmo.</t>
+  </si>
+  <si>
+    <t>20755</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20755/indicacao_100.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando a realização de serviços de manutenção urbana, incluindo capina, roçada e tapa-buracos, em toda a extensão do bairro Novo Itabirito, com destaque para a Rua Eça de Queiroz, cuja situação se agravou desde a indicação anterior, ainda não atendida.</t>
+  </si>
+  <si>
+    <t>20758</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20758/indicacao_101.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo a realização de recapeamento asfáltico (tapa-buracos) em todas as ruas do Bairro Portões.</t>
+  </si>
+  <si>
+    <t>20759</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20759/indicacao_102.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de serviços de capina e limpeza na quadra localizada na Rua Belo Vale, no bairro Monte Sinai.</t>
+  </si>
+  <si>
+    <t>20760</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20760/indicacao_103.2026.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de Ponto de ônibus, Rua Áurea José dos Santos, Santo Antônio.</t>
+  </si>
+  <si>
+    <t>20761</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20761/indicacao_104.2026.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza e capina da Praça Alberto Bretas Lima, localizada na Rua Sete Lagoas, Monte Sinai.</t>
+  </si>
+  <si>
+    <t>20763</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20763/indicacao_105.2026.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção asfáltica na Av dos Inconfidentes, 615, Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>20764</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20764/indicacao_106.2026.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção asfáltica Rua Hortência, 7, Gutierrez, próximo à escola Ana Amélia.</t>
+  </si>
+  <si>
+    <t>20765</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20765/indicacao_107.2026.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção asfáltica na Rua Pérola, Serra Azul.</t>
+  </si>
+  <si>
+    <t>20766</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20766/indicacao_108.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, a revitalização da pintura do quebra-molas localizado na Rua Dr. Francisco José de Carvalho, próximo ao nº 1827, Bairro São José.</t>
+  </si>
+  <si>
+    <t>20767</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20767/indicacao_109.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal de Obras a execução da recomposição asfáltica na vala localizada na esquina da Rua Angelina Salermo com a Rua Dr. Francisco José de Carvalho, próximo ao nº 1255, Bairro São José.</t>
+  </si>
+  <si>
+    <t>20768</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20768/indicacao_110.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, a substituição de lâmpada no poste de iluminação pública localizado na Rua Francisco Maria Lopes, próximo ao nº 94, Bairro São José.</t>
+  </si>
+  <si>
+    <t>20769</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20769/indicacao_111.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, a limpeza e capina de toda extensão da Rua Paraopeba, Bairro Tombadouro.</t>
+  </si>
+  <si>
+    <t>20770</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20770/indicacao_112.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para sugerir à Secretaria Municipal competente a revitalização da pintura da sinalização viária “PARE” na Rua Argentina, esquina com Rua Dr. Francisco José de Carvalho, Bairro São José.</t>
+  </si>
+  <si>
+    <t>20771</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20771/indicacao_113.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para regulamentação da Lei Federal nº 15.326/2026 no âmbito do Município de Itabirito.</t>
+  </si>
+  <si>
+    <t>20772</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20772/indicacao_114.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para regulamentação municipal da aplicação da Lei Federal nº 15.299/2025 quanto à poda ou corte de árvores em situação de risco.</t>
+  </si>
+  <si>
+    <t>20773</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20773/indicacao_115.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para análise técnica e adoção de providências quanto à concessão de adicional de insalubridade às serventes e cozinheiras da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>20774</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20774/indicacao_116.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para adoção de providências visando à regularização da documentação e à inclusão da Igreja de São Gonçalo do Bação no ICMS Cultural.</t>
+  </si>
+  <si>
+    <t>20775</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20775/indicacao_117.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para análise da viabilidade de alteração da Sede do Laboratório Municipal de Itabirito para local com melhor estrutura.</t>
+  </si>
+  <si>
+    <t>20780</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20780/indicacao_118.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie o serviço de tapa-buracos na Rua Esperança, próximo ao número 52, bairro Padre Adelmo, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>20781</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20781/indicacao_119.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie a poda das árvores na rua Francisco Marques Júnior, próximo ao n° 209, bairro Cohab, _x000D_
+Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>20782</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20782/indicacao_120.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie o serviço de capina e roçada, por toda sua extensão, no bairro Floresta, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>20783</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20783/indicacao_121.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie o serviço de tapa-buracos na rua Francisco José de Carvalho, próximo ao n° 2.370, bairro São José, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>20787</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20787/indicacao_122.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, juntamente com a empresa concessionária Serra Verde, para que disponibilize transporte coletivo aos domingos, para atender os distritos do Macedo e Saboeiro.</t>
+  </si>
+  <si>
+    <t>20788</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20788/indicacao_123.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, para que determine aos órgãos competentes, a intensificação e maior rigor na fiscalização quanto ao uso de som alto, em desacordo com a legislação municipal vigente.</t>
+  </si>
+  <si>
+    <t>20789</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20789/indicacao_124.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que possa realizar o alargamentos das ruas situadas no bairro Mirante Matias – próximo ao bairro São José.</t>
+  </si>
+  <si>
+    <t>20790</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20790/indicacao_125.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando a instalação de 01 (um) abrigo de Ônibus na BR 356, próximo a Laticínios Ita, sentindo Acuruí.</t>
+  </si>
+  <si>
+    <t>20792</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20792/indicacao_126.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para propor projeto de Lei que dispõe sobre o Programa de navegação de paciente no Município de Itabirito/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>20793</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20793/indicacao_127.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Meio Ambiente e Desenvolvimento Sustentável (através do setor de Limpeza Urbana) que realize o serviço de limpeza (varrição e capina) em São Gonçalo do Bação.</t>
+  </si>
+  <si>
+    <t>20794</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20794/indicacao_128.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria de Saúde, a criação de um “Centro Municipal de Qualidade de Vida”.</t>
+  </si>
+  <si>
+    <t>20795</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20795/indicacao_129.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Obras, Serviços e Infraestrutura, a realização da operação tapa-buracos na estrada que liga São Gonçalo do Bação a Itabirito.</t>
+  </si>
+  <si>
+    <t>20804</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20804/indicacao_130.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de recapeamento asfáltico, capina e desobstrução de bueiros no Bairro Munu.</t>
+  </si>
+  <si>
+    <t>20805</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20805/indicacao_131.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de operação tapa-buracos e serviços de capina no bairro Munu.</t>
+  </si>
+  <si>
+    <t>20806</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20806/indicacao_132.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de recapeamento asfáltico na região do Córrego do Bação.</t>
+  </si>
+  <si>
+    <t>20807</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20807/indicacao_133.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a retirada de poste de iluminação pública na Rua Paraopeba, nº 479.</t>
+  </si>
+  <si>
+    <t>20808</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20808/indicacao_134.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita providências para reparo da boca de lobo e da tubulação de drenagem pluvial localizada na Rua Jaime Manoel Peneda, ao lado do nº 58, a fim de sanar vazamento de água que está causando infiltração em imóvel vizinho e risco de queda de muro.</t>
+  </si>
+  <si>
+    <t>20817</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20817/indicacao_135.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na Rua Flor de Maio.</t>
+  </si>
+  <si>
+    <t>20818</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20818/indicacao_136.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que sejam feitas, a capina e roçada, na Rua Áurea José dos Santos.</t>
+  </si>
+  <si>
+    <t>20819</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20819/indicacao_137.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que sejam feitas, a capina e roçada da Rua Guarani.</t>
+  </si>
+  <si>
+    <t>20820</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20820/indicacao_138.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a substituição da placa de identificação de logradouro, da Rua das Azaléias / Rua das Tulipas.</t>
+  </si>
+  <si>
+    <t>20821</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20821/indicacao_139.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que sejam feitas a capina e manutenção, na quadra do São José.</t>
+  </si>
+  <si>
+    <t>20824</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>Anderson do Sou Notícia, Rose da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20824/indicacao_140.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo para que, por meio da Secretaria Municipal de Saúde, sejam adotadas providências para proibir a venda ambulante nas dependências da UPA de Itabirito.</t>
+  </si>
+  <si>
+    <t>20825</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20825/indicacao_141.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, a desobstrução dos pontos de drenagem e a manutenção da rede elétrica da ponte localizada próxima à pista de skate.</t>
+  </si>
+  <si>
+    <t>20826</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20826/indicacao_142.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, a adoção de providências na rua do parquinho da Avenida Capitão Antônio Marques, Bairro Vila Gonçalo, em razão de buracos não cobertos decorrentes de obras do SAAE.</t>
+  </si>
+  <si>
+    <t>20827</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20827/indicacao_143.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, a notificação dos proprietários de lotes e o responsável pelo empreendimento do Loteamento Residencial Vila da Serra, para realização de manutenção, capina e limpeza, em razão do aparecimento de animais peçonhentos nas residências do entorno.</t>
+  </si>
+  <si>
+    <t>20828</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20828/indicacao_144.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, a notificação do proprietário do lote localizado na Rua das Buganvílias, em frente ao nº 59, no bairro Primavera, em razão da falta de capina e limpeza e do aparecimento de animais peçonhentos.</t>
+  </si>
+  <si>
+    <t>20829</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20829/indicacao_145.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, a realização de serviços de poda de árvores, capina, limpeza do piso e manutenção dos banheiros no parquinho da Vila Gonçalo, localizado na Avenida Capitão Antônio Marques.</t>
+  </si>
+  <si>
+    <t>20833</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20833/indicacao_146.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que seja realizada a substituição das lâmpadas de iluminação pública nos postes localizados nos endereços abaixo mencionados, nos Bairros Recanto das Colinas I e Recanto das Colinas II, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>20834</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20834/indicacao_147.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que seja providenciado o recapeamento asfáltico (tapa-buracos), na Rua Ladeira Santa Efigênia, nas proximidades da residência de nº 28, no Bairro Boa Viagem, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20835</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20835/indicacao_148.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que sejam providenciadas, com urgência, a capina e a limpeza em toda a extensão da Rua Gonçalves Dias, no Bairro Capanema, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20836</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20836/indicacao_149.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que sejam providenciadas, a capina e a limpeza da Rua João Pedro Nolasco, por toda sua extensão, desde o Bairro Vila José Lopes até ao Bairro Serra Azul, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20837</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20837/indicacao_150.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que sejam providenciadas, capina e limpeza de todas as ruas do Bairro Residencial Solare Van Damme, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20838</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20838/indicacao_151.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação de realização de poda de árvore localizada na esquina da Rua Goiás, próximo ao nº 1430, no Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>20839</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20839/indicacao_152.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação de substituição das lâmpadas dos postes localizados na Rua Capitão Serafim, no trecho compreendido entre a Escola Estadual Intendente Câmara e o Supermercado Sacramento, no Bairro Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>20840</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20840/indicacao_153.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação de verificação da possibilidade de inclusão da construção de uma praça com área de lazer no Distrito de Acuruí, especificamente no bairro denominado Chácaras do Acuruí, no âmbito do termo de cooperação firmado entre a Prefeitura de Itabirito e a empresa Ferro Puro, referente à pavimentação de vias na localidade.</t>
+  </si>
+  <si>
+    <t>20841</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20841/indicacao_154.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação de substituição das lâmpadas dos postes localizados na Rua João Pinheiro, em frente aos números 686 e 1116, no Bairro Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>20849</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20849/indicacao_155.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da secretaria competente, para que seja realizado estudo técnico visando à implantação de mão única na Rua Érico Veríssimo.</t>
+  </si>
+  <si>
+    <t>20850</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20850/indicacao_156.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da secretaria competente, para que seja realizada a substituição dos vidros quebrados do ponto de ônibus localizado na Rua Esperança, no Bairro Padre Adelmo.</t>
+  </si>
+  <si>
+    <t>20851</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20851/indicacao_157.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da secretaria competente, visando à implantação de um ponto de ônibus no Distrito de São Gonçalo do Monte.</t>
+  </si>
+  <si>
+    <t>20852</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20852/indicacao_158.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da secretaria competente, para que seja realizado o serviço de recapeamento asfáltico na Rua Esperança, situada no Bairro Padre Adelmo.</t>
+  </si>
+  <si>
+    <t>20853</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20853/indicacao_159.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, por intermédio da secretaria competente, a realização de estudo técnico de viabilidade para a implantação do Parque do Girassol no Município de Itabirito.</t>
+  </si>
+  <si>
+    <t>20858</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20858/indicacao_160.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Segurança e Mobilidade Urbana, a realização de estudo técnico visando à realocação ou remoção de quebra-molas situado na Rua Engenheiro Simão Lacerda, nº 200, bem como a revisão da sinalização de estacionamento nas imediações, com possível criação de vagas, inclusive preferenciais.</t>
+  </si>
+  <si>
+    <t>20859</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20859/indicacao_161.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, a realização de operação tapa-buracos na Rua José Sans, Bairro Boa Viagem, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>20860</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20860/indicacao_162.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, a revitalização e implantação de sinalização viária horizontal e vertical em interseções do Município de Itabirito, visando à melhoria da segurança e organização do tráfego urbano.</t>
+  </si>
+  <si>
+    <t>20861</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20861/indicacao_163.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de operação tapa-buracos na Rua Aredes, próximo ao nº 41, e na Rua Tapajós, bem como poda de árvore na Rua Tapajós, em frente ao nº 16, todas localizadas no Bairro Munu.</t>
+  </si>
+  <si>
+    <t>20862</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20862/indicacao_164.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de limpeza, desobstrução e correção do nivelamento das canaletas de escoamento de águas pluviais na Escola Vó Dote, localizada no Bairro Munu.</t>
+  </si>
+  <si>
+    <t>20866</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20866/indicacao_165.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a extensão de rede elétrica.</t>
+  </si>
+  <si>
+    <t>20867</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20867/indicacao_166.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que seja realizada notificação do proprietário do lote localizado na Rua Maria Bernardina, nº 176 – Bairro Lourdes.</t>
+  </si>
+  <si>
+    <t>20868</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20868/indicacao_167.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização da troca da placa de identificação com o nome de rua – Bairro Marzagão, visto que a atual foi danificada.</t>
+  </si>
+  <si>
+    <t>20869</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20869/indicacao_168.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando a realização de capina e roçada na Rua Algemiro Mapa, no bairro Jardim das Acácias, e também em toda extensão do bairro.</t>
+  </si>
+  <si>
+    <t>20870</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20870/indicacao_169.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando a instalação de redutor de velocidade (quebra-molas) na Rua do Rosário, nas proximidades da loja dos artesãos.</t>
+  </si>
+  <si>
+    <t>20876</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20876/indicacao_170.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal, para que através das secretarias competentes, seja analisada a possibilidade de colocar um espelho na esquina da Rua Hortência, bairro Gutierrez.</t>
+  </si>
+  <si>
+    <t>20877</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20877/indicacao_171.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal para que,  por meio da Secretaria Municipal de  Segurança, Prevenção e Mobilidade Urbana, seja  realizada fiscalização em frente ao CMEI Cinderela,  em relação aos veículos que ficam estacionados de forma irregular na faixa de pedestre.</t>
+  </si>
+  <si>
+    <t>20881</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20881/indicacao_172.2026.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção asfáltica na Rua José Amaro Cordeiro, Recanto das Colinas I.</t>
+  </si>
+  <si>
+    <t>20882</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20882/indicacao_173.2026.pdf</t>
+  </si>
+  <si>
+    <t>Desentupimento de bueiros na Rua José Augusto França, em frente ao nº 188 e próximo ao nº 221, Munu.</t>
+  </si>
+  <si>
+    <t>20883</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20883/indicacao_174.2026.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza e desentupimento das canaletas localizadas na estrada que leva ao Alto do Cristo.</t>
+  </si>
+  <si>
+    <t>20884</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20884/indicacao_175.2026.pdf</t>
+  </si>
+  <si>
+    <t>Reinstalação de guard rail na estrada que leva ao Alto do Cristo.</t>
+  </si>
+  <si>
+    <t>20885</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20885/indicacao_176.2026.pdf</t>
+  </si>
+  <si>
+    <t>Poda de galhos de árvores que estão atingindo a rede elétrica na Rua Jasmim, em frente ao nº 220, Matozinhos.</t>
+  </si>
+  <si>
+    <t>20886</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20886/indicacao_177.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal para que,  por meio do SAAE e demais secretarias municipais  competentes, sejam adotadas providências quanto aos problemas de esgoto a céu aberto na rua Francisco José de Carvalho.</t>
+  </si>
+  <si>
+    <t>20899</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20899/indicacao_178.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a implantação de serviço de tele consulta no âmbito do Sistema Único de Saúde (SUS) no Município.</t>
+  </si>
+  <si>
+    <t>20900</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20900/indicacao_179.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a substituição de placa de estacionamento rotativo na R. Cornélio Pereira Lima – Praia.</t>
+  </si>
+  <si>
+    <t>20901</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20901/indicacao_180.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a instalação de placa de “Proibido Estacionar” na Av. Queiroz Júnior, nº 1033 – Praia, em frente ao Trop Sucos.</t>
+  </si>
+  <si>
+    <t>20902</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20902/indicacao_181.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a manutenção da sinalização horizontal da faixa de pedestres, localizada na Rua Madre Iluminata, em frente ao Instituto Santo Antônio de Pádua.</t>
+  </si>
+  <si>
+    <t>20903</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20903/indicacao_182.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a instalação de sinalização de ponto de ônibus e placa de “Proibido Estacionar” nas proximidades do Restaurante da Celinha, em Ribeirão do Eixo.</t>
+  </si>
+  <si>
+    <t>20904</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20904/indicacao_183.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, a substituição do abrigo do ponto de ônibus localizado na Rua Marzagão, próximo à Praça da Família, tendo em vista que, conforme verificado, foram realizadas trocas dos abrigos em diversos pontos da cidade, contudo o referido local não foi contemplado com a devida substituição.</t>
+  </si>
+  <si>
+    <t>20905</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20905/indicacao_184.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente para que sejam realizadas rondas periódicas da Guarda Civil Municipal no Bairro Cohab, com o objetivo de reforçar a segurança pública e promover maior sensação de tranquilidade aos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>20906</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20906/indicacao_185.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, a disponibilização de mais caçambas de lixo na Rua Pedro Ribeiro, Bairro Cohab, tendo em vista que a caçamba atualmente instalada não tem sido suficiente para atender à demanda dos moradores.</t>
+  </si>
+  <si>
+    <t>20907</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20907/indicacao_186.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, a limpeza e capina do lote pertencente à Prefeitura Municipal de Itabirito, localizado na Rua Felipe dos Santos, próximo ao nº 423, Bairro Novo Horizonte.</t>
+  </si>
+  <si>
+    <t>20915</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20915/indicacao_187.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal de Obras, a execução de recomposição asfáltica em toda extensão da Rua Alameda dos Jacarandás, Bairro Portões.</t>
+  </si>
+  <si>
+    <t>20916</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20916/indicacao_188.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie o serviço de tapa-buracos na Rua Augusto Rodrigues Pedrosa, próximo ao número 20, bairro Munu, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>20917</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20917/indicacao_189.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie o serviço de tapa-buracos na Rua Santos Dumont, nº 180, Bairro Funcionários, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>20918</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20918/indicacao_190.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie o serviço de capina e roçada, no final da Avenida José Farid Rahme, que liga ao bairro Padre Eustáquio.</t>
+  </si>
+  <si>
+    <t>20919</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20919/indicacao_191.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie o serviço de capina e roçada, na Rua Padre Marcelino n° 32, bairro Santo Antônio, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>20920</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20920/indicacao_192.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie, através da Secretaria competente, e notifique o proprietário do lote situado à rua Alfazema, n° 179, Bairro Recanto das Colinas, Itabirito MG.</t>
+  </si>
+  <si>
+    <t>20924</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20924/indicacao_193.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar o envio ao Poder Executivo Municipal, sugerindo a instalação de iluminação pública na Rua Filipinas, em frente ao nº 267, no Bairro Água Limpa.</t>
+  </si>
+  <si>
+    <t>20925</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20925/indicacao_194.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar o envio ao Poder Executivo Municipal, sugerindo a realização de limpeza e roçada, por todas as ruas do Bairro Jardim das Acácias.</t>
+  </si>
+  <si>
+    <t>20926</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20926/indicacao_195.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar o envio ao Poder Executivo Municipal, sugerindo a realização de limpeza e roçada, por todas as ruas do Bairro Primavera.</t>
+  </si>
+  <si>
+    <t>20927</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20927/indicacao_196.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar o envio ao Poder Executivo Municipal, sugerindo a realização de limpeza e roçada, por todas as ruas do Bairro Vila José Lopes.</t>
+  </si>
+  <si>
+    <t>20928</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20928/indicacao_197.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar o envio ao Poder Executivo Municipal, sugerindo a realização de manutenção na Rua das Sucuris, no Bairro Água Limpa.</t>
+  </si>
+  <si>
+    <t>20935</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20935/indicacao_198.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja realizada a substituição das lâmpadas de iluminação pública nos postes localizados nos endereços abaixo mencionados, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>20936</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20936/indicacao_199.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja providenciada, com urgência, a capina e a limpeza de todas as Ruas do Bairro Capanema, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20937</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20937/indicacao_200.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja realizada a substituição das lâmpadas de iluminação pública nos postes localizados nos endereços abaixo mencionados, no Bairro Capanema, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>20938</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20938/indicacao_201.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja providenciada, com urgência, a capina e limpeza do beco de acesso à escadaria do viaduto do Munú, entre a Rua Tapajós e a Rua das Flores, no Bairro Primavera, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20939</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20939/indicacao_202.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja realizada a complementação das telas que circundam a quadra de esportes do Bairro São José, localizada à Rua Dr. Francisco José de Carvalho, ao lado da Associação Comunitária do referido Bairro, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>20950</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20950/indicacao_203.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que sejam adotadas, com a máxima urgência, as providências necessárias à realização de manutenção e melhorias no Centro de Reabilitação.</t>
+  </si>
+  <si>
+    <t>20951</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20951/indicacao_204.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja realizado estudo técnico visando à viabilidade e, posteriormente, à execução de obra de drenagem pluvial na Rua Padre Professor Geraldo Bastos Bittencourt, localizada no Bairro Lourdes.</t>
+  </si>
+  <si>
+    <t>20952</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20952/indicacao_205.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja realizado estudo técnico com vistas à viabilidade de disponibilização de linha de ônibus destinada ao atendimento do Bairro Bem Viver.</t>
+  </si>
+  <si>
+    <t>20953</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20953/indicacao_206.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que sejam adotadas providências visando à organização e à melhoria do trânsito nas proximidades da Escola Vó Dote, localizada no Bairro Munu.</t>
+  </si>
+  <si>
+    <t>20954</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20954/indicacao_207.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja realizada a pintura da sinalização viária no cruzamento da Rua Raul Soares com a Avenida José Farid Rahme, em frente ao Cine Pax.</t>
+  </si>
+  <si>
+    <t>20961</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20961/indicacao_208.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita manutenção na Praça da Estação de Itabirito, com verificação da rede de esgoto e melhorias na iluminação pública.</t>
+  </si>
+  <si>
+    <t>20962</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20962/indicacao_209.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a limpeza de área verde localizada no Bairro Padre Adelmo, na Rua Bela Vista, nas proximidades da pista de bicicleta.</t>
+  </si>
+  <si>
+    <t>20963</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20963/indicacao_210.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a recuperação estrutural e definitiva da Estrada dos Gomes, no Distrito de São Gonçalo do Bação.</t>
+  </si>
+  <si>
+    <t>20964</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20964/indicacao_211.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita providências quanto a vazamento de esgoto, bem como a realização de capina e manutenção na escadaria localizada no Bairro Primavera.</t>
+  </si>
+  <si>
+    <t>20965</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20965/indicacao_212.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de capina e manutenção da Rua Maria de Lima Braga (Rua da Pedreira), localizada no Bairro São José.</t>
+  </si>
+  <si>
+    <t>20968</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20968/indicacao_213.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na Avenida dos Inconfidentes.</t>
+  </si>
+  <si>
+    <t>20969</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20969/indicacao_214.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção e/ou reparo da calçada localizada na rua João Pinheiro.</t>
+  </si>
+  <si>
+    <t>20970</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20970/indicacao_215.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção e/ou reparo da calçada localizada na rua Dr. Francisco José de Carvalho</t>
+  </si>
+  <si>
+    <t>20971</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20971/indicacao_216.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na Estrada do Contorno.</t>
+  </si>
+  <si>
+    <t>20972</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20972/indicacao_217.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, sugerindo que seja feita a limpeza e capina na Rua Paraopeba.</t>
+  </si>
+  <si>
+    <t>20973</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20973/indicacao_218.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, a realização de operação tapa-buracos em vias do bairro Saudade.</t>
+  </si>
+  <si>
+    <t>20974</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20974/indicacao_219.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, a revitalização do asfalto na Rua Nicolau Silva, no bairro Saudade, em frente à Climedi.</t>
+  </si>
+  <si>
+    <t>20975</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20975/indicacao_220.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a adoção de providências para adequação e melhoria do sistema de drenagem pluvial nas imediações da Rodoviária Nova.</t>
+  </si>
+  <si>
+    <t>20976</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20976/indicacao_221.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a instalação de câmeras de monitoramento do sistema Olho Vivo nas proximidades do parquinho da Vila Gonçalo, localizado na Avenida Capitão Antônio Marques.</t>
+  </si>
+  <si>
+    <t>20977</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20977/indicacao_222.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, a realização urgente de dedetização e a vedação adequada das caixas de energia na escadaria da Vila Gonçalo, em razão do aparecimento de animais peçonhentos.</t>
+  </si>
+  <si>
+    <t>20978</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20978/indicacao_223.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente a substituição de lâmpada no poste de iluminação pública localizado na Rua Alameda Cláudio Manoel da Costa, próximo ao nº 688, Bairro Quintas dos Inconfidentes.</t>
+  </si>
+  <si>
+    <t>20979</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20979/indicacao_224.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente para que sejam realizadas rondas periódicas da Guarda Civil Municipal no Bairro Padre Adelmo, com o objetivo de reforçar a segurança pública e promover maior sensação de tranquilidade aos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>20980</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20980/indicacao_225.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente a reinstalação do bebedouro na Praça 1º de Maio.</t>
+  </si>
+  <si>
+    <t>20981</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20981/indicacao_226.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente a limpeza e capina de todas as ruas do Bairro COHAB.</t>
+  </si>
+  <si>
+    <t>20982</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20982/indicacao_227.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente para que seja realizada manutenção e limpeza na Praça Alcides Souza Reis, localizada no Bairro Vila José Lopes neste município.</t>
+  </si>
+  <si>
+    <t>20983</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20983/indicacao_228.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a instalação de abrigo de ponto de ônibus – Rua Estrada Principal, bairro Meu Sítio.</t>
+  </si>
+  <si>
+    <t>20984</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20984/indicacao_229.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a instalação de iluminação pública – Av José Farid Rahme.</t>
+  </si>
+  <si>
+    <t>20985</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20985/indicacao_230.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de limpeza e manutenção em terreno desapropriado – Rua Felipe dos Santos, ao lado do nº 423, Vila Gonçalo.</t>
+  </si>
+  <si>
+    <t>20986</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20986/indicacao_231.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de operação tapa-buracos – Rua Principal, distrito do Córrego do Bação.</t>
+  </si>
+  <si>
+    <t>20987</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20987/indicacao_232.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de operação tapa-buracos – Rua Uruguai, bairro São José.</t>
+  </si>
+  <si>
+    <t>20990</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20990/indicacao_233.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que seja realizada notificação do proprietário do lote localizado na Rua das Magnólias, 114 – Bairro Matozinhos.</t>
+  </si>
+  <si>
+    <t>20991</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20991/indicacao_234.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação de troca de lâmpada queimada no poste localizado na Avenida Manoel Salvador de Oliveira, em frente ao nº 1024, no Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>20992</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20992/indicacao_235.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação de realização de capina e limpeza em toda a extensão do bairro Jardim das Acácias</t>
+  </si>
+  <si>
+    <t>20993</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20993/indicacao_236.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação que seja realizada a revitalização asfáltica em toda a extensão da Rua João Pinheiro, no bairro Calçadas.</t>
+  </si>
+  <si>
+    <t>20994</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20994/indicacao_237.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação que seja realizada capina e limpeza em toda a extensão da Rua Avenida Manoel Salvador de Oliveira, no bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>20995</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20995/indicacao_238.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação que seja realizada capina e limpeza em toda a extensão da Rua Professora Maria Woods, no bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>21003</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21003/indicacao_239.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo manutenção asfáltica na Rua Angelina Salermo, 483, Itaubira.</t>
+  </si>
+  <si>
+    <t>21004</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21004/indicacao_240.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo limpeza do bueiro Alameda Padre Carlos 230, Quintas dos Inconfidentes.</t>
+  </si>
+  <si>
+    <t>21005</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21005/indicacao_241.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita manutenção asfáltica na Rua Gentil Rodrigues de Oliveira, próximo ao nº 159, Bairro Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>21006</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21006/indicacao_242.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo limpeza e capina no entorno da escadaria na Rua Antônio Martins, Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>21007</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21007/indicacao_243.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para propor projeto de Lei que dispõe sobre o Programa Municipal “Mulher Forte e Protegida” no Município de Itabirito/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>21008</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21008/indicacao_244.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie, através da Secretaria (s) competente (s), vistoria no imóvel situado a Rua Erina Santa Cruz, nº 382, bairro Itaubira, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21009</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21009/indicacao_245.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie, através da Secretaria competente, que notifique o proprietário do lote situado à rua Pedro Ribeiro, próximo ao n° 16, Bairro Cohab, Itabirito MG.</t>
+  </si>
+  <si>
+    <t>21010</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21010/indicacao_246.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie a instalação de uma lixeira, na rua Ana Maria Teixeira, em frente ao n° 1.120, no salão comunitário, bairro Cardoso, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21011</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21011/indicacao_247.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie a limpeza e roçada da escadaria do bairro Cohab, por toda sua extensão, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21012</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21012/indicacao_248.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie o serviço de tapa-buracos na Rua Amazonas, próximo nº 471, Bairro Bela Vista, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21018</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21018/indicacao_249.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de manutenção na Rua Itabira, no Bairro Água Limpa, neste Município.</t>
+  </si>
+  <si>
+    <t>21019</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21019/indicacao_250.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de limpeza e roçada em todas as ruas do Bairro Marzagão, neste Município.</t>
+  </si>
+  <si>
+    <t>21020</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21020/indicacao_251.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de manutenção na Rua Ozair Francisco de Oliveira, no Bairro Água Limpa, neste Município.</t>
+  </si>
+  <si>
+    <t>21022</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21022/indicacao_252.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a instalação de placa de “Área Verde” na área da cachoeira existente na Rua das Gameleiras, próxima ao nº 23, Bairro Portões, neste Município.</t>
+  </si>
+  <si>
+    <t>21023</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21023/indicacao_253.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de patrolamento na Rua dos Sanhaços, no Bairro Água Limpa, neste Município.</t>
+  </si>
+  <si>
+    <t>21025</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21025/indicacao_254.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando a substituição de lâmpada queimada em poste localizado na Rua Carijós, em frente ao nº 38, no bairro Pedra Azul.</t>
+  </si>
+  <si>
+    <t>21026</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21026/indicacao_255.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando a realização de serviços de capina, roçada e operação tapa-buracos no bairro Pedra Azul.</t>
+  </si>
+  <si>
+    <t>21027</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21027/indicacao_256.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando a colocação de placa de nomenclatura na Rua José Maurício, no bairro Capanema.</t>
+  </si>
+  <si>
+    <t>21030</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21030/indicacao_257.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal para que seja enviado, através do setor de limpeza urbana o cronograma dos serviços de capina dos Municipio.</t>
+  </si>
+  <si>
+    <t>21031</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21031/indicacao_258.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal para análise de instalação de poste no bairro Marzagão.</t>
+  </si>
+  <si>
+    <t>21032</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21032/indicacao_259.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo para que, por meio da Secretaria Municipal de Saúde, seja informado sobre a falta  de diversos medicamentos.</t>
+  </si>
+  <si>
+    <t>21033</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21033/indicacao_260.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal para que seja verificado a possibilidade de fiscalizar o  acúmulo de lixo na Rua José Augusto França,  bairro Munú.</t>
+  </si>
+  <si>
+    <t>21042</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21042/indicacao_261.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo, através da Secretaria Municipal de Meio Ambiente e Desenvolvimento Sustentável através do setor de limpeza urbana a realização de limpeza, incluindo capina e roçada, no bairro Itaubira.</t>
+  </si>
+  <si>
+    <t>21043</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21043/indicacao_262.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal por intermédio da Secretaria Municipal competente, a avaliação da viabilidade para a construção de uma estrutura destinada a um capo de futebol, com o intuito de promover o lazer e atender aos moradores dos bairros Adão Lopes, Liberdade e São Mateus</t>
+  </si>
+  <si>
+    <t>21051</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21051/indicacao_263.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal para que, por meio da Secretaria e setor competente, preste informações acerca das medidas adotadas para o controle e enfrentamento do aumento de cães em situação de rua no Município.</t>
+  </si>
+  <si>
+    <t>21052</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21052/indicacao_264.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da Secretaria competente, para que seja realizada, com a máxima brevidade, a limpeza do viaduto localizado no bairro São José.</t>
+  </si>
+  <si>
+    <t>21053</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21053/indicacao_265.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da Secretaria competente, para que sejam notificadas as pessoas proprietárias de lotes baldios e terrenos particulares que se encontram em situação de abandono, com acúmulo de resíduos e mato alto, no Bairro Recreio do Bandeirantes, a fim de que promovam a devida limpeza e manutenção dos referidos imóveis.</t>
+  </si>
+  <si>
+    <t>21054</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21054/indicacao_266.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da Secretaria competente, para que seja realizada, com a devida urgência, a limpeza geral e a capina no bairro Capanema.</t>
+  </si>
+  <si>
+    <t>21055</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21055/indicacao_267.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da Secretaria competente, para que seja realizado o serviço de recapeamento asfáltico na Rua Wilson Marques dos Reis, localizada no Bairro Itaubira.</t>
+  </si>
+  <si>
+    <t>21056</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21056/indicacao_268.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da Secretaria competente, para que seja realizada, com a devida urgência, a limpeza da margem do Rio da Carioca, a fim de garantir melhores condições ambientais, sanitárias e de segurança à população.</t>
+  </si>
+  <si>
+    <t>21063</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21063/indicacao_269.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Segurança, Trânsito e Mobilidade Urbana, a adoção de medidas destinadas ao reforço da segurança na Praça dos Correios e demais praças públicas.</t>
+  </si>
+  <si>
+    <t>21064</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21064/indicacao_270.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal para analisar a possibilidade de implantação de uma lixeira na Rua Jequitibá, bairro Monte Verde.</t>
+  </si>
+  <si>
+    <t>21066</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21066/indicacao_271.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja realizada a substituição da lâmpada de iluminação pública no poste localizado próximo à residência de nº. 686, da Rua João Pinheiro, no Bairro Santa Efigênia, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21067</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21067/indicacao_272.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja realizada a substituição das lâmpadas de iluminação pública nos postes localizados na Rua Guatemala, próximos às residências de nº. 32 e 106, no Bairro São José, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21068</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21068/indicacao_273.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja realizada a substituição da lâmpada de iluminação pública no poste localizado próximo ao encontro da Rua Lúcia Elena de Azevedo Carvalho com a Rua Paulo de Carvalho Souza, no Bairro Residencial Solare Van Damme, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21069</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21069/indicacao_274.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria competente, que seja realizado o serviço de tapa-buracos em vias localizadas nos bairros Veneza e Monte Verde, no município de Itabirito-MG.</t>
+  </si>
+  <si>
+    <t>21070</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21070/indicacao_275.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria competente, que seja realizada a manutenção e limpeza do jardim localizado na entrada do bairro São José, bem como a limpeza da área abaixo do viaduto próximo à empresa Serra Verde, no município de Itabirito-MG.</t>
+  </si>
+  <si>
+    <t>21072</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21072/indicacao_276.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria competente, que estude a viabilidade de implantação de novas áreas de lazer no Bairro Country.</t>
+  </si>
+  <si>
+    <t>21073</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21073/indicacao_277.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando, por meio da Secretaria Municipal de Segurança, Prevenção e Mobilidade Urbana, que seja intensificado o patrulhamento preventivo e ostensivo da Guarda Civil Municipal no Bairro Country.</t>
+  </si>
+  <si>
+    <t>21077</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21077/indicacao_278.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a capina e roçada na rua Vinte e Dois de Maio.</t>
+  </si>
+  <si>
+    <t>21078</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21078/indicacao_279.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a capina e roçada, na Rua Guajajaras.</t>
+  </si>
+  <si>
+    <t>21079</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21079/indicacao_280.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na Dr. Francisco José de Carvalho.</t>
+  </si>
+  <si>
+    <t>21080</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21080/indicacao_281.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na Rua Itabira do Campo.</t>
+  </si>
+  <si>
+    <t>21081</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21081/indicacao_282.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feito o recapeamento asfáltico da Alamedas Alvarenga Peixoto.</t>
+  </si>
+  <si>
+    <t>21082</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21082/indicacao_283.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Meio Ambiente através do setor de Limpeza Urbana, que realize a devida Limpeza e capina no bairro Recreio dos Bandeirantes.</t>
+  </si>
+  <si>
+    <t>21083</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21083/indicacao_284.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal através da autarquia SAAE,a realização de uma importante obra de drenagem na Rua Antônio Caetano Campos, número 227, no Bairro Quinta dos Inconfidentes, rua sem saída ao lado do número 190, que dá fundos com a rua Amélia Cota (lote baldio em frente ao número 25).</t>
+  </si>
+  <si>
+    <t>21084</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21084/indicacao_285.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria municipal de Segurança e Trânsito a viabilização da devida sinalização de trânsito em alguns pontos específicos na Travessa Dona Cristina.</t>
+  </si>
+  <si>
+    <t>21085</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21085/indicacao_286.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Municipal de Obras, Serviços e Infraestrutura que seja realizada uma operação tapa-buracos em toda a extensão da Rua Francisco José de Carvalho, no bairro São José.</t>
+  </si>
+  <si>
+    <t>21089</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21089/indicacao_287.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de limpeza e roçada na escada da Vila Gonçalo, neste Município.</t>
+  </si>
+  <si>
+    <t>21090</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21090/indicacao_288.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de limpeza e roçada na Rua Daniel Galdino Guimarães, no Bairro Água Limpa, neste Município.</t>
+  </si>
+  <si>
+    <t>21091</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21091/indicacao_289.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de recapeamento asfáltico (operação tapa-buracos) na Rua Maria Bernardina, próximo ao nº 49, no Bairro de Lourdes, neste Município.</t>
+  </si>
+  <si>
+    <t>21092</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21092/indicacao_290.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de manutenção na Rua Suely Moura, no Bairro Água Limpa, neste Município.</t>
+  </si>
+  <si>
+    <t>21093</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21093/indicacao_291.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de patrolamento na Rua Fazenda Marzagão, no Bairro Marzagão, neste Município.</t>
+  </si>
+  <si>
+    <t>21094</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21094/indicacao_292.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de revitalização asfáltica em toda a extensão da Rua Gianete Batista Ferreira, bem como a instalação de meio-fio, no bairro São José.</t>
+  </si>
+  <si>
+    <t>21095</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21095/indicacao_293.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a instalação de abrigo de ônibus na Rua Estrada Principal, próximo ao número 199, no bairro Meu Sítio.</t>
+  </si>
+  <si>
+    <t>21096</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21096/indicacao_294.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a instalação de meio-fio e adequação do passeio na Rua João Pinheiro, no trecho compreendido entre os números 1787 e 1995, no bairro Calçadas.</t>
+  </si>
+  <si>
+    <t>21098</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21098/indicacao_295.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para sugerir à Secretaria Municipal competente a instalação de redutores de velocidade (quebra-molas) na Rua Alameda Domingos de Abreu, próximo ao nº 1760, Bairro Quinta dos Inconfidentes.</t>
+  </si>
+  <si>
+    <t>21099</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21099/indicacao_296.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente a limpeza e capina de todas as ruas do Bairro Pedra Azul.</t>
+  </si>
+  <si>
+    <t>21100</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21100/indicacao_297.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente a manutenção da estrada de terra, Estrada da Caixa d’água, localizada no Bairro Meu Sítio.</t>
+  </si>
+  <si>
+    <t>21101</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21101/indicacao_298.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente para que seja realizada fiscalização no trânsito da Rua Ana Maria Teixeira, nas proximidades da entrada do Bairro Cardoso, bem como a designação de agentes da Guarda Municipal para organização do fluxo de veículos, especialmente nos horários de embarque e desembarque de alunos do transporte escolar, com maior incidência no período do meio-dia.</t>
+  </si>
+  <si>
+    <t>21102</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21102/indicacao_299.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal de Obras a realização de operação tapa-buracos em todas as ruas do Bairro Pedra Azul.</t>
+  </si>
+  <si>
+    <t>21103</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21103/indicacao_300.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de serviços de capina em vias dos bairros Saudade, Munu, Piratini, Espírito Santo, Primavera, Santa Rita, Tombadouro, Vila Gonçalo, Santo Antônio, Matozinhos, Gutierrez e Morada Viva.</t>
+  </si>
+  <si>
+    <t>21104</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21104/indicacao_301.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a revitalização ou substituição da placa de identificação da Travessa Honorata Bernardina (Rua Antônio Carlos).</t>
+  </si>
+  <si>
+    <t>21105</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21105/indicacao_302.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de operação tapa-buracos em vias dos bairros Matozinhos, Munu, Tombadouro, Novo Itabirito e Bela Vista.</t>
+  </si>
+  <si>
+    <t>21106</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21106/indicacao_303.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a limpeza e desobstrução de bueiros em vias dos bairros Cruz do Munu, Primavera e Saudade.</t>
+  </si>
+  <si>
+    <t>21107</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21107/indicacao_304.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o asfaltamento do restante da Rua José Luiz dos Reis e o ajustamento da escada existente, localizada no Bairro Funcionários.</t>
+  </si>
+  <si>
+    <t>21110</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21110/indicacao_305.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, a realização de serviços de limpeza, poda e capina na quadra do bairro Monte Sinai, localizada na Rua Belo Vale, em frente ao nº 123.</t>
+  </si>
+  <si>
+    <t>21111</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21111/indicacao_306.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de fiscalização e manutenção da iluminação pública no corredor de acesso à Escola Laura Queiroz e na passarela do bairro Esperança, em razão de lâmpadas apagadas.</t>
+  </si>
+  <si>
+    <t>21113</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21113/indicacao_307.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que providencie a construção de cobertura na Escola Municipal Padre Antônio Cândido, no distrito de São Gonçalo do Bação.</t>
+  </si>
+  <si>
+    <t>21114</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21114/indicacao_308.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a instalação de ponto de hidratação – Jardim São Cristóvão.</t>
+  </si>
+  <si>
+    <t>21115</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21115/indicacao_309.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de limpeza e manutenção no parquinho do Bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>21116</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21116/indicacao_310.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de recapeamento asfáltico – bairro Country.</t>
+  </si>
+  <si>
+    <t>21117</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21117/indicacao_311.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de pintura de sinalização horizontal, bem como a instalação de placa de PARE, no cruzamento da Rua José Gonçalves de Oliveira com a Avenida Madre Iluminata.</t>
+  </si>
+  <si>
+    <t>21119</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21119/indicacao_312.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação de que seja realizada a limpeza e capina em toda a extensão das Ruas Cristal e Granito, localizado no Bairro Santa Tereza.</t>
+  </si>
+  <si>
+    <t>21120</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21120/indicacao_313.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação de que seja realizada a limpeza e capina em toda a extensão do Bairro Adão Lopes.</t>
+  </si>
+  <si>
+    <t>21121</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21121/indicacao_314.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação de que seja realizada a limpeza e capina nas ruas Maria de Fátima Pascoal e Hortência, localizadas no Bairro Gutierrez.</t>
+  </si>
+  <si>
+    <t>21122</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21122/indicacao_315.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação de que seja realizada a limpeza e capina em toda a extensão da rua Cláudio Manoel da Costa, localizado no Bairro Capanema.</t>
+  </si>
+  <si>
+    <t>21123</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21123/indicacao_316.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação de que seja realizada a limpeza e capina aos arredores da Praça Doutor Guilherme, localizada no Centro.</t>
+  </si>
+  <si>
+    <t>21126</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21126/indicacao_317.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie a manutenção do parquinho do bairro do Nossa Senhora de Fátima, tais como poda de árvores, limpeza e roçada e instalação de mais brinquedos._x000D_
+Senhor</t>
+  </si>
+  <si>
+    <t>21127</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21127/indicacao_318.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie o recapeamento asfáltico por toda sua extensão, bairro Country, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21128</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21128/indicacao_319.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie a reforma e manutenção da UBS Nossa Senhora de Fátima, na rua Francisco Marques Júnior, bairro Cohab, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21129</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21129/indicacao_320.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie o serviço de tapa-buracos na Rua Cristal, n° 59, bairro Santa Teresa, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21130</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21130/indicacao_321.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie a instalação de bueiro na rua Cristovão Militão, próximo ao n° 421, bairro, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21143</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21143/indicacao_322.2026.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de braços de iluminação pública nos postes existentes na Rua Estrada dos Portões.</t>
+  </si>
+  <si>
+    <t>21144</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21144/indicacao_323.2026.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de lixeira apropriada ou placa de “Proibido Jogar Lixo” no local indicado, bem como a realização de limpeza do material descartado irregularmente.</t>
+  </si>
+  <si>
+    <t>21145</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21145/indicacao_324.2026.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de placa de “Sentido Proibido” no acesso indicado na saída do Grupo Escolar de Ribeirão.</t>
+  </si>
+  <si>
+    <t>21146</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21146/indicacao_325.2026.pdf</t>
+  </si>
+  <si>
+    <t>Manutenão asfáltica na Rua Monte Sinai, 502, Monte Sinai.</t>
+  </si>
+  <si>
+    <t>21147</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21147/indicacao_326.2026.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção urgente na via e no sistema de drenagem na Rua Santos Dumont, nº 37, bairro Funcionários.</t>
+  </si>
+  <si>
+    <t>21151</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21151/indicacao_327.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que seja realizada a substituição das lâmpadas de iluminação pública nos postes localizados à Avenida Queiroz Júnior, próximos ao acesso à empresa Del Rey Minerals, na “curva da água fria”, no Bairro Esperança, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21152</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21152/indicacao_328.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que seja realizada a substituição da lâmpada de iluminação pública no poste localizado à Rua João Pinheiro, em frente à residência de nº. 1016, no Bairro Santa Efigênia, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21153</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21153/indicacao_329.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que seja providenciado, com urgência, o recapeamento asfáltico (tapa-buracos), em toda a extensão da Rua Bartolomeu Gusmão, no Bairro Country, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21154</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21154/indicacao_330.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que sejam providenciadas, com urgência, a capina e a limpeza do espaço do parquinho localizado em frente à residência de nº 722, da Rua Belo Horizonte, no Bairro Lourdes, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21155</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21155/indicacao_331.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que sejam providenciadas, com urgência, a capina e a limpeza da escadaria localizada nas proximidades da residência de nº 697, da Rua Capitão Antônio Marques, no Bairro Vila Gonçalo, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21161</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21161/indicacao_332.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja realizada manutenção asfáltica na Rua Francisco José de Carvalho, importante via de ligação entre os bairros São José e Portões, com o objetivo de melhorar as condições de tráfego e garantir maior segurança e mobilidade aos moradores e demais usuários da via.</t>
+  </si>
+  <si>
+    <t>21162</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21162/indicacao_333.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja avaliada a possibilidade de implantação de uma Academia ao Ar Livre na Rua Érico Veríssimo, no Bairro Novo Itabirito, em substituição ao parquinho de madeira atualmente existente no local, visando oferecer à comunidade um espaço mais adequado para a prática de atividades físicas e promoção da saúde.</t>
+  </si>
+  <si>
+    <t>21163</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21163/indicacao_334.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja realizada, com a devida urgência, uma operação tapa-buracos nas vias públicas do Distrito de Córrego do Bação, visando melhorar as condições de tráfego, garantir maior segurança aos usuários e preservar a adequada manutenção da malha viária local.</t>
+  </si>
+  <si>
+    <t>21164</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21164/indicacao_335.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da Secretaria competente, para que seja realizada a poda da cerca viva localizada nas proximidades da Casa do Adolescente, situada na Rua Engenheiro Simão Lacerda, no bairro Padre Eustáquio, com o objetivo de garantir melhor visibilidade, segurança e adequada manutenção do espaço público.</t>
+  </si>
+  <si>
+    <t>21165</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21165/indicacao_336.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que sejam adotadas medidas e ações voltadas ao acompanhamento, acolhimento e atendimento das pessoas em situação de rua no Município, considerando o aumento observado dessa população e a necessidade de políticas públicas que promovam assistência social, dignidade e reinserção social.</t>
+  </si>
+  <si>
+    <t>21166</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21166/indicacao_337.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a instalação de sinalização de preferência, no retorno recentemente implantado na Avenida Waldir Salvador de Oliveira, em frente à Rodoviária Velha, no acesso à Rua Raul Soares, no Centro.</t>
+  </si>
+  <si>
+    <t>21167</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21167/indicacao_338.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de estudo técnico para implantação de redutor de velocidade ou instalação de placa de preferência no cruzamento da Rua Engenheiro Simão Lacerda com a Rua Vicente Borges da Silva, no bairro Padre Eustáquio.</t>
+  </si>
+  <si>
+    <t>21168</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21168/indicacao_339.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, para que promova tratativas junto à concessionária responsável pela ferrovia e aos órgãos competentes para viabilizar melhorias e a instalação de iluminação no túnel de passagem sob a linha férrea que liga o Morro do Munu ao Córrego do Bação.</t>
+  </si>
+  <si>
+    <t>21169</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21169/indicacao_340.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de estudo técnico de trânsito, para avaliar a viabilidade de implantação de faixa de pedestres na Rua Dona Cristina, na divisa com a Rua João Pinheiro, em frente ao Centro de Especialidades Médicas – CEM.</t>
+  </si>
+  <si>
+    <t>21173</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21173/indicacao_341.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde e da Vigilância em Saúde/Controle de Zoonoses, a realização de visita técnica na Rua Guajajaras, no bairro São José, para averiguar a ocorrência de insetos e escorpiões e outros animais peçonhentos, bem como adotar medidas de controle e prevenção da proliferação desses animais.</t>
+  </si>
+  <si>
+    <t>21175</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21175/indicacao_342.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, a realização de capina, manutenção e instalação de corrimão na escada localizada na Rua Efigênia de Oliveira Batista, no Bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>21176</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21176/indicacao_343.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de vistoria técnica e providências urgentes na Rua José Damasceno, onde obra recentemente executada apresenta sinais de afundamento do solo, rachaduras e risco de desabamento.</t>
+  </si>
+  <si>
+    <t>21177</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21177/indicacao_344.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de vistoria técnica e execução de reparos na rede de esgoto na Rua Davi de Oliveira Silva, no Bairro Santa Rita/São Judas, bem como o reparo da tubulação de esgoto da via localizada no Bairro Quinta dos Inconfidentes.</t>
+  </si>
+  <si>
+    <t>21178</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21178/indicacao_345.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, a realização de operação tapa-buracos em vias públicas localizadas no Bairro Santa Rita/São Judas, Tombadouro, Boa viagem, Santo Antônio, Agostinho Rodrigues.</t>
+  </si>
+  <si>
+    <t>21179</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21179/indicacao_346.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, a realização de serviços de capina e limpeza nas vias públicas localizadas no Bairro Santa Rita/São Judas, Santa Efigênia e São José.</t>
+  </si>
+  <si>
+    <t>21182</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21182/indicacao_347.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal, para que seja analisada a possibilidade de realizar o corte ou implementar outra solução para o bambuzal existente na Avenida Farid Rahme.</t>
+  </si>
+  <si>
+    <t>21183</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21183/indicacao_348.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, para que seja verificada a possibilidade de realizar fiscalização quanto ao acúmulo de lixo na Rua Paracatu,  bairro Liberdade, adotando as providências necessárias para a limpeza e manutenção do local.</t>
+  </si>
+  <si>
+    <t>21189</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21189/indicacao_349.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a necessidade de fiscalização quanto ao acúmulo de material de construção em via pública, na entrada da Rua Bela_x000D_
+Vista, bairro Recreio dos Bandeirantes.</t>
+  </si>
+  <si>
+    <t>21190</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21190/limpeza_e_capina_em_todas_as_vias_do_bairro_agostinho_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal a realização de limpeza e capina em todas as ruas do Bairro Agostinho Rodrigues, neste Município.</t>
+  </si>
+  <si>
+    <t>21191</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21191/limpeza_e_rocada_bem_como_manutencao_da_iluminacao_publica_do_playground_localizado_no_bairro_bem_viver.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal a realização de limpeza e roçada, bem como a manutenção da iluminação pública do playground do Bairro Bem Viver, neste Município.</t>
+  </si>
+  <si>
+    <t>21192</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21192/pavimentacao_asfaltica_no_trecho_compreendido_entre_a_escola_do_bairro_agua_limpa_e_a_br-040.doc.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal a realização de obras de pavimentação asfáltica no trecho compreendido entre a Escola do Bairro Água Limpa e a BR-040, mais precisamente até as proximidades do crematório, neste Município.</t>
+  </si>
+  <si>
+    <t>21193</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21193/recapeamento_asfaltico_em_todas_as_vias_do_bairro_meu_sitio.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal a realização de recapeamento asfáltico em todas as ruas do Bairro Meu Sítio, neste Município.</t>
+  </si>
+  <si>
+    <t>21194</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21194/recapeamento_em_todas_as_vias_do_bairro_agostinho_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal a realização de recapeamento asfáltico (operação tapa-buracos) nas vias do Bairro Agostinho Rodrigues, neste Município.</t>
+  </si>
+  <si>
+    <t>21195</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21195/indicacao_355.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para que seja realizada a limpeza de todos os bueiros, bem como a avaliação e ampliação do sistema de drenagem pluvial em toda a extensão do Município, visando melhorar o escoamento das águas e prevenir transtornos à população.</t>
+  </si>
+  <si>
+    <t>21196</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21196/indicacao_356.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para que sejam realizadas a limpeza e capina em toda a extensão da Rua Angelina Salermo, localizada no Bairro Itaubira.</t>
+  </si>
+  <si>
+    <t>21197</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21197/indicacao_357.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para que sejam realizadas a limpeza e capina em toda a extensão da Rua Manoel João Pinto, localizada no Bairro Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>21198</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21198/indicacao_358.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para que seja realizada a limpeza e capina em toda a extensão das vias Avenida Manoel Salvador de Oliveira e Rua São Vicente, localizadas no Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>21199</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21199/indicacao_359.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para que seja realizada a revitalização asfáltica na Avenida dos Inconfidentes, próximo ao nº 1000, no Bairro Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>21202</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21202/indicacao_360.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Meio Ambiente (setor de Limpeza Urbana) a capina e limpeza nos bairros Pedra Azul, Veneza e Monte Verde.</t>
+  </si>
+  <si>
+    <t>21203</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21203/indicacao_361.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico que seja solicitado ao Sr. Prefeito Municipal o encaminhamento do Projeto de Lei anexo, à Secretaria de Meio Ambiente, para análise e providências, visando instituir o "Programa Municipal de Logística Reversa e Reciclagem de Blisters de Medicamentos (Programa 'Blister Solidário')" no Município de Itabirito.</t>
+  </si>
+  <si>
+    <t>21204</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21204/indicacao_362.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Meio Ambiente (setor de Limpeza Urbana) a capina e limpeza no bairro Primavera.</t>
+  </si>
+  <si>
+    <t>21205</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21205/indicacao_363.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Vossa Excelência, nos termos do art. 148 do Regimento Interno da Câmara Municipal de Itabirito, que seja solicitado à Secretaria Municipal de Obras, a realização da operação "tapa-buracos", nos bairros Pedra Azul, Veneza e Monte Verde.</t>
+  </si>
+  <si>
+    <t>21206</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21206/indicacao_364.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico que seja solicitado ao Sr. Prefeito Municipal, o encaminhamento do Projeto de Lei anexo, à Secretaria de Meio Ambiente, para análise e providências, visando instituir o Programa Municipal de Reciclagem Corporativa Solidária (PMRCS), estabelecendo diretrizes para a destinação de_x000D_
+resíduos sólidos recicláveis para associações e cooperativas de catadores, por empresas contratadas, concessionárias ou beneficiárias de incentivos fiscais do Município, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>21215</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21215/indicacao_365.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a capina e roçada, nas Ruas Fortaleza e Curitiba.</t>
+  </si>
+  <si>
+    <t>21216</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21216/indicacao_366.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na Rua Aroeira.</t>
+  </si>
+  <si>
+    <t>21217</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21217/indicacao_367.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na Rua Maria José Neiva Braga.</t>
+  </si>
+  <si>
+    <t>21218</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21218/indicacao_368.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na Rua Vitória.</t>
+  </si>
+  <si>
+    <t>21220</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21220/indicacao_369.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na Rua Nossa Senhora da Glória.</t>
+  </si>
+  <si>
+    <t>21223</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21223/indicacao_370.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, para que seja realizada manutenção e limpeza na Praça 1º de Maio, localizada neste Município.</t>
+  </si>
+  <si>
+    <t>21224</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21224/indicacao_371.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para sugerir à Secretaria Municipal competente, a instalação de placa de identificação da Rua Alameda Domingos de Abreu, localizada no Bairro Quinta dos Inconfidentes.</t>
+  </si>
+  <si>
+    <t>21225</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21225/indicacao_372.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para sugerir à Secretaria Municipal competente, para que seja realizada poda de galhos e árvores localizados em frente à residência situada na Rua Boa Viagem, nº 353, Bairro Country.</t>
+  </si>
+  <si>
+    <t>21226</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21226/indicacao_373.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, para que sejam adotadas as providências necessárias para a notificação do proprietário do lote localizado na Rua José Maria Parreira, próximo ao nº 362, Bairro Recanto da Mata, a fim de que seja realizada a limpeza do local sob sua responsabilidade.</t>
+  </si>
+  <si>
+    <t>21227</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21227/indicacao_374.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, a substituição de lâmpada no poste de iluminação pública, localizado na Rua Itabira do Campo, próximo ao nº 46, Bairro Tombadouro.</t>
+  </si>
+  <si>
+    <t>21233</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21233/indicacao_375.2026.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de canaletas na Estrada do Macedo.</t>
+  </si>
+  <si>
+    <t>21234</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21234/indicacao_376.2026.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza e construção do passeio na Rua Lobélia, Gutierrez.</t>
+  </si>
+  <si>
+    <t>21235</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21235/indicacao_377.2026.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos em toda extensão da Rua Augusto Bretas, Monte Sinai.</t>
+  </si>
+  <si>
+    <t>21236</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21236/indicacao_378.2026.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção e reparo do corrimão na escadaria da Rua José Faria Gurgel,  Agostinho Rodrigues</t>
+  </si>
+  <si>
+    <t>21237</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21237/indicacao_379.2026.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção na Estrada do Macedo.</t>
+  </si>
+  <si>
+    <t>21240</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21240/indicacao_380.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie o recapeamento asfáltico por toda extensão da rua Erina Santa Cruz, bairro Itaubira, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21241</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21241/indicacao_381.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie o serviço de tapa-buracos na rua Goiás, próximo ao n° 59, bairro Bela Vista, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21242</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21242/indicacao_382.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie a instalação de Semáforo ou uma câmera na Avenida José Farid Rahme, em frente ao n°108, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21243</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21243/indicacao_383.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie a conclusão do muro de Gabião na rua Dr. Germano Costa, nº 140, CEP 35.454.134, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21244</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21244/indicacao_384.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie a instalação de uma placa informativa no parquinho situado na Avenida José Farid Rahme, São Geraldo, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21246</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21246/indicacao_385.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de estudo e posterior execução de obras para o alargamento da Rua Ana Maria Teixeira.</t>
+  </si>
+  <si>
+    <t>21247</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21247/indicacao_386.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a divulgação do canal “Ouvir Você” para registro de solicitações relacionadas à iluminação pública.</t>
+  </si>
+  <si>
+    <t>21248</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21248/indicacao_387.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de melhorias no sistema de drenagem pluvial da Rua do Areal, no distrito de São Gonçalo do Bação.</t>
+  </si>
+  <si>
+    <t>21249</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21249/indicacao_388.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de serviços de manutenção asfáltica, por meio de operação tapa-buracos, nas vias do Bairro Portões que necessitam de reparos.</t>
+  </si>
+  <si>
+    <t>21250</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21250/indicacao_389.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de serviços de reassentamento e recomposição do calçamento em pedra – Rua Matozinhos.</t>
+  </si>
+  <si>
+    <t>21253</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21253/indicacao_390.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando ao Serviço Autônomo de Água e Esgoto (SAAE) a realização de obra de tapa-buracos nas vias públicas do Balneário, nas Ruas das Carnaúbas, dos Cedros e das Castanheiras, no distrito de Acuruí.</t>
+  </si>
+  <si>
+    <t>21254</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21254/indicacao_391.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando a realização de reparos na ponte e na estrada do Córrego do Bação, que dá acesso à Fazenda Sipuá.</t>
+  </si>
+  <si>
+    <t>21255</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21255/indicacao_392.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando a realização de serviços de capina, roçada e tapa-buracos na Rua Sete Lagoas, no bairro Monte Sinai.</t>
+  </si>
+  <si>
+    <t>21256</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21256/indicacao_393.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando a troca de lâmpada queimada na Rua Adelino Fernandes, em frente à Escola Municipal Laura Queiroz, bairro Usina Esperança.</t>
+  </si>
+  <si>
+    <t>21257</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21257/indicacao_394.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando por meio do Serviço Autônomo de Água e Esgoto (SAAE), a realização de obra de tapa-buracos na Rua Bartolomeu de Gusmão, nº 92, no Bairro Quinta dos Inconfidentes.</t>
+  </si>
+  <si>
+    <t>21273</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21273/indicacao_395.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da Secretaria competente, para a realização de serviços contínuos de limpeza, conservação e manutenção em todas as praças públicas do Município.</t>
+  </si>
+  <si>
+    <t>21274</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21274/indicacao_396.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da Secretaria competente, para a realização de serviços de operação tapa-buracos no bairro Pedra Azul.</t>
+  </si>
+  <si>
+    <t>21275</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21275/indicacao_397.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da Secretaria competente, para a realização de estudo técnico visando ao levantamento do censo populacional de animais domésticos no município de Itabirito.</t>
+  </si>
+  <si>
+    <t>21276</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21276/indicacao_398.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da Secretaria competente, para a realização de serviços de limpeza urbana e capina no bairro Pedra Azul.</t>
+  </si>
+  <si>
+    <t>21277</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21277/indicacao_399.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da Secretaria competente, para a realização de serviços de manutenção, reparo e revisão da estação de hidratação instalada na Praça do Centenário.</t>
+  </si>
+  <si>
+    <t>21278</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21278/indicacao_400.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que sejam providenciadas, com urgência, a poda de árvores, a capina e a limpeza de todo o espaço do parquinho localizado no encontro da Rua Rodrigues Silva com a Rua Capitão Antônio Marques, no Bairro Vila Gonçalo, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21279</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21279/indicacao_401.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja realizada a substituição da lâmpada de iluminação pública no poste localizado em frente à residência de nº 85, da Rua Alberto de Oliveira Silva, no Bairro Munu, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21280</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21280/indicacao_402.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que sejam providenciadas, a capina e a limpeza em toda a extensão da Travessa Itabira do Campo, no Bairro Tombadouro, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21281</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21281/indicacao_403.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja realizada a substituição da lâmpada de iluminação pública no poste localizado em frente à residência de nº 424, da Travessa Itabira do Campo e nos postes localizados na Rua Itabira do Campo, próximos à residência de nº 47, no Bairro Tombadouro, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21282</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21282/indicacao_404.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que sejam providenciadas, a capina e a limpeza da praça, localizada no encontro da Avenida Fernão Dias Paes Leme com a Rua Fernandes Tourinho, no Bairro Recreio dos Bandeirantes, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21354</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21354/indicacao_405.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Obras, Serviços e Infraestrutura, a realização, em caráter de urgência, de uma operação tapa-buracos em todas as vias dos Bairros Vila João Carolino e Vila José Lopes.</t>
+  </si>
+  <si>
+    <t>21355</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21355/indicacao_406.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Obras, Serviços e Infraestrutura a realização, em caráter de urgência, de uma operação tapa-buracos em todas as vias do Bairro Dona Luizinha.</t>
+  </si>
+  <si>
+    <t>21356</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21356/indicacao_407.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria municipal de Secretaria Municipal de Patrimônio, Cultura e Turismo, a viabilização e execução do calçamento da Rua Matozinhos, localizada no bairro de mesmo nome.</t>
+  </si>
+  <si>
+    <t>21357</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21357/indicacao_408.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Meio Ambiente e de seu Departamento de Limpeza Urbana, seja realizada uma operação de limpeza geral e manutenção no parquinho infantil localizado no Bairro Vila José Lopes.</t>
+  </si>
+  <si>
+    <t>21358</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21358/indicacao_409.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria municipal de Meio Ambiente e Desenvolvimento Sustentável, a viabilização de doação de mudas de árvores para os estudantes das séries fundamentais do Município.</t>
+  </si>
+  <si>
+    <t>21359</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21359/indicacao_410.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de operação tapa-buracos em todo o bairro Pedra Azul, com atenção especial às ruas Carijós, Guajajaras, Tamoios e Tupinambás.</t>
+  </si>
+  <si>
+    <t>21360</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21360/indicacao_411.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a intensificação de rondas da Guarda Civil Municipal nas proximidades da Rodoviária Nova até as imediações do cruzamento do semáforo na proximidades da Escola Tayeda Donada Melillo.</t>
+  </si>
+  <si>
+    <t>21361</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21361/indicacao_412.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a instalação de meio-fio na Rua Ana Maria Teixeira, no bairro Cardoso.</t>
+  </si>
+  <si>
+    <t>21362</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21362/indicacao_413.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, para que solicite, junto à empresa responsável pela manutenção da iluminação pública, a realização de reparos em pontos onde há lâmpadas queimadas em diversos locais do Município.</t>
+  </si>
+  <si>
+    <t>21363</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21363/indicacao_414.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de manutenção de bueiro na Rua Monte Sinai, esquina com a Rua Santa Bárbara, no bairro Monte Sinai.</t>
+  </si>
+  <si>
+    <t>21370</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21370/indicacao_415.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação de realização de serviços de capina e limpeza em toda a extensão da Rua Algemiro Mapa, localizada no bairro Vila José Lopes.</t>
+  </si>
+  <si>
+    <t>21371</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21371/indicacao_416.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação de realização de revitalização asfáltica em toda a extensão da Rua Antônia Quites, localizada no bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>21372</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21372/indicacao_417.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação de realização de serviços de capina e limpeza em toda a extensão das ruas Maria Bernardina, Juscelino Kubitscheck e Brasil, localizadas no bairro Lourdes.</t>
+  </si>
+  <si>
+    <t>21373</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21373/indicacao_418.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação de realização da troca da lâmpada queimada do poste localizado na Rua Antônio Carlos, em frente ao nº 191, no bairro Boa Viagem.</t>
+  </si>
+  <si>
+    <t>21374</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21374/indicacao_419.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação de revitalização asfáltica em toda a extensão da Rua Coronel Alves no Bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>21378</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21378/indicacao_420.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de limpeza e capina em todas as ruas do Bairro Agostinho Rodrigues, neste Município.</t>
+  </si>
+  <si>
+    <t>21379</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21379/indicacao_421.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de limpeza e roçada, bem como a manutenção da iluminação pública do playground do Bairro Bem Viver, neste Município.</t>
+  </si>
+  <si>
+    <t>21380</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21380/indicacao_422.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de obras de pavimentação asfáltica no trecho compreendido entre a Escola do Bairro Água Limpa e a BR-040, mais precisamente até as proximidades do crematório, neste Município.</t>
+  </si>
+  <si>
+    <t>21381</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21381/indicacao_423.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de recapeamento asfáltico em todas as ruas do Bairro Meu Sítio, neste Município.</t>
+  </si>
+  <si>
+    <t>21382</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21382/indicacao_424.2026.pdf</t>
+  </si>
+  <si>
+    <t>21386</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21386/indicacao_425.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na rua José Benedito.</t>
+  </si>
+  <si>
+    <t>21387</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21387/indicacao_426.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na Av. dos Inconfidentes.</t>
+  </si>
+  <si>
+    <t>21388</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21388/indicacao_427.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que sejam feitas a capina e roçada, na rua Guiomar Novaes.</t>
+  </si>
+  <si>
+    <t>21392</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21392/indicacao_428.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando à Secretaria competente, que realize a devida notificação de proprietário de lote privado, para providenciar a limpeza do lote.</t>
+  </si>
+  <si>
+    <t>21393</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21393/indicacao_429.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal, solicitando a limpeza e manutenção necessária no parquinho do bairro Vila Gonçalo.</t>
+  </si>
+  <si>
+    <t>21394</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21394/indicacao_430.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, para que seja verificada a possibilidade de realizar fiscalização quanto ao acúmulo de lixo na Rua Esmeril, bairro Cardoso, adotando as providências necessárias para a limpeza e manutenção do local.</t>
+  </si>
+  <si>
+    <t>21395</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21395/indicacao_431.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, para que seja verificada a possibilidade de retirada de entulhos na Rua Estrada da Ladeira.</t>
+  </si>
+  <si>
+    <t>21396</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21396/indicacao_432.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal para, através das secretarias competentes, seja analisada a possibilidade de colocar placa indicativa de ponto de ônibus escolar na Rua Estrada Principal, Bairro Meu Sítio.</t>
+  </si>
+  <si>
+    <t>21402</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21402/indicacao_433.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, sugerindo que sejam feitas a limpeza e capina na Rua Lígia Vidal.</t>
+  </si>
+  <si>
+    <t>21403</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21403/indicacao_434.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na Rua Ana Maria Teixeira.</t>
+  </si>
+  <si>
+    <t>21409</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21409/indicacao_435.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja realizada a limpeza do Rio da Carioca, no trecho localizado nas proximidades da Padaria Sima.</t>
+  </si>
+  <si>
+    <t>21410</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21410/indicacao_436.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a realização de limpeza/capina na Rua Professor Virgílio de Carvalho, localizada no Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>21411</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21411/indicacao_437.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, solicitando a troca de lâmpada queimada no poste localizado na Rua Turmalina – próximo à fábrica nova.</t>
+  </si>
+  <si>
+    <t>21412</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21412/indicacao_438.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, para que sejam providenciadas, com urgência, capina e limpeza da Rua Cristal com a Rua Granito – Bairro Santa Tereza.</t>
+  </si>
+  <si>
+    <t>21413</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21413/indicacao_439.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, solicitando a realização de capina e limpeza na proximidades do CMEI Pequeno Cidadão e análise de viabilidade para construção de uma escadaria interligando-o à Escola Guilherme Hallais França.</t>
+  </si>
+  <si>
+    <t>21414</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21414/indicacao_440.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que a Secretaria de Educação providencie a reforma da cobertura da quadra poliesportiva na Rua Seis de Julho, s/n, no Bairro Santa Rita, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21415</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21415/indicacao_441.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie a manutenção do telhado do Poliesportivo Pedro Cardoso, no Bairro Nossa Senhora de Fátima, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21416</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21416/indicacao_442.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie a instalação de quebra-molas na rua Aloizio Souza e Silva, em frente ao n° 68, Bairro Praia, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21417</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21417/indicacao_443.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie o serviço de tapa-buracos na rua São Pedro de Alcântara, próximo ao n° 311, bairro Vila José Lopes, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21419</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21419/indicacao_444.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie a limpeza e roçada no bairro Van Damme, por toda sua extensão, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21420</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21420/indicacao_445.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de serviços de drenagem – bairro Meu Sítio.</t>
+  </si>
+  <si>
+    <t>21421</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21421/indicacao_446.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de serviços de drenagem – MG-030, bairro Marzagão.</t>
+  </si>
+  <si>
+    <t>21423</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21423/indicacao_447.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realocação do quebra-molas localizado na Praça da Matriz nº 13 – São Gonçalo do Bação.</t>
+  </si>
+  <si>
+    <t>21425</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21425/indicacao_448.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de operação tapa-buracos – Rua Marechal Floriano.</t>
+  </si>
+  <si>
+    <t>21426</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21426/indicacao_449.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de operação tapa-buracos, na Rua Doutor Francisco José de Carvalho, bairro Portões.</t>
+  </si>
+  <si>
+    <t>21439</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21439/indicacao_450.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal de Obras, a execução da recomposição asfáltica na vala localizada na Rua Antônio O. Martins, próximo ao nº 122, Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>21440</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21440/indicacao_451.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, para que sejam adotadas as providências necessárias para a notificação do proprietário do lote localizado na Rua José Amaro Cordeiro, próximo ao nº 137, Bairro Recanto da Colina, a fim de que seja realizada a limpeza do local sob sua responsabilidade.</t>
+  </si>
+  <si>
+    <t>21441</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21441/indicacao_452.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para sugerir à Secretaria Municipal competente, para que seja realizada poda de galhos e árvores localizados em frente à residência situada na Rua Ana Maria Teixeira, nº 69, Bairro Cardoso.</t>
+  </si>
+  <si>
+    <t>21442</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21442/indicacao_453.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, a substituição de lâmpada no poste de iluminação pública localizado na Rua São Pedro de Alcântara, próximo ao nº 220, Bairro Vila José Lopes.</t>
+  </si>
+  <si>
+    <t>21443</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21443/indicacao_454.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, a limpeza e capina de toda extensão da Rua Marzagão, Bairro Padre Adelmo.</t>
+  </si>
+  <si>
+    <t>21445</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21445/indicacao_455.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando a realização de manutenção no calçamento da Estrada de Bonsucesso, no trecho próximo ao Haras MTostes até a entrada do distrito de Acuruí.</t>
+  </si>
+  <si>
+    <t>21446</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21446/indicacao_456.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando a realização de limpeza de área com descarte irregular de resíduos e a instalação de placas educativas na Rua Rio Itabirito, próximo ao nº 20, no bairro Liberdade.</t>
+  </si>
+  <si>
+    <t>21447</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21447/indicacao_457.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando a realização de manutenção na ponte localizada na Estrada Real, que liga o município de Itabirito a Rio Acima, sobre o rio Ribeirão Manso, no distrito de Acuruí.</t>
+  </si>
+  <si>
+    <t>21451</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21451/indicacao_458.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a realização de pavimentação asfáltica na Rua Romeu Sudário, Bairro Santa Rita e na Avenida Inconfidentes, nas proximidades da Academia Gracie Barra.</t>
+  </si>
+  <si>
+    <t>21452</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21452/indicacao_459.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a implantação de corrimão na Rua 6 de Julho, nas proximidades do nº 120, Bairro Santa Rita, em via de acesso à UBS Santa Rita, Igreja, Salão Comunitário e Escola CEMI.</t>
+  </si>
+  <si>
+    <t>21453</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21453/indicacao_460.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a realização de serviços de revitalização, limpeza, capina e manutenção de praça pública com parquinho infantil na Rua Nelson Barbosa, Bairro Santa Rita/São Judas; limpeza, capina e manutenção do parquinho da Vila Gonçalo; capina na Rua Paraopeba, Bairro Tombadouro; e capina na Rua 6 de Julho, Bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>21454</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21454/indicacao_461.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a realização de limpeza e desobstrução de três bueiros localizados na Rua José Damasceno, esquina com a Rua 6 de Julho, Bairro Santa Rita/São Judas, nas proximidades do nº 275.</t>
+  </si>
+  <si>
+    <t>21455</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21455/indicacao_462.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a realização de capina na Rua Nelson Barbosa, Bairro Santa Rita/São Judas; limpeza e capina em ponto de ônibus na Rua João Faria Gurgel, em frente à Escola de Música Equalizer, Bairro Santa Rita; e revitalização com capina da escadaria da Rua João Faria Gurgel que dá acesso à UBS Santa Rita, Escola CEMI, Salão Comunitário e Igreja Santa Rita.</t>
+  </si>
+  <si>
+    <t>21457</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21457/indicacao_463.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo manutenção e recuperação na Rua José Benedito, com realização de operação tapa-buracos, recapeamento e verificação do sistema de drenagem pluvial, Bairro Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>21458</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21458/indicacao_464.2026.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de placa de “Proibido jogar lixo” ou lixeira comunitária na Rua Nossa Senhora da Glória, 195, esquina com Rua Francisco Mendanha, Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>21459</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21459/indicacao_465.2026.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção nos telhados das quadras de esportes do Município, com a devida limpeza e desobstrução das calhas, além de reparos necessários para garantir o correto escoamento da água da chuva.</t>
+  </si>
+  <si>
+    <t>21460</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21460/indicacao_466.2026.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção urgente da via pública, com realização de operação tapa-buracos e recapeamento asfáltico na Rua Antônio Cavalieri, Bairro Agostinho Rodrigues.</t>
+  </si>
+  <si>
+    <t>21461</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21461/indicacao_467.2026.pdf</t>
+  </si>
+  <si>
+    <t>Retirada de entulho na Avenida dos Inconfidentes, 249, Bairro Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>21476</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21476/indicacao_468.2026.pdf</t>
+  </si>
+  <si>
+    <t>Verificação e contenção do barranco localizado na Rua Ana Francisca de Gouveia, em frente ao número 5, no Bairro Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>21477</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21477/indicacao_469.2026.pdf</t>
+  </si>
+  <si>
+    <t>Verificação e contenção do barranco localizado na Avenida José Farid Rahme, Agostinho Rodrigues rua abaixo da Pista de Skate.</t>
+  </si>
+  <si>
+    <t>21478</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21478/indicacao_470.2026.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção em estrada de terra do Sipuá, no Distrito de Bação.</t>
+  </si>
+  <si>
+    <t>21479</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21479/indicacao_471.2026.pdf</t>
+  </si>
+  <si>
+    <t>Capina e limpeza da Rua Rosalina de Oliveira Reis, Bairro Munu.</t>
+  </si>
+  <si>
+    <t>21480</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21480/indicacao_472.2026.pdf</t>
+  </si>
+  <si>
+    <t>Desentupimento do bueiro localizado na Rua José Augusto França, 188, Bairro Munu.</t>
+  </si>
+  <si>
+    <t>21482</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21482/indicacao_473.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que sejam providenciadas, a capina e a limpeza da praça do parquinho, localizada em frente à Escola Municipal Ana Amélia Queiroz, no Bairro Gutierrez, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21483</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21483/indicacao_474.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja realizada a substituição da lâmpada de iluminação pública no poste localizado em frente à residência de nº 396, da Rua Carlos Justiniano Rodrigues Silva, no Bairro Residencial Solare Van Damme, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21484</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21484/indicacao_475.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que sejam providenciadas, a capina e a limpeza em toda a extensão da Rua Nicolau Silva, no Bairro Saudade, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21485</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21485/indicacao_476.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que sejam providenciadas, a capina e a limpeza do espaço, localizado em frente ao conjunto de prédios de nº 70, da Rua Engenheiro Simão Lacerda, Bairro Padre Eustáquio, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21486</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21486/indicacao_477.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja realizado o recapeamento asfáltico (tapa-buracos) em toda a extensão da Rua Vitória, no Bairro Veneza, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21490</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21490/indicacao_478.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja realizada a manutenção da iluminação pública na Rua Orquídeas, situada no bairro Gutierrez, com a devida substituição das lâmpadas queimadas, a fim de garantir maior segurança e bem-estar aos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>21491</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21491/indicacao_479.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja realizada a poda preventiva das árvores localizadas nas proximidades da rede de fiação elétrica no bairro Portões, com o objetivo de evitar interrupções no fornecimento de energia, reduzir riscos de acidentes e garantir maior segurança aos moradores da região.</t>
+  </si>
+  <si>
+    <t>21492</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21492/indicacao_480.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja realizado o recapeamento asfáltico nas vias do bairro Country, visando a recuperação das condições de trafegabilidade, a melhoria da mobilidade urbana e a garantia de maior segurança para motoristas e pedestres que utilizam a região.</t>
+  </si>
+  <si>
+    <t>21493</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21493/indicacao_481.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja realizada a instalação de pontos de ônibus cobertos no bairro Residencial Solare Van Damme, com o objetivo de proporcionar maior conforto, proteção contra intempéries e melhores condições de espera aos usuários do transporte público na localidade.</t>
+  </si>
+  <si>
+    <t>21494</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21494/indicacao_482.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja executado o serviço de drenagem pluvial na Rua Francisco José de Carvalho, especialmente nas proximidades do acesso ao bairro Alameda Chaparral, com o objetivo de assegurar o adequado escoamento das águas pluviais, prevenir alagamentos e preservar as condições de trafegabilidade e segurança da via.</t>
+  </si>
+  <si>
+    <t>21511</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21511/indicacao_483.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente a substituição de lâmpada no poste de iluminação pública localizado na Rua Rouxinol, próximo ao nº 158, Bairro Floresta.</t>
+  </si>
+  <si>
+    <t>21512</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21512/indicacao_484.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, para que sejam adotadas as providências necessárias para a notificação do proprietário do lote localizado na Rua Rio Acima, próximo ao nº 164, Bairro Dona Luizinha, a fim de que seja realizada a limpeza do local sob sua responsabilidade.</t>
+  </si>
+  <si>
+    <t>21513</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21513/indicacao_485.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente a limpeza e capina de toda extensão da Rua José Joaquim de Oliveira Souza, Bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>21514</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21514/indicacao_486.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal de Obras a execução de recomposição asfáltica na vala localizada na Rua Sete Lagoas, próximo ao nº 502, Bairro Monte Sinai.</t>
+  </si>
+  <si>
+    <t>21515</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21515/indicacao_487.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal de Obras a adoção de providências acerca do afundamento verificado na via pública localizada na Rua Francisco Maria Lopes, próximo ao nº 20, Bairro São José.</t>
+  </si>
+  <si>
+    <t>21529</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21529/indicacao_488.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços, solicitando, em regime de urgência, a realização de uma operação tapa-buracos em toda a extensão do bairro Monte Sinai.</t>
+  </si>
+  <si>
+    <t>21530</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21530/indicacao_489.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Meio Ambiente, para que, através do Departamento de Limpeza Urbana, providencie a limpeza geral do bairro Cardoso em toda a sua extensão, bem como a limpeza e o desassoreamento do córrego que corta a região.</t>
+  </si>
+  <si>
+    <t>21532</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21532/indicacao_490.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços, a realização de operação tapa-buracos e o recapeamento asfáltico da via que liga a Avenida Farid Rhame à Avenida dos Inconfidentes.</t>
+  </si>
+  <si>
+    <t>21533</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21533/indicacao_491.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços, a realização de operação tapa-buracos e o recapeamento asfáltico completo das vias do bairro Meu Sítio.</t>
+  </si>
+  <si>
+    <t>21534</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21534/indicacao_492.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Meio Ambiente, por meio do Departamento de Limpeza Urbana, para que providencie o serviço de limpeza (capina, varrição e retirada de entulhos) em toda a extensão da Avenida dos Inconfidentes.</t>
+  </si>
+  <si>
+    <t>21537</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21537/indicacao_493.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a troca de lâmpada queimada na Rua Antônio de Oliveira.</t>
+  </si>
+  <si>
+    <t>21538</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21538/indicacao_494.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na Rua Rio de Janeiro.</t>
+  </si>
+  <si>
+    <t>21539</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21539/indicacao_495.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na rua Antônio Quites.</t>
+  </si>
+  <si>
+    <t>21540</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21540/indicacao_496.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na Rua João Pinheiro.</t>
+  </si>
+  <si>
+    <t>21541</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21541/indicacao_497.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que sejam feitas a capina e roçada, na quadra do Santo Antônio.</t>
+  </si>
+  <si>
+    <t>21547</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21547/indicacao_498.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de calçamento na Rua Paina, no Bairro Marzagão, neste Município.</t>
+  </si>
+  <si>
+    <t>21548</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21548/indicacao_499.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a implantação de extensão de rede de água potável na Rua Portugal, no Bairro Água Limpa, neste Município.</t>
+  </si>
+  <si>
+    <t>21549</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21549/indicacao_500.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de manutenção na Rua Ozair Francisco de Oliveira (antiga Rua Lisboa), no Bairro Água Limpa, neste Município.</t>
+  </si>
+  <si>
+    <t>21550</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21550/indicacao_501.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de reparo em buraco existente na calçada da Rua João Pinheiro, próximo ao nº 385, no Bairro Santa Efigênia, neste Município.</t>
+  </si>
+  <si>
+    <t>21551</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21551/indicacao_502.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a revitalização da sinalização horizontal na Rua Travessa Dona Cristina, especialmente da pintura de “PARE”.</t>
+  </si>
+  <si>
+    <t>21555</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21555/indicacao_503.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de recapeamento asfáltico na Rua Aloísio Souza e Silva, no bairro Praia.</t>
+  </si>
+  <si>
+    <t>21556</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21556/indicacao_504.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de operação tapa-buracos na Rua Raul Soares, no Centro, em frente à rodoviária velha.</t>
+  </si>
+  <si>
+    <t>21557</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21557/indicacao_505.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de operação tapa-buracos na Rua Antônio Caetano Campos, no bairro Perobas.</t>
+  </si>
+  <si>
+    <t>21558</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21558/indicacao_506.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de melhorias na sinalização viária no cruzamento da Rua João Gualberto de Lemos com a Rua Ladeira São Francisco, no bairro Boa Viagem.</t>
+  </si>
+  <si>
+    <t>21559</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21559/indicacao_507.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de revisão da parte elétrica da passarela localizada ao lado da empresa Del Rey, no sentido da Escola Municipal Laura Queiroz, no bairro Esperança.</t>
+  </si>
+  <si>
+    <t>21560</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21560/indicacao_508.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando à Secretaria competente, que realize a devida notificação de proprietário de lote privado, para providenciar a limpeza do mesmo.</t>
+  </si>
+  <si>
+    <t>21561</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21561/indicacao_509.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a necessidade de fiscalização no pátio do DETRAN, bairro Cardoso e na Rua Augusto Bretas, bairro Matozinhos.</t>
+  </si>
+  <si>
+    <t>21563</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21563/indicacao_510.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando à Secretaria competente que realize a devida notificação de proprietário de lote privado, para providenciar a limpeza do lote, bairro Novo Itabirito.</t>
+  </si>
+  <si>
+    <t>21564</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21564/indicacao_511.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal sobre a necessidade de fiscalização da estrada que liga os distritos de Bonsucesso ao Acurui.</t>
+  </si>
+  <si>
+    <t>21574</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21574/indicacao_512.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal para que através das secretarias competentes, seja analisada a possibilidade de colocar placa de ônibus escolar na Rua Estrada Principal, bairro Meu Sítio.</t>
+  </si>
+  <si>
+    <t>21576</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21576/indicacao_513.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que seja realizada capina e limpeza na comunidade do Cabral.</t>
+  </si>
+  <si>
+    <t>21578</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21578/indicacao_514.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que seja realizada a construção de muro gabião na Rua Professor Geraldo Bastos Bittencourt.</t>
+  </si>
+  <si>
+    <t>21579</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21579/indicacao_515.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de mutirão de castração de animais – São Gonçalo do Bação.</t>
+  </si>
+  <si>
+    <t>21580</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21580/indicacao_516.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de operação tapa-buracos no bairro Floresta.</t>
+  </si>
+  <si>
+    <t>21581</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21581/indicacao_517.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a implantação de rede de abastecimento de água tratada na Rua da Paina, localizada na comunidade do Marzagão.</t>
+  </si>
+  <si>
+    <t>21589</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21589/indicacao_518.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, juntamente com a Secretaria de Segurança, Prevenção e Mobilidade Urbana, solicitando que seja verificada a possibilidade de realizar uma fiscalização em toda a extensão da Rua Dona Cota - Bairro Bela Vista, com relação aos ônibus que ficam estacionados.</t>
+  </si>
+  <si>
+    <t>21590</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21590/indicacao_519.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, juntamente com a Secretaria de Segurança, Prevenção e Mobilidade Urbana, solicitando a pintura de faixas elevatórias (quebra-molas) na MG-030 e na Rua Fazenda Marzagão.</t>
+  </si>
+  <si>
+    <t>21591</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21591/indicacao_520.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, juntamente à Secretaria competente, que seja realizada a notificação do proprietário do imóvel conhecido como antigo Grember, para que providencie medidas urgentes de limpeza e segurança do imóvel.</t>
+  </si>
+  <si>
+    <t>21592</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21592/indicacao_521.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que seja analisada a viabilidade da realização de patrolamento na Rua Fazenda Campestre – Bairro Marzagão, localizada na primeira rua à esquerda após a Igreja Assembleia de Deus.</t>
+  </si>
+  <si>
+    <t>21593</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21593/indicacao_522.2026.pdf</t>
+  </si>
+  <si>
+    <t>21596</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21596/indicacao_523.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a recomposição do pavimento e correção de afundamento do solo na Rua 6 de Julho, nº 132, Bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>21597</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21597/indicacao_524.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de serviços de capina, limpeza urbana, operação tapa-buracos e manutenção de drenagem no Bairro Vila Gonçalo.</t>
+  </si>
+  <si>
+    <t>21598</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21598/indicacao_525.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal a realização de vistoria e providências para reparo ou retirada chapa/estrutura metálica danificada localizada na Rua Antônio Carlos, nas proximidades do nº 233, no Bairro Boa Viagem.</t>
+  </si>
+  <si>
+    <t>21599</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21599/indicacao_526.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a construção de boca de lobo na Rua José de Souza com a Rua Rodrigues Silva, no Bairro João Carolino, nas proximidades do nº 417.</t>
+  </si>
+  <si>
+    <t>21600</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21600/indicacao_527.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de capina e limpeza na Rua Paulina Moreira do Carmo, localizada no Bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>21607</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21607/indicacao_528.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie a retirada de um poste de energia desativado na rua Dr. Baeta Costa, bairro São Geraldo, Itabirito /MG.</t>
+  </si>
+  <si>
+    <t>21608</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21608/indicacao_529.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie o serviço de tapa-buracos na rua Pedro Simião do Carmo, próximo ao n° 1.733, bairro Cardoso, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21609</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21609/indicacao_530.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie o serviço de tapa-buracos na rua Estrada da Caixa D’agua, próximo ao n° 313, bairro Meu Sitio, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21610</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21610/indicacao_531.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie o serviço de tapa-buracos na rua Estrada Direita, próximo ao n° 333, bairro Meu Sitio, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21611</t>
+  </si>
+  <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21611/indicacao_532.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie a instalação de uma placa de “Proibido Estacionar”, na Praça Dr. Guilherme, nº 179, Centro, Itabirito.</t>
+  </si>
+  <si>
+    <t>21612</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21612/indicacao_533.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando a realização de manutenção na iluminação pública, com a substituição de lâmpadas queimadas, em todo o bairro Jardim das Acácias.</t>
+  </si>
+  <si>
+    <t>21649</t>
+  </si>
+  <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21649/indicacao_534.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que sejam providenciadas, a capina e a limpeza da praça, localizada na interseção da Rua Girassol, com a Rua Cactos e Rua Alecrim, no Bairro Recanto das Colinas II, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21650</t>
+  </si>
+  <si>
+    <t>535</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21650/indicacao_535.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que sejam providenciadas, a capina e a limpeza de toda a extensão da Rua Angelina Quites, no Bairro Santa Rita, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21651</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21651/indicacao_536.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que sejam providenciadas, a capina e a limpeza de todas as ruas do Bairro Residencial Esplanada da Serra, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21652</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21652/indicacao_537.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que seja providenciada, com urgência, a substituição da lâmpada do poste de iluminação pública, localizado em frente à residência de nº 205, na Rua das Azaléias, no Bairro Primavera, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21653</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21653/indicacao_538.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal para que, por meio da Secretaria Competente, seja realizada, com urgência a substituição das lâmpadas de alguns postes de iluminação pública, localizados em toda a extensão da Rua Principal e da Avenida Botânica, no Loteamento Rio de Pedras, no Distrito de Acuruí, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21654</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21654/indicacao_539.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja providenciada a instalação de um contêiner destinado à coleta de resíduos sólidos na Rua Paraopeba, no bairro Vila Gonçalo, com o objetivo de melhorar as condições de limpeza urbana, garantir o correto descarte do lixo e promover a preservação da saúde pública e do meio ambiente na localidade.</t>
+  </si>
+  <si>
+    <t>21655</t>
+  </si>
+  <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21655/indicacao_540.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que sejam realizadas, com a devida urgência, ações de limpeza geral e capina em todas as vias e espaços públicos do bairro Esplanada da Serra, visando à manutenção da ordem urbana, à melhoria das condições de higiene e à promoção da saúde e bem-estar da população residente.</t>
+  </si>
+  <si>
+    <t>21656</t>
+  </si>
+  <si>
+    <t>541</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21656/indicacao_541.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que sejam realizados, com a devida urgência, serviços de limpeza e capina nos imóveis desapropriados pela Prefeitura, situados na Rua Felipe dos Santos, no bairro Novo Horizonte, visando à adequada manutenção desses espaços e à preservação das condições de salubridade urbana.</t>
+  </si>
+  <si>
+    <t>21657</t>
+  </si>
+  <si>
+    <t>542</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21657/indicacao_542.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que sejam realizados, com a devida urgência, serviços de manutenção da iluminação pública, bem como a execução da operação tapa-buracos em todas as vias do bairro Calçadas, visando à melhoria da infraestrutura urbana e à garantia de melhores condições de segurança e mobilidade para a população.</t>
+  </si>
+  <si>
+    <t>21658</t>
+  </si>
+  <si>
+    <t>543</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21658/indicacao_543.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que sejam realizados, com a devida urgência, serviços de manutenção, reparo e, se necessário, substituição dos brinquedos instalados na Praça do Centenário, visando assegurar condições adequadas de uso, segurança e lazer à população.</t>
+  </si>
+  <si>
+    <t>21663</t>
+  </si>
+  <si>
+    <t>544</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21663/indicacao_544.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de serviços de limpeza e roçada nas ruas Santos Dumont e Montes Claros, no Bairro Água Limpa, neste Município.</t>
+  </si>
+  <si>
+    <t>21664</t>
+  </si>
+  <si>
+    <t>545</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21664/indicacao_545.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de serviços de manutenção na Rua dos Vagalumes, esquina com a Rua Suely Moura, localizada no Bairro Água Limpa, neste Município.</t>
+  </si>
+  <si>
+    <t>21665</t>
+  </si>
+  <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21665/indicacao_546.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de serviços de manutenção na Rua Rio Araguari, localizada no Bairro Água Limpa, neste Município.</t>
+  </si>
+  <si>
+    <t>21666</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21666/indicacao_547.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de recapeamento asfáltico na Alameda dos Jacarandás, no Bairro Portões, neste Município.</t>
+  </si>
+  <si>
+    <t>21667</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21667/indicacao_548.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a retirada de entulho existente na Rua Esperança, no Bairro Padre Adelmo, neste Município.</t>
+  </si>
+  <si>
+    <t>21671</t>
+  </si>
+  <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21671/indicacao_549.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudo técnico para implantação de sinalização vertical e horizontal de “Parada Obrigatória” no cruzamento das Ruas Domingos Michel e Cornélio Pereira Lima, no Bairro Praia, visando maior segurança viária e organização do trânsito.</t>
+  </si>
+  <si>
+    <t>21672</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21672/indicacao_550.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita manutenção da via na Rua Antônio Carlos, próximo ao nº 389, Bairro Boa Viagem, especialmente nas proximidades de boca de lobo.</t>
+  </si>
+  <si>
+    <t>21673</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21673/indicacao_551.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a implantação de faixa de pedestres na Rua Padre Souza, esquina com a Rua Antônio Carlos, no Bairro Boa Viagem, próximo ao nº 233.</t>
+  </si>
+  <si>
+    <t>21674</t>
+  </si>
+  <si>
+    <t>552</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21674/indicacao_552.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a manutenção e recuperação da pavimentação da Rua São Pedro de Alcântara, no Bairro Vila José Lopes.</t>
+  </si>
+  <si>
+    <t>21675</t>
+  </si>
+  <si>
+    <t>553</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21675/indicacao_553.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudo viário para possível retirada de sinalização de “Proibido Estacionar” em trecho da Rua São Pedro de Alcântara, no Bairro Vila José Lopes.</t>
+  </si>
+  <si>
+    <t>21676</t>
+  </si>
+  <si>
+    <t>554</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21676/indicacao_554.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie a regularização, (escoamento de água da chuva), bem como o desvio correto para o bueiro na Rua José Anacleto, próximo ao nº 42, bairro Cohab, Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21677</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21677/indicacao_555.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie o serviço de tapa-buracos na Rua Girassol, próximo ao nº 27 (em frente à pracinha), Recanto das Colinas 2, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21678</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21678/indicacao_556.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie o serviço de passeio na Rua Professor Virgílio de Carvalho, n° 137, esquina com a Rua João 23, Santo Antônio, CEP 35.450-081, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21679</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21679/indicacao_557.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie o serviço de tapa-buracos na rua Eça de Queiroz, por toda a sua extensão, Bairro Novo Itabirito, CEP 35.456.114, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21680</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21680/indicacao_558.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie instalação de bueiro na rua Alameda Cláudio Manoel Costa, n° 688, Bairro Country, CEP 35-450.081, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21683</t>
+  </si>
+  <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21683/indicacao_559.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal, para  manutenção do parquinho do bairro Itaubira.</t>
+  </si>
+  <si>
+    <t>21684</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21684/indicacao_560.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal para analisar a possibilidade de implantação de uma  lixeira comunitária ou outras medidas educativas na Rua Dona Lila, bairro Cowntry.</t>
+  </si>
+  <si>
+    <t>21700</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21700/indicacao_561.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na rua Mal. Floriano.</t>
+  </si>
+  <si>
+    <t>21701</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21701/indicacao_562.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na rua Raul Soares.</t>
+  </si>
+  <si>
+    <t>21702</t>
+  </si>
+  <si>
+    <t>563</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21702/indicacao_563.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na rua Epitácio Pessoa.</t>
+  </si>
+  <si>
+    <t>21703</t>
+  </si>
+  <si>
+    <t>564</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21703/indicacao_564.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na rua José Sans.</t>
+  </si>
+  <si>
+    <t>21704</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21704/indicacao_565.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na rua Jequitibá.</t>
+  </si>
+  <si>
+    <t>21707</t>
+  </si>
+  <si>
+    <t>566</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21707/indicacao_566.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Obras, Serviços e Infraestrutura, viabilizar a operação "tapa-buracos" em toda a extensão da Avenida Capitão Antônio Marques, situada no bairro Vila Gonçalo.</t>
+  </si>
+  <si>
+    <t>21708</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21708/indicacao_567.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Meio Ambiente/ Departamento de Limpeza Urbana, para que se proceda com a realização de serviços de limpeza urbana e capina em todas as vias do bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>21709</t>
+  </si>
+  <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21709/indicacao_568.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Meio Ambiente/ Departamento de Limpeza Urbana, para que se proceda com a realização de serviços de limpeza, capina e remoção de detritos em todas as escadarias dos bairros Vila Gonçalo, Novo Horizonte, Cohab e Santa Rita.</t>
+  </si>
+  <si>
+    <t>21710</t>
+  </si>
+  <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21710/indicacao_569.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Meio Ambiente / Departamento de Limpeza Urbana, para que se proceda com a realização de serviços de manutenção, capina e limpeza das margens da Estrada da Mata, no distrito de São Gonçalo do Bação.</t>
+  </si>
+  <si>
+    <t>21711</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21711/indicacao_570.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Limpeza Urbana, para que se proceda com a realização de serviços de limpeza geral em todo o bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>21712</t>
+  </si>
+  <si>
+    <t>571</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21712/indicacao_571.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para que sejam realizadas a limpeza e capina em toda a extensão das ruas Jose dos Santos e Gentil dos Santos, localizadas no Bairro Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>21713</t>
+  </si>
+  <si>
+    <t>572</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21713/indicacao_572.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para que sejam realizadas a limpeza e capina em toda a extensão do Bairro Capanema.</t>
+  </si>
+  <si>
+    <t>21714</t>
+  </si>
+  <si>
+    <t>573</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21714/indicacao_573.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para que sejam realizadas a limpeza e capina em toda a extensão do Bairro Bem Viver.</t>
+  </si>
+  <si>
+    <t>21715</t>
+  </si>
+  <si>
+    <t>574</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21715/indicacao_574.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para que sejam realizadas a limpeza e capina em toda a extensão do Bairro Recreio dos Bandeirantes.</t>
+  </si>
+  <si>
+    <t>21716</t>
+  </si>
+  <si>
+    <t>575</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21716/indicacao_575.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para que seja realizada a revitalização asfáltica em toda a extensão da Rua Estrada dos Coqueiros, localizada no Bairro Cardoso.</t>
+  </si>
+  <si>
+    <t>21726</t>
+  </si>
+  <si>
+    <t>576</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21726/indicacao_576.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a implantação de iluminação pública – Marzagão.</t>
+  </si>
+  <si>
+    <t>21727</t>
+  </si>
+  <si>
+    <t>577</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21727/indicacao_577.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de mutirão de limpeza e ações de combate à dengue no bairro Meu Sítio.</t>
+  </si>
+  <si>
+    <t>21728</t>
+  </si>
+  <si>
+    <t>578</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21728/indicacao_578.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de mutirão de limpeza e ações de combate à dengue no bairro Nossa Senhora de Fátima.</t>
+  </si>
+  <si>
+    <t>21729</t>
+  </si>
+  <si>
+    <t>579</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21729/indicacao_579.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de tapa-buracos na Rua João Pinheiro – São José.</t>
+  </si>
+  <si>
+    <t>21732</t>
+  </si>
+  <si>
+    <t>580</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21732/indicacao_580.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, a limpeza e capina da Avenida dos Inconfidentes, próximo ao nº 379.</t>
+  </si>
+  <si>
+    <t>21733</t>
+  </si>
+  <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21733/indicacao_581.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal de Obras, a execução da recomposição asfáltica na vala localizada na Rua Chancudo, próximo ao nº 489, Bairro Padre Adelmo.</t>
+  </si>
+  <si>
+    <t>21734</t>
+  </si>
+  <si>
+    <t>582</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21734/indicacao_582.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para sugerir à Secretaria Municipal competente, a revitalização da pintura da sinalização viária “PARE” na Rua Antônio Maia Filho, esquina com Rua Francisco Marques Junior, Bairro COHAB.</t>
+  </si>
+  <si>
+    <t>21735</t>
+  </si>
+  <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21735/indicacao_583.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, a substituição de lâmpada no poste de iluminação pública localizado na Rua João Pereira Lima, próximo ao nº 94, Bairro São José.</t>
+  </si>
+  <si>
+    <t>21736</t>
+  </si>
+  <si>
+    <t>584</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21736/indicacao_584.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, para que sejam adotadas as providências necessárias para a notificação dos proprietários dos lotes vagos situados na Rua Buganvílias, no Bairro Primavera, para que realizem a devida limpeza e manutenção de seus imóveis.</t>
+  </si>
+  <si>
+    <t>21741</t>
+  </si>
+  <si>
+    <t>585</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21741/indicacao_585.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para manutenção em rede de esgoto no terreno utilizado como estacionamento do cemitério São João Batista.</t>
+  </si>
+  <si>
+    <t>21742</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21742/indicacao_586.2026.pdf</t>
+  </si>
+  <si>
+    <t>Revitalização asfáltica em toda a extensão da Rua Estrada dos Coqueiros, localizada no Bairro Cardoso.</t>
+  </si>
+  <si>
+    <t>21743</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21743/indicacao_587.2026.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção asfáltica na Rua São Pedro de Alcântara, Vila José Lopes (próximo à Mercearia Braga).</t>
+  </si>
+  <si>
+    <t>21744</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21744/indicacao_588.2026.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de quebra-molas na Rua Alfazema, próximo ao nº 47, Bairro Recando das Colinas I.</t>
+  </si>
+  <si>
+    <t>21745</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21745/indicacao_589.2026.pdf</t>
+  </si>
+  <si>
+    <t>Desentupimento de bueiro na quadra poliesportiva de Ribeirão do Eixo.</t>
+  </si>
+  <si>
+    <t>21759</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21759/indicacao_590.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da Secretaria competente, para a realização de poda de árvore situada nas proximidades do semáforo localizado na Rua João Pinheiro, no Bairro Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>21760</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21760/indicacao_591.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da Secretaria competente, para a instalação de câmera de videomonitoramento do sistema “Olho Vivo” na Rua Paraopeba, situada no bairro Vila Gonçalo, com a finalidade de reforçar a segurança pública e ampliar a vigilância na referida localidade.</t>
+  </si>
+  <si>
+    <t>21761</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21761/indicacao_592.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da Secretaria competente, para a realização de manutenção na iluminação pública da Rua João Pinheiro, especialmente em frente ao nº 1186, no bairro São José, com o objetivo de restabelecer o pleno funcionamento do sistema de iluminação no referido local.</t>
+  </si>
+  <si>
+    <t>21762</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21762/indicacao_593.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da Secretaria competente, para a realização urgente de manutenção no sistema de iluminação da ponte situada nas proximidades da pista de skate, tendo em vista as falhas existentes que vêm ocasionando riscos à segurança da população.</t>
+  </si>
+  <si>
+    <t>21763</t>
+  </si>
+  <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21763/indicacao_594.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por intermédio da Secretaria competente, para a realização de manutenção nos quebra-molas localizados na Rua José Augusto França, no bairro Munu, com o objetivo de assegurar melhores condições de tráfego e reforçar a segurança viária no local.</t>
+  </si>
+  <si>
+    <t>21764</t>
+  </si>
+  <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21764/indicacao_595.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização da troca das lâmpadas na Rua Recanto dos Ipês, no bairro Portões.</t>
+  </si>
+  <si>
+    <t>21765</t>
+  </si>
+  <si>
+    <t>596</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21765/indicacao_596.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de restauração do calçamento de pedra nos trilhos atrás da Praça da Estação.</t>
+  </si>
+  <si>
+    <t>21766</t>
+  </si>
+  <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21766/indicacao_597.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de serviços de poda, limpeza e capina na Rua Ouro Preto, no bairro Monte Sinai.</t>
+  </si>
+  <si>
+    <t>21767</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21767/indicacao_598.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de fiscalização em imóvel em situação de abandono, com a devida notificação dos proprietários para execução de limpeza e manutenção, na Avenida Queiroz Júnior, bairro Praia, nas proximidades do nº 915.</t>
+  </si>
+  <si>
+    <t>21768</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21768/indicacao_599.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a instalação de redutor de velocidade na Rua José Augusto França, nas proximidades do nº 221 R, no bairro Munu.</t>
+  </si>
+  <si>
+    <t>21810</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21810/indicacao_600.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que seja providenciada, com urgência, a substituição da lâmpada do poste de iluminação pública, localizado próximo à residência de nº 320, na Rua Augusto Bretas, no Bairro Matozinhos, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21811</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21811/indicacao_601.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que seja providenciada, com urgência, a capina e limpeza nas imediações da residência de nº 374, da Avenida dos Inconfidentes, no Bairro Agostinho Rodrigues, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21812</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21812/indicacao_602.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que seja providenciada, com urgência, o recapeamento asfáltico (tapa-buracos) em frente à residência de nº 529, da Rua Agostinho Rodrigues, Bairro Praia, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21813</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21813/indicacao_603.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que sejam providenciadas, com urgência, a capina e limpeza em toda a extensão da Rua Cândido Portinari, no Bairro Agostinho Rodrigues, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21814</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21814/indicacao_604.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, para que seja providenciada, com urgência, a substituição da lâmpada do poste de iluminação pública, localizado ao lado da residência de nº 169, na Rua Cândido Portinari, no Bairro Agostinho Rodrigues, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21820</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21820/indicacao_605.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal, para que sejam retirados os entulhos e seja realizada a devida fiscalização na Rua Esmeril, bairro Padre Adelmo.</t>
+  </si>
+  <si>
+    <t>21821</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21821/indicacao_606.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal, para análise de viabilidade de ampliação dos horários do transporte público (lotação) para o bairro Meu Sitio.</t>
+  </si>
+  <si>
+    <t>21822</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21822/indicacao_607.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal, para as devidas fiscalizações e a tomada de providências cabíveis nos bairros Portões e Van Damme, com relação às lixeiras comunitárias.</t>
+  </si>
+  <si>
+    <t>21823</t>
+  </si>
+  <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21823/indicacao_608.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal, para a adoção de medidas de reforço na segurança das escolas da rede municipal, incluindo melhorias na estrutura física, controle de acesso e intensificação da atuação da Guarda Municipal, visando garantir maior proteção aos alunos, professores e comunidade escolar.</t>
+  </si>
+  <si>
+    <t>21829</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21829/indicacao_609.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para que seja realizada a limpeza e capina em toda a extensão do Bairro Alberto Woods Soares.</t>
+  </si>
+  <si>
+    <t>21830</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21830/indicacao_610.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para que sejam realizadas a limpeza e capina em toda a extensão do Bairro Tombadouro.</t>
+  </si>
+  <si>
+    <t>21831</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21831/indicacao_611.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para que seja realizada a revitalização asfáltica em toda a extensão da Rua Travessa Dr. Fábio de Melo Morais, localizada no Bairro Boa Viagem.</t>
+  </si>
+  <si>
+    <t>21832</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21832/indicacao_612.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, sugerindo que seja feita a troca de lâmpada, na rua Baltazar Fernandes.</t>
+  </si>
+  <si>
+    <t>21833</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21833/indicacao_613.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, sugerindo que seja feita a limpeza e capina no Bairro Tombadouro, em toda sua extensão.</t>
+  </si>
+  <si>
+    <t>21834</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21834/indicacao_614.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica no Bairro Santa Rita em toda sua extensão.</t>
+  </si>
+  <si>
+    <t>21835</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21835/indicacao_615.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção de iluminação pública, no Bairro Portões em toda sua extensão.</t>
+  </si>
+  <si>
+    <t>21836</t>
+  </si>
+  <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21836/indicacao_616.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando que seja realizada, com a máxima urgência, uma ação de limpeza urbana, capina e roçagem, bem como a execução de operação tapa-buracos em toda a extensão do bairro Recreio dos Bandeirantes.</t>
+  </si>
+  <si>
+    <t>21837</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21837/indicacao_617.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que seja verificada a possibilidade de realizar notificação do proprietário do lote, localizado na Rua Laudicena, próximo ao número 472 – Bairro Novo Itabirito</t>
+  </si>
+  <si>
+    <t>21838</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21838/indicacao_618.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando que seja realizada, com a máxima urgência, serviço de tapa-buracos na Rua Castro Alves, em frente ao número 658.</t>
+  </si>
+  <si>
+    <t>21841</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21841/indicacao_619.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação de realização de serviços de capina e limpeza em toda a extensão do entorno da Escola Municipal Manoel Salvador de Oliveira.</t>
+  </si>
+  <si>
+    <t>21842</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21842/indicacao_620.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação de realização de serviços de revitalização asfáltica na Rua João Pinheiro, no trecho compreendido entre o nº 1291 até o semáforo que faz ligação com a Avenida Inconfidentes.</t>
+  </si>
+  <si>
+    <t>21850</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21850/indicacao_621.2026.pdf</t>
+  </si>
+  <si>
+    <t>Serviços de limpeza geral, retirada de lixo e entulho em toda extensão da Rua Esmeril, Bairro Padre Adelmo.</t>
+  </si>
+  <si>
+    <t>21851</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21851/indicacao_622.2026.pdf</t>
+  </si>
+  <si>
+    <t>Realização de serviços de manutenção asfáltica na Rua Eucalipto, próximo ao nº 50, Bairro Monte Verde.</t>
+  </si>
+  <si>
+    <t>21852</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21852/indicacao_623.2026.pdf</t>
+  </si>
+  <si>
+    <t>Serviços de manutenção asfáltica na Rua Vitorio Eduardo, 4, Bairro Itaubira.</t>
+  </si>
+  <si>
+    <t>21853</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21853/indicacao_624.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo realização de serviços de manutenção asfáltica na Rua Jasmim, próximo ao nº 171, Bairro Matozinhos.</t>
+  </si>
+  <si>
+    <t>21854</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21854/indicacao_625.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, o aumento do beiral do telhado do pátio do CEMEI Água Limpa – Juanita Donada França.</t>
+  </si>
+  <si>
+    <t>21855</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21855/indicacao_626.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a finalização do piso tátil no CMEI Água Limpa – Juanita Donada França.</t>
+  </si>
+  <si>
+    <t>21856</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21856/indicacao_627.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo a realização de limpeza e roçada, por toda a extensão da Rua Estrada do Padre Adelmo, Bairro Meu Sítio.</t>
+  </si>
+  <si>
+    <t>21857</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21857/indicacao_628.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de recapeamento asfáltico (operação tapa-buracos) na Rua Augusto Rodrigues Pedrosa, Bairro Cruz do Munu.</t>
+  </si>
+  <si>
+    <t>21858</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21858/indicacao_629.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a substituição das trancas das portas de acesso ao CMEI Água Limpa – Juanita Donada França.</t>
+  </si>
+  <si>
+    <t>21859</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21859/indicacao_630.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie o serviço de tapa-buracos na rua Francisco Marques Junior, próximo ao n° 79, bairro Cohab, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21860</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21860/indicacao_631.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para que providencie a construção de uma praça de lazer na rua Antônio Lima, próximo ao n° 270, no bairro Cohab, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21861</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21861/indicacao_632.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie o serviço de tapa-buracos na rua Francisco Zacarias, próximo ao n° 320, bairro Santa Efigênia, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21862</t>
+  </si>
+  <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21862/indicacao_633.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie o serviço de tapa-buracos na rua Alameda Wolmer Matos, bairro Santa Tereza, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21863</t>
+  </si>
+  <si>
+    <t>634</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21863/indicacao_634.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para propor projeto de Lei que institui a implementação do Programa Escola Segura e Presente na Rede Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>21864</t>
+  </si>
+  <si>
+    <t>635</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21864/indicacao_635.2026.pdf</t>
+  </si>
+  <si>
+    <t>Realização de serviços de manutenção com operação tapa-buracos na via, bem como a verificação e melhoria do sistema de drenagem na Rua João Glória, Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>21868</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21868/indicacao_636.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal – Instalação de placa de redução de velocidade em Saboeiro/Distrito São Gonçalo do Bação, nas proximidades do Sítio Quatorze Voltas, conforme coordenadas em anexo.</t>
+  </si>
+  <si>
+    <t>21869</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21869/indicacao_637.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal – Realização de capina e limpeza no parquinho do Residencial Van Damme.</t>
+  </si>
+  <si>
+    <t>21870</t>
+  </si>
+  <si>
+    <t>638</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21870/indicacao_638.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal – Operação tapa-buracos na Rua Jaime Rodrigues de Lima, no bairro Córrego do Bação.</t>
+  </si>
+  <si>
+    <t>21871</t>
+  </si>
+  <si>
+    <t>639</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21871/indicacao_639.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, a realização de manutenção da ponte da Estrada do Sipuá.</t>
+  </si>
+  <si>
+    <t>21872</t>
+  </si>
+  <si>
+    <t>640</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21872/indicacao_640.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal – Implementação do Programa “Uniforme Solidário” na rede pública municipal de ensino de Itabirito.</t>
+  </si>
+  <si>
+    <t>21880</t>
+  </si>
+  <si>
+    <t>641</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21880/indicacao_641.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo, a realização de recapeamento asfáltico e operação tapa-buracos na Estrada Principal, localizada no bairro Córrego do Bação, no Município de Itabirito.</t>
+  </si>
+  <si>
+    <t>21881</t>
+  </si>
+  <si>
+    <t>642</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21881/indicacao_642.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita providências para retirada de fio caído na Rua Marechal Floriano e regularização de fio solto próximo à Escola Doutor Raul Soares, no bairro Centro.</t>
+  </si>
+  <si>
+    <t>21882</t>
+  </si>
+  <si>
+    <t>643</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21882/indicacao_643.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a retirada de entulho na Rua Palmas nº 31 e na Rua Gardênia nº 582, no Bairro Matozinhos, bem como na Rua José Gonçalves de Oliveira, próximo à escadaria ao lado do nº 24, no Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>21883</t>
+  </si>
+  <si>
+    <t>644</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21883/indicacao_644.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de recapeamento asfáltico, operação tapa-buracos e implantação de sinalização viária nas Ruas Sempre Viva, Palmas e Lírio, no Bairro Matozinhos, bem como na Rua Marechal Floriano, nas proximidades do nº 175, no Bairro Centro, incluindo reforço de sinalização em faixa de pedestres e quebra-molas próximo à Escola Doutor Raul Soares.</t>
+  </si>
+  <si>
+    <t>21884</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21884/indicacao_645.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de sistema de videomonitoramento “Olho Vivo” na esquina da Rua José Henrique Lopes com a Rua José Augusto França, no Bairro Munu.</t>
+  </si>
+  <si>
+    <t>21886</t>
+  </si>
+  <si>
+    <t>646</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21886/indicacao_646.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, solicitando à Secretaria de Limpeza Urban para requerer a adoção de providências urgentes quanto à fiscalização e manutenção da Rua Colômbia, no Bairro São José.</t>
+  </si>
+  <si>
+    <t>21887</t>
+  </si>
+  <si>
+    <t>647</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21887/indicacao_647.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, a substituição de lâmpada no poste de iluminação pública_x000D_
+localizado na Rua Alameda Cláudio Manoel da Costa, próximo ao nº 688, Bairro Quintas dos Inconfidentes.</t>
+  </si>
+  <si>
+    <t>21888</t>
+  </si>
+  <si>
+    <t>648</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21888/indicacao_648.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente, a limpeza e capina de toda extensão do Bairro Country.</t>
+  </si>
+  <si>
+    <t>21889</t>
+  </si>
+  <si>
+    <t>649</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21889/indicacao_649.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal de Limpeza Urbana, a adoção de providências quanto à limpeza de uma área institucional localizada na esquina entre as ruas Antônio Caetano Campos e Alameda Júnior, no Bairro Quintas dos Inconfidentes.</t>
+  </si>
+  <si>
+    <t>21890</t>
+  </si>
+  <si>
+    <t>650</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21890/indicacao_650.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal de Obras, a execução da recomposição asfáltica em toda extensão da Rua Alameda Alvarenga Peixoto, Bairro Country.</t>
+  </si>
+  <si>
+    <t>21951</t>
+  </si>
+  <si>
+    <t>651</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21951/indicacao_651.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja providenciada, com urgência, a capina e a limpeza e manutenção do ponto de ônibus, nas proximidades da Unidade Básica de Saúde (UBS) do Bairro São José, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21952</t>
+  </si>
+  <si>
+    <t>652</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21952/indicacao_652.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja providenciada, com urgência, a capina e a limpeza de toda a extensão da Rua Dometildes de Oliveira, Bairro Agostinho Rodrigues, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21953</t>
+  </si>
+  <si>
+    <t>653</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21953/indicacao_653.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja providenciada, com urgência, a manutenção da pavimentação em calçamento do estacionamento da Praça dos Imigrantes, localizada à Rua Engenheiro Simão Lacerda, no Bairro Centro, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21954</t>
+  </si>
+  <si>
+    <t>654</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21954/indicacao_654.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja realizada, com urgência, a substituição das lâmpadas de iluminação pública nos postes localizados em frente às residências de nº. 171 e 223, da Rua Flor de Liz, no Bairro Primavera, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21955</t>
+  </si>
+  <si>
+    <t>655</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21955/indicacao_655.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja providenciada, com urgência, o recapeamento asfáltico (tapa-buracos) em vários pontos da Rua Dometildes de Oliveira, Bairro Agostinho Rodrigues, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21962</t>
+  </si>
+  <si>
+    <t>656</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21962/indicacao_656.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja realizada a manutenção corretiva do posicionamento do semáforo localizado na Avenida José Farid Rahme.</t>
+  </si>
+  <si>
+    <t>21963</t>
+  </si>
+  <si>
+    <t>657</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21963/indicacao_657.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja avaliada e realizada a instalação de semáforo para pedestres no cruzamento da Avenida dos Inconfidentes com a Rua João Pinheiro.</t>
+  </si>
+  <si>
+    <t>21964</t>
+  </si>
+  <si>
+    <t>658</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21964/indicacao_658.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja realizada a manutenção da placa de sinalização localizada na Rua João Pessoa, em frente ao número 251, no Centro.</t>
+  </si>
+  <si>
+    <t>21965</t>
+  </si>
+  <si>
+    <t>659</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21965/indicacao_659.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que sejam realizados os serviços de limpeza urbana e capina em todas as vias públicas do bairro Munu.</t>
+  </si>
+  <si>
+    <t>21966</t>
+  </si>
+  <si>
+    <t>660</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21966/indicacao_660.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que sejam realizados os serviços de limpeza e capina na escadaria localizada no bairro Vila Gonçalo.</t>
+  </si>
+  <si>
+    <t>21986</t>
+  </si>
+  <si>
+    <t>661</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21986/indicacao_661.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de manutenção das estradas e poda de árvores no bairro Portões.</t>
+  </si>
+  <si>
+    <t>21987</t>
+  </si>
+  <si>
+    <t>662</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21987/indicacao_662.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a instalação de redutor de velocidade na Rua Ouro Preto, nas proximidades do nº 190, no bairro Monte Sinai.</t>
+  </si>
+  <si>
+    <t>21988</t>
+  </si>
+  <si>
+    <t>663</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21988/indicacao_663.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a instalação de poste de iluminação pública ou defletor no corredor localizado atrás da Escola Laura Queiroz, no sentido da passarela.</t>
+  </si>
+  <si>
+    <t>21989</t>
+  </si>
+  <si>
+    <t>664</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21989/indicacao_664.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a instalação de meio-fio, capina e adoção de providências para contenção de barranco na Rua Florianópolis, no bairro Veneza, conforme imagens anexadas.</t>
+  </si>
+  <si>
+    <t>21990</t>
+  </si>
+  <si>
+    <t>665</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21990/indicacao_665.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de operação tapa-buracos na Rua Antônio Caetano Campos, nas proximidades do nº 210, no bairro Quintas dos Inconfidentes.</t>
+  </si>
+  <si>
+    <t>22010</t>
+  </si>
+  <si>
+    <t>666</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22010/indicacao_666.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação de fiscalizações e devidas providências quanto aos fios de telefonia, internet e demais cabos de comunicação que se encontram soltos, baixos, rompidos, emaranhados ou em situação irregular nas vias públicas do Município.</t>
+  </si>
+  <si>
+    <t>22011</t>
+  </si>
+  <si>
+    <t>667</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22011/indicacao_667.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação de troca de lâmpadas queimada na Rua Dona Cota, especificamente em frente aos números 164 e 90, no bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>22012</t>
+  </si>
+  <si>
+    <t>668</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22012/indicacao_668.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação de realização de serviços de revitalização asfáltica na Rua João Pinheiro, no trecho compreendido entre o nº 1720 e o nº 2355, no bairro Calçadas.</t>
+  </si>
+  <si>
+    <t>22013</t>
+  </si>
+  <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22013/indicacao_669.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação de realização de serviços de capina e limpeza em toda a extensão da Rua Angelina Salermo, localizada no bairro São José.</t>
+  </si>
+  <si>
+    <t>22014</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22014/indicacao_670.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação de troca de lâmpadas queimadas na Avenida Inconfidentes, nas proximidades dos números 1182 e 1211, no bairro Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>22016</t>
+  </si>
+  <si>
+    <t>671</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22016/indicacao_671.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal para manutenção na iluminação pública da Rua Estrada da Caixa d´água, bairro Padre Adelmo.</t>
+  </si>
+  <si>
+    <t>22017</t>
+  </si>
+  <si>
+    <t>672</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22017/indicacao_672.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando à Secretaria competente que realize a devida notificação dos proprietários de lotes privados, para providenciar a limpeza, bairro Novo Itabirito.</t>
+  </si>
+  <si>
+    <t>22018</t>
+  </si>
+  <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22018/indicacao_673.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal  para manutenção do bueiro no cruzamento da  rua Campos Ayes com a Rua Ari Arduíno, bairro Portões.</t>
+  </si>
+  <si>
+    <t>22019</t>
+  </si>
+  <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22019/indicacao_674.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal, para manutenção de iluminação pública na rua Das Gameleiras, bairro Portões.</t>
+  </si>
+  <si>
+    <t>22025</t>
+  </si>
+  <si>
+    <t>675</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22025/indicacao_675.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na Rua Mal. Deodoro.</t>
+  </si>
+  <si>
+    <t>22026</t>
+  </si>
+  <si>
+    <t>676</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22026/indicacao_676.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na Rua Dona Cota.</t>
+  </si>
+  <si>
+    <t>22027</t>
+  </si>
+  <si>
+    <t>677</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22027/indicacao_677.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feito o nivelamento e acerto de tampa de bueiro na Rua Joaquim Augusto França.</t>
+  </si>
+  <si>
+    <t>22028</t>
+  </si>
+  <si>
+    <t>678</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22028/indicacao_678.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica Avenida Dr. Queiroz Junior.</t>
+  </si>
+  <si>
+    <t>22029</t>
+  </si>
+  <si>
+    <t>679</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22029/indicacao_679.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na rua São Vicente.</t>
+  </si>
+  <si>
+    <t>22039</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22039/indicacao_680.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal de Obras a execução da recomposição asfáltica na vala localizada na Rua Cláudio Manoel da Costa, próximo ao nº 706, Bairro Quinta dos Inconfidentes.</t>
+  </si>
+  <si>
+    <t>22040</t>
+  </si>
+  <si>
+    <t>681</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22040/indicacao_681.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente solicitando que seja verificada a real situação da via pública localizada na Rua Antônio Lisboa, especialmente quanto à instalação de um quebra-molas irregular, supostamente construído por morador da localidade, o qual vem causando transtornos e prejuízos à população.</t>
+  </si>
+  <si>
+    <t>22041</t>
+  </si>
+  <si>
+    <t>682</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22041/indicacao_682.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente a substituição das lâmpadas nos postes de iluminação pública localizados na Rua Estrada da Caixa d’água, próximo aos nºs 310, 341 e 351, Bairro Meu Sítio.</t>
+  </si>
+  <si>
+    <t>22042</t>
+  </si>
+  <si>
+    <t>683</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22042/indicacao_683.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente solicitando informações acerca de quais medidas e projetos estão sendo estudados para utilização das piscinas localizadas no antigo SESI, atualmente desativadas.</t>
+  </si>
+  <si>
+    <t>22043</t>
+  </si>
+  <si>
+    <t>684</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22043/indicacao_684.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente a limpeza e capina em todas as vias do Bairro Solare Van Damme.</t>
+  </si>
+  <si>
+    <t>22049</t>
+  </si>
+  <si>
+    <t>685</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22049/indicacao_685.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a limpeza e desobstrução de bocas de lobo localizadas no estacionamento atrás do Procon de Itabirito e na Praça da Estação, em frente à Pizzaria Uel.</t>
+  </si>
+  <si>
+    <t>22050</t>
+  </si>
+  <si>
+    <t>686</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22050/indicacao_686.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de corte e/ou poda de árvores com risco iminente de queda e interferência na rede elétrica, localizadas na Rua Francisco José de Carvalho, nº 3670, bairro Portões, bem como de árvore situada sobre a área da Escola dos Portões.</t>
+  </si>
+  <si>
+    <t>22051</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22051/indicacao_687.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita providências urgentes para correção de erosão, reparo em boca de lobo e estabilização de poste com risco de queda na Rua Belo Vale, Bairro Matozinhos.</t>
+  </si>
+  <si>
+    <t>22052</t>
+  </si>
+  <si>
+    <t>688</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22052/indicacao_688.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de placas de sinalização, pintura viária e recapeamento asfáltico em vias públicas do Município de Itabirito, bem como a instalação de placa de conscientização ambiental nas proximidades da estação de tratamento de água no Bairro Matozinhos.</t>
+  </si>
+  <si>
+    <t>22053</t>
+  </si>
+  <si>
+    <t>689</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22053/indicacao_689.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita serviços de capina, limpeza urbana, retirada de galhos e entulhos em vias públicas e espaços institucionais nos Bairros Tombadouro, Monte Sinai, Portões, Dona Luizinha, Matozinhos, CMEI Tia Lolinha no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22054</t>
+  </si>
+  <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22054/indicacao_690.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que seja realizada, com a máxima urgência a limpeza e capina do lote de propriedade do município localizado nas proximidades do IFMG.</t>
+  </si>
+  <si>
+    <t>22055</t>
+  </si>
+  <si>
+    <t>691</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22055/indicacao_691.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação de troca de iluminação pública nos endereços relacionados</t>
+  </si>
+  <si>
+    <t>22059</t>
+  </si>
+  <si>
+    <t>692</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22059/indicacao_692.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar o envio ao Poder Executivo Municipal, sugerindo a realização de limpeza e roçada, por toda a extensão da Rua dos Arquitetos, Bairro Água Limpa.</t>
+  </si>
+  <si>
+    <t>22060</t>
+  </si>
+  <si>
+    <t>693</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22060/indicacao_693.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar o envio ao Poder Executivo Municipal, sugerindo a realização de limpeza e roçada, por todas as Ruas do Bairro Vila José Lopes.</t>
+  </si>
+  <si>
+    <t>22061</t>
+  </si>
+  <si>
+    <t>694</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22061/indicacao_694.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo a realização de manutenção na Rede Pública de Iluminação em todas as Ruas do Bairro Padre Adelmo.</t>
+  </si>
+  <si>
+    <t>22062</t>
+  </si>
+  <si>
+    <t>695</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22062/indicacao_695.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de serviços de manutenção na Rua Rio Grande, localizada no Bairro Água Limpa, neste Município.</t>
+  </si>
+  <si>
+    <t>22063</t>
+  </si>
+  <si>
+    <t>696</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22063/indicacao_696.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de recapeamento asfáltico (operação tapa-buracos) em todas as Ruas do Bairro Veneza.</t>
+  </si>
+  <si>
+    <t>22064</t>
+  </si>
+  <si>
+    <t>697</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22064/indicacao_697.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal – Análise para instalação de redutor de velocidade (quebra-molas) móveis durante a realização de festas e eventos no Município, especialmente nos distritos de São Gonçalo do Bação.</t>
+  </si>
+  <si>
+    <t>22065</t>
+  </si>
+  <si>
+    <t>698</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22065/indicacao_698.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal – Operação tapa-buracos no bairro Meu Sítio.</t>
+  </si>
+  <si>
+    <t>22066</t>
+  </si>
+  <si>
+    <t>699</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22066/indicacao_699.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal – Operação tapa-buracos na Rua Francisco Zacarias.</t>
+  </si>
+  <si>
+    <t>22067</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22067/indicacao_700.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal – Solicitação de limpeza e desassoreamento do Córrego Crimoso, na localidade do bairro Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>22068</t>
+  </si>
+  <si>
+    <t>701</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22068/indicacao_701.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal – Realização de ações itinerantes com serviços ao empreendedor, ao trabalhador e cidadania em Ribeirão do Eixo e na Escola Estadual Engenheiro Queiróz Júnior.</t>
+  </si>
+  <si>
+    <t>22069</t>
+  </si>
+  <si>
+    <t>702</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22069/indicacao_702.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que sejam realizados reparos urgentes na calçada, meio-fio e sistema de drenagem pluvial na Rua José Benedito, 10, Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>22070</t>
+  </si>
+  <si>
+    <t>703</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22070/indicacao_703.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que sejam realizados estudos técnicos visando à instalação de bueiros (bocas de lobo) e melhorias no sistema de drenagem pluvial na rua Rua do Asfalto, próximo ao nº 30, Bairro Meu Sítio.</t>
+  </si>
+  <si>
+    <t>22071</t>
+  </si>
+  <si>
+    <t>704</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22071/indicacao_704.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que sejam estudos técnicos e providenciada a implantação de bueiros (bocas de lobo) e melhorias no sistema de drenagem pluvial na Rua Zinia, bairro Gutierrez.</t>
+  </si>
+  <si>
+    <t>22072</t>
+  </si>
+  <si>
+    <t>705</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22072/indicacao_705.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que sejam realizadas, com a máxima urgência, intervenções de manutenção viária, incluindo operação tapaburacos e, se necessário, recapeamento asfáltico nas ruas do bairro Meu Sítio.</t>
+  </si>
+  <si>
+    <t>22076</t>
+  </si>
+  <si>
+    <t>706</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22076/indicacao_706.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie o serviço de tapa-buracos na Rua Esperança, próximo ao n° 23, Bairro Padre Adelmo, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22078</t>
+  </si>
+  <si>
+    <t>707</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22078/indicacao_707.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie, através da Secretaria competente, para realizar a poda da árvore na Rua Cristovão Militão, nº 163, bairro São Geraldo, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22080</t>
+  </si>
+  <si>
+    <t>708</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22080/indicacao_708.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie o serviço de tapa-buracos na rua Francisco Zacarias, próximo ao n° 18, bairro Santa Efigênia, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22081</t>
+  </si>
+  <si>
+    <t>709</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22081/indicacao_709.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie a substituição do poste de madeira, por um poste de concreto, na Rua Antônio Lopes Martins, nº 107 - B, Bairro Adão Lopes, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22082</t>
+  </si>
+  <si>
+    <t>710</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22082/indicacao_710.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie a instalação de uma placa informativa de proibido jogar lixo na Rua Geraldo Xavier, próximo ao nº 17, Bairro Nossa Senhora de Fátima, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22084</t>
+  </si>
+  <si>
+    <t>711</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22084/indicacao_711.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugerindo que seja providenciada a reinstalação da placa de identificação de parada de ônibus localizada na Rua Capitão Serafim, nº 12, Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>22091</t>
+  </si>
+  <si>
+    <t>712</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22091/indicacao_712.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Municipal de Segurança, Prevenção e Mobilidade Urbana a execução de serviço de pintura viária (sinalização horizontal) em toda a extensão da Avenida dos Inconfidentes.</t>
+  </si>
+  <si>
+    <t>22092</t>
+  </si>
+  <si>
+    <t>713</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22092/indicacao_713.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal que, por intermédio da Secretaria Municipal de Meio Ambiente e Desenvolvimento Sustentável e do seu respectivo serviço de Limpeza Urbana, seja realizada a limpeza (roçada e capina) na Rua Doutor Antônio Lisboa, especificamente na área situada aos fundos da Escola Estadual Engenheiro Queiroz Júnior no bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>22093</t>
+  </si>
+  <si>
+    <t>714</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22093/indicacao_714.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Secretaria municipal de Meio Ambiente e Desenvolvimento Sustentável, por intermédio do serviço de Limpeza Urbana, a realização de roçada e capina em toda a extensão da Estrada da Mata, situada no Distrito de São Gonçalo do Bação.</t>
+  </si>
+  <si>
+    <t>22094</t>
+  </si>
+  <si>
+    <t>715</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22094/indicacao_715.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Saúde, em caráter de_x000D_
+urgência, por intermédio do Centro de Controle de Zoonoses, que realize uma força-tarefa no Distrito de São Gonçalo do Bação. Sobre os reiterados ataques de cães a ciclistas, turistas e moradores nesta localidade.</t>
+  </si>
+  <si>
+    <t>22095</t>
+  </si>
+  <si>
+    <t>716</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22095/indicacao_716.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Obras, Serviços e Infraestrutura a execução de obras de contenção e reparos estruturais na Estrada da Mata, situada no Distrito de São Gonçalo do Bação.</t>
+  </si>
+  <si>
+    <t>22128</t>
+  </si>
+  <si>
+    <t>717</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22128/indicacao_717.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para realização de limpeza e capina em todas as vias do Bairro Solare Van Damme.</t>
+  </si>
+  <si>
+    <t>22129</t>
+  </si>
+  <si>
+    <t>718</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22129/indicacao_718.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para realização de poda de árvores na Rua Francisco José de Carvalho, próximo ao nº 3670, Bairro Portões.</t>
+  </si>
+  <si>
+    <t>22130</t>
+  </si>
+  <si>
+    <t>719</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22130/indicacao_719.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para limpeza e capina do lote localizado nas proximidades do IFMG.</t>
+  </si>
+  <si>
+    <t>22131</t>
+  </si>
+  <si>
+    <t>720</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22131/indicacao_720.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para que seja realizado serviço de tapa-buracos na Rua Francisco Zacarias, próximo ao n° 18, Bairro Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>22132</t>
+  </si>
+  <si>
+    <t>721</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22132/indicacao_721.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para que seja providenciada a limpeza na Rua Doutor Antônio Lisboa, situada atrás da Escola Estadual Engenheiro Queiroz Júnior, Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>22134</t>
+  </si>
+  <si>
+    <t>722</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22134/indicacao_722.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja realizado operação tapa buraco na rua Benjamim Simões localizada no bairro Agostinho Rodrigues.</t>
+  </si>
+  <si>
+    <t>22135</t>
+  </si>
+  <si>
+    <t>723</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22135/indicacao_723.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja realizado a troca do poste de iluminação pública localizado na Rua Antônio Cavalieri, no bairro Agostinho Rodrigues.</t>
+  </si>
+  <si>
+    <t>22136</t>
+  </si>
+  <si>
+    <t>724</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22136/indicacao_724.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para a realização de serviços de limpeza e capina em todo o bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>22137</t>
+  </si>
+  <si>
+    <t>725</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22137/indicacao_725.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja realizado a manutenção da iluminação pública na rua Germano Costa, localizada no bairro São Geraldo.</t>
+  </si>
+  <si>
+    <t>22138</t>
+  </si>
+  <si>
+    <t>726</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22138/indicacao_726.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente, para que seja realizado um estudo para disponibilização de mais um ônibus na linha circular do município.</t>
+  </si>
+  <si>
+    <t>22139</t>
+  </si>
+  <si>
+    <t>727</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22139/indicacao_727.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal a realização de calçamento na Rua Fazenda Campestre, no Bairro Marzagão.</t>
+  </si>
+  <si>
+    <t>22140</t>
+  </si>
+  <si>
+    <t>728</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22140/indicacao_728.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar o envio ao Poder Executivo Municipal, sugerindo o envio de caminhão pipa para promover o controle da poeira na Rua Fazenda do Marzagão, Bairro Marzagão.</t>
+  </si>
+  <si>
+    <t>22141</t>
+  </si>
+  <si>
+    <t>729</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22141/indicacao_729.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar o envio ao Poder Executivo Municipal, sugerindo a realização de limpeza e roçada na Avenida Diplomatas, Bairro Balneário Água Limpa.</t>
+  </si>
+  <si>
+    <t>22142</t>
+  </si>
+  <si>
+    <t>730</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22142/indicacao_730.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar o envio ao Poder Executivo Municipal, sugerindo a realização de limpeza e roçada na Avenida Madre Iluminata, Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>22143</t>
+  </si>
+  <si>
+    <t>731</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22143/indicacao_731.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de serviços de manutenção na Rua dos Vagalumes, localizada no Bairro Água Limpa.</t>
+  </si>
+  <si>
+    <t>22147</t>
+  </si>
+  <si>
+    <t>732</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22147/indicacao_732.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, a realização de limpeza geral e troca de lâmpadas queimada na Rua Araújo Lima - Centro</t>
+  </si>
+  <si>
+    <t>22148</t>
+  </si>
+  <si>
+    <t>733</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22148/indicacao_733.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando a troca da iluminação pública na escadaria da COHAB, visando garantir maior segurança, acessibilidade e tranquilidade aos moradores e usuários que utilizam diariamente o local.</t>
+  </si>
+  <si>
+    <t>22149</t>
+  </si>
+  <si>
+    <t>734</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22149/indicacao_734.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, para verificar a possibilidade de realizar a colocação de lixeira, na Rua Joaquim Nabuco, Bairro Capanema.</t>
+  </si>
+  <si>
+    <t>22152</t>
+  </si>
+  <si>
+    <t>735</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22152/indicacao_735.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de estudo técnico para viabilidade de instalação de área de estacionamento para motocicletas em frente ao SENAI, na Rua João Pinheiro, no bairro Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>22153</t>
+  </si>
+  <si>
+    <t>736</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22153/indicacao_736.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de estudo técnico para viabilidade de conversão à esquerda da Rua Belo Horizonte para a Avenida Nova, no bairro Lourdes, em frente ao EPA Supermercados.</t>
+  </si>
+  <si>
+    <t>22154</t>
+  </si>
+  <si>
+    <t>737</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22154/indicacao_737.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de operação tapa-buracos ou estudo técnico para restauração asfáltica na Rua Goiás e na Rua Coronel Alves, no bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>22155</t>
+  </si>
+  <si>
+    <t>738</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22155/indicacao_738.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de limpeza, poda e capina na Rua José dos Santos, no bairro Inconfidentes, conforme registro fotográfico anexo.</t>
+  </si>
+  <si>
+    <t>22156</t>
+  </si>
+  <si>
+    <t>739</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22156/indicacao_739.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente a substituição da lâmpada no poste de iluminação pública localizados na Rua José Joaquim de Oliveira Silva, próximo ao nº 96, Bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>22157</t>
+  </si>
+  <si>
+    <t>740</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22157/indicacao_740.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente a realização de vistoria técnica e verificação urgente da situação do imóvel localizado na Rua Adão Honório, nº 141, Bairro Dona Luizinha.</t>
+  </si>
+  <si>
+    <t>22158</t>
+  </si>
+  <si>
+    <t>741</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22158/indicacao_741.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal de Obras a execução de recomposição asfáltica em toda extensão da Rua Benjamim Simões, Bairro Agostinho Rodrigues.</t>
+  </si>
+  <si>
+    <t>22159</t>
+  </si>
+  <si>
+    <t>742</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22159/indicacao_742.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente a limpeza e capina em todas as vias do Bairro Village Park Real.</t>
+  </si>
+  <si>
+    <t>22160</t>
+  </si>
+  <si>
+    <t>743</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22160/indicacao_743.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, por meio das Secretarias competentes, a realização de serviços de limpeza, capina, manutenção urbana, operação tapa-buraco e substituição de lâmpadas queimadas em diversos pontos do município.</t>
+  </si>
+  <si>
+    <t>22161</t>
+  </si>
+  <si>
+    <t>744</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22161/indicacao_744.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de limpeza e desobstrução de bueiros na Rua Augusto Bretas, no Bairro Matozinhos, nas proximidades dos números 76 e 112.</t>
+  </si>
+  <si>
+    <t>22162</t>
+  </si>
+  <si>
+    <t>745</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22162/indicacao_745.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Secretaria Municipal de Segurança e Trânsito o reforço da segurança pública, com rondas ostensivas e presença de viatura da Guarda Municipal na Rua A, esquina com Rua Magnólia, próximo ao nº341, Bairro Matozinhos.</t>
+  </si>
+  <si>
+    <t>22163</t>
+  </si>
+  <si>
+    <t>746</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22163/indicacao_746.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a manutenção e reparo dos brinquedos da Praça Centenário e parquinho Bairro Munu.</t>
+  </si>
+  <si>
+    <t>22164</t>
+  </si>
+  <si>
+    <t>747</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22164/indicacao_747.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de iluminação pública e a realização de serviços de capina e limpeza na Avenida José Farid Rahme, no trecho compreendido entre a pista de skate até o término da via, no sentido Marzagão.</t>
+  </si>
+  <si>
+    <t>22174</t>
+  </si>
+  <si>
+    <t>748</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22174/indicacao_748.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio ao Poder Executivo Municipal, para solicitar à Secretaria Municipal competente a retirada de entulho (restos de massa asfáltica) que se encontra depositado na vegetação em frente à residência de nº 484, localizada na Rua Benjamim Simões, Bairro Agostinho Rodrigues.</t>
+  </si>
+  <si>
+    <t>22178</t>
+  </si>
+  <si>
+    <t>749</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22178/indicacao_749.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação de implementação de unidade móvel de vacinação para atendimento em escolas e pontos estratégicos da comunidade.</t>
+  </si>
+  <si>
+    <t>22179</t>
+  </si>
+  <si>
+    <t>750</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22179/indicacao_750.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação de revitalização asfáltica em toda a extensão da Rua Francisco José de Carvalho, no bairro São José.</t>
+  </si>
+  <si>
+    <t>22180</t>
+  </si>
+  <si>
+    <t>751</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22180/indicacao_751.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação de revitalização asfáltica em toda a extensão da Rua Guiomar Novaes, no bairro Novo Itabirito.</t>
+  </si>
+  <si>
+    <t>22181</t>
+  </si>
+  <si>
+    <t>752</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22181/indicacao_752.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação de revitalização asfáltica em toda a extensão da Rua Pedro do Carmo, no bairro Meu Sitio.</t>
+  </si>
+  <si>
+    <t>22182</t>
+  </si>
+  <si>
+    <t>753</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22182/indicacao_753.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, por meio da Secretaria competente a solicitação de revitalização asfáltica em toda a extensão das Ruas Goiás, Coronel Alves e Amazonas, no bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>22185</t>
+  </si>
+  <si>
+    <t>754</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22185/indicacao_754.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja providenciada, com urgência, a capina e a limpeza em toda à extensão da Rua das Acácias, desde a entrada do Bairro Gutierrez até às proximidades da Igreja de São Judas Tadeu, no Bairro Matozinhos, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>22186</t>
+  </si>
+  <si>
+    <t>755</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22186/indicacao_755.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja providenciado, com urgência, o recapeamento asfáltico (tapa-buracos) em vários pontos da Rua Ana Francisca Gouveia, Bairro Santa Efigênia, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>22187</t>
+  </si>
+  <si>
+    <t>756</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22187/indicacao_756.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja providenciada, com urgência, o recapeamento asfáltico (tapa-buracos) em vários pontos das Ruas dos Bairros Recanto das Colinas I e Recanto das Colinas II, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>22188</t>
+  </si>
+  <si>
+    <t>757</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22188/indicacao_757.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja providenciada, com urgência, o recapeamento asfáltico (tapa-buracos) em vários pontos da Avenida Manoel Salvador de Oliveira, em especial, no trecho entre a residência de nº. 517 e a residência de nº. 1.111, no Bairro Bela Vista, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>22189</t>
+  </si>
+  <si>
+    <t>758</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22189/indicacao_758.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja realizada, com urgência, a substituição das lâmpadas de iluminação pública nos postes localizados à Rua Dr. José Médici, em especial no trecho compreendido entre as residências de nº. 65 e 133, no Bairro Tombadouro, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>22195</t>
+  </si>
+  <si>
+    <t>759</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22195/indicacao_759.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal – Adequação de horários e extensão de itinerário da linha de ônibus 914 (Rodoviária Nova – São Gonçalo do Bação).</t>
+  </si>
+  <si>
+    <t>22196</t>
+  </si>
+  <si>
+    <t>760</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22196/indicacao_760.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal – Realização de mutirão de castração animal na comunidade de São Gonçalo do Bação.</t>
+  </si>
+  <si>
+    <t>22197</t>
+  </si>
+  <si>
+    <t>761</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22197/indicacao_761.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal – Análise para instalação de redutor de velocidade (quebra-molas) na localidade de Marzagão, conforme coordenadas em anexo.</t>
+  </si>
+  <si>
+    <t>22198</t>
+  </si>
+  <si>
+    <t>762</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22198/indicacao_762.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal – Realização de roçada e limpeza das margens do Córrego da Carioca.</t>
+  </si>
+  <si>
+    <t>22199</t>
+  </si>
+  <si>
+    <t>763</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22199/indicacao_763.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal – Realização de operação tapa-buracos na Rua José de Oliveira, no bairro Santa Rita.</t>
+  </si>
+  <si>
+    <t>22205</t>
+  </si>
+  <si>
+    <t>764</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22205/indicacao_764.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, solicitando a reiteração de solicitação (terceira vez) para realização de serviços de tapa-buracos na Rua Eça de Queiroz, no bairro Novo Itabirito.</t>
+  </si>
+  <si>
+    <t>22206</t>
+  </si>
+  <si>
+    <t>765</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22206/indicacao_765.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Segurança, Prevenção e Mobilidade Urbana, a instalação de espelhos convexos _x000D_
+de sinalização em dois cruzamentos com Avenida Queiroz Júnior.</t>
+  </si>
+  <si>
+    <t>22207</t>
+  </si>
+  <si>
+    <t>766</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22207/indicacao_766.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Urbanos, que estude a viabilidade para a realização da operação tapa-buracos na Rua Augusto Bretas, situada no bairro Matozinhos.</t>
+  </si>
+  <si>
+    <t>22208</t>
+  </si>
+  <si>
+    <t>767</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22208/indicacao_767.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Meio Ambiente e Desenvolvimento Sustentável, especificamente ao_x000D_
+Departamento de Limpeza Urbana, que sejam providenciados serviços de limpeza geral nos bairros Novo Itabirito e Calçadas</t>
+  </si>
+  <si>
+    <t>22209</t>
+  </si>
+  <si>
+    <t>768</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22209/indicacao_768.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Segurança, Prevenção e Mobilidade Urbana a viabilização de instalação uma _x000D_
+faixa elevatória na Rua João Pessoa, Centro, nas proximidades da Elétrica Cemil e Procon.</t>
+  </si>
+  <si>
+    <t>22210</t>
+  </si>
+  <si>
+    <t>769</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22210/indicacao_769.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Serviços Urbanos, a realização da operação tapa-buracos na Avenida Madre Iluminata, especificamente no trecho compreendido entre os números 121 e 75, no bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>22211</t>
+  </si>
+  <si>
+    <t>770</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22211/indicacao_770.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a troca de lâmpada queimada na rua João Pinheiro.</t>
+  </si>
+  <si>
+    <t>22212</t>
+  </si>
+  <si>
+    <t>771</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22212/indicacao_771.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a capina e a roçada na escadaria do Munu.</t>
+  </si>
+  <si>
+    <t>22213</t>
+  </si>
+  <si>
+    <t>772</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22213/indicacao_772.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a capina e a roçada na Avenida Manoel Salvador de Oliveira.</t>
+  </si>
+  <si>
+    <t>22214</t>
+  </si>
+  <si>
+    <t>773</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22214/indicacao_773.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na rua Coronel Alves.</t>
+  </si>
+  <si>
+    <t>22220</t>
+  </si>
+  <si>
+    <t>774</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22220/indicacao_774.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na rua Júlio César Tolêdo.</t>
+  </si>
+  <si>
+    <t>22221</t>
+  </si>
+  <si>
+    <t>775</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22221/indicacao_775.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie o serviço de tapa-buracos na Alameda Tomaz Gonzaga, em frente n° 92, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22222</t>
+  </si>
+  <si>
+    <t>776</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22222/indicacao_776.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie a substituição de lâmpada queimada na Rua Tombadouro, próximo ao nº 257 e 477, bairro Padre Adelmo, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22223</t>
+  </si>
+  <si>
+    <t>777</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22223/indicacao_777.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie substituição de lâmpadas queimadas na Rua Cacto, próximo ao nº 234, Rua Girassol, nº 160 (em frente a Pracinha), e 333, respectivamente, Recanto das Colinas 2, Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22224</t>
+  </si>
+  <si>
+    <t>778</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22224/indicacao_778.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie o serviço de tapa-buracos na Rua Tamoios, próximo ao n° 150, Pedra Azul, Itabirito/MG</t>
+  </si>
+  <si>
+    <t>22225</t>
+  </si>
+  <si>
+    <t>779</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22225/indicacao_779.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica o envio ao Poder Executivo Municipal, que providencie o serviço de tapa-buracos na Travessa Benjamin Simões, próximo ao n° 38, Agostinho Rodrigues, Itabirito/MG</t>
+  </si>
+  <si>
+    <t>22234</t>
+  </si>
+  <si>
+    <t>780</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22234/dia_11_-_retirada_de_material_sobre_passeio_rua_marechal_floriano_95_funcionarios.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja realizada, com urgência, a retirada de material sobre a calçada, localizada à Rua Marechal Floriano, em frente à residência de nº. 95, no Bairro Funcionários, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>22235</t>
+  </si>
+  <si>
+    <t>781</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22235/dia_11_-_substituicao_de_lampada_de_iluminacao_publica_rua_itabira_do_campo_424a_tombadouro.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja realizada, com urgência, a substituição da lâmpada de iluminação pública no poste localizado à Rua Itabira do Campo, em frente à residência de nº. 424/A, no Bairro Tombadouro, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>22236</t>
+  </si>
+  <si>
+    <t>782</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22236/dia_11_-_substituicao_de_lampada_de_iluminacao_publica_rua_bartolomeu_gusmao_country.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja realizada, com urgência, a substituição das lâmpadas de iluminação pública nos postes localizados à Rua Bartolomeu Gusmão, em frente à residência de nº. 68 e em diante, no Bairro Country, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>22237</t>
+  </si>
+  <si>
+    <t>783</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22237/dia_11_-_substituicao_das_lampadas_de_iluminacao_publica_nos_postes_localizados_na_avenida_queiroz_junior_no_bairro_esperanca.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja que seja realizada, com urgência, a substituição das lâmpadas de iluminação pública nos postes localizados na Avenida Queiroz Júnior, no Bairro Esperança, no trecho compreendido entre o Posto Esperança e o Campo do Esperança, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22238</t>
+  </si>
+  <si>
+    <t>784</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22238/dia_11_-_capina_limpeza_e_manutencao_do_corrego_da_carioca_no_trecho_compreendido_entre_a_rua_22_de_maio_e_a_rua_da_carioca.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Competente, que seja realizada, com urgência, a capina, limpeza e manutenção do Córrego da Carioca, no trecho compreendido entre a Rua 22 de Maio e a Rua da Carioca, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22247</t>
+  </si>
+  <si>
+    <t>785</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22247/indicacao__avenida_jose_farid_rahme.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente que seja realizada a manutenção dos trilhos e do calçamento ao longo da Avenida José Farid Rahme.</t>
+  </si>
+  <si>
+    <t>22248</t>
+  </si>
+  <si>
+    <t>786</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22248/indicacao_bairro_calcadas.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente que sejam realizadas a manutenção da iluminação pública e a pavimentação asfáltica no bairro Calçadas.</t>
+  </si>
+  <si>
+    <t>22249</t>
+  </si>
+  <si>
+    <t>787</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22249/indicacao_bairro_recanto_das_colinas.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente que seja realizada, com a devida urgência, a manutenção da iluminação pública na Rua José Amaro Cordeiro, localizada no bairro Recanto das Colinas.</t>
+  </si>
+  <si>
+    <t>22250</t>
+  </si>
+  <si>
+    <t>788</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22250/indicacao_limpeza_e_capina_do_playground_bairro_cardoso.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente que seja realizada a limpeza e capina no playground do bairro Cardoso.</t>
+  </si>
+  <si>
+    <t>22251</t>
+  </si>
+  <si>
+    <t>789</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22251/indicacao_servico_de_tapa_buraco_rua_marechal_floriano_bairro_matozinhos.pdf</t>
+  </si>
+  <si>
+    <t>Indico o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria competente que seja realizado o serviço de tapa-buracos na Rua Marechal Floriano, localizada no bairro Matozinhos.</t>
+  </si>
+  <si>
     <t>20590</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Fernando da Sheila</t>
-[...5 lines deleted...]
-    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja providenciado, com urgência, o recapeamento asfáltico (tapa-buracos) em toda a extensão da Rua da Carioca, no Bairro Santa Rita, no Município de Itabirito/MG.</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20590/requerimento_01.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, que por meio da Secretaria Competente, seja providenciado, com urgência, o recapeamento asfáltico (tapa-buracos) em toda a extensão da Rua da Carioca, no Bairro Santa Rita, no Município de Itabirito/MG.</t>
   </si>
   <si>
     <t>20591</t>
   </si>
   <si>
-    <t>2</t>
-[...5 lines deleted...]
-    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja providenciado, com urgência, substituição, reparo e/ ou manutenção da iluminação pública em todo o Bairro Residencial Solare Van Damme, no Município de Itabirito/MG.</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20591/requerimento_02.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, que por meio da Secretaria Competente, seja providenciada, com urgência, substituição, reparo e/ ou manutenção da iluminação pública em todo o Bairro Residencial Solare Van Damme, no Município de Itabirito/MG.</t>
   </si>
   <si>
     <t>20592</t>
   </si>
   <si>
-    <t>3</t>
-[...5 lines deleted...]
-    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja providenciado, com urgência, a pavimentação asfáltica de toda extensão da Rua Estrada da Caixa D’Água, no Bairro Meu Sítio, no Município de Itabirito/MG.</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20592/requerimento_03.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, que por meio da Secretaria Competente, seja providenciada, com urgência, a pavimentação asfáltica de toda extensão da Rua Estrada da Caixa D’Água, no Bairro Meu Sítio, no Município de Itabirito/MG.</t>
   </si>
   <si>
     <t>20593</t>
   </si>
   <si>
-    <t>4</t>
-[...5 lines deleted...]
-    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja providenciado, com urgência, a capina e limpeza em toda a extensão da Rua Beira Rio, no Distrito de Córrego do Bação, no Município de Itabirito/MG.</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20593/requerimento_04.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, que por meio da Secretaria Competente, sejam providenciadas, com urgência, a capina e limpeza em toda a extensão da Rua Beira Rio, no Distrito de Córrego do Bação, no Município de Itabirito/MG.</t>
   </si>
   <si>
     <t>20594</t>
   </si>
   <si>
-    <t>5</t>
-[...8 lines deleted...]
-    <t>20584</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20594/requerimento_05.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, que por meio da Secretaria Competente, seja providenciado, com urgência, o recapeamento asfáltico em frente à residência de nº 07, da Rua Ametista, no Bairro Santa Tereza, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>20619</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20619/requerimento_06.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de serviços de capina no entorno do Rio da Carioca; entorno da UBS dos Portões; Av. Francisco José de Carvalho e nas proximidades do CMEI Cinderela.</t>
+  </si>
+  <si>
+    <t>20620</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20620/requerimento_07.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de serviços de capina nos arredores da quadra do bairro Matozinhos e na Rua Ana Maria Teixeira, bairro Cardoso.</t>
+  </si>
+  <si>
+    <t>20621</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20621/requerimento_08.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, por meio das secretarias competentes, para análise e providências quanto à obra de desapropriação inacabada.</t>
+  </si>
+  <si>
+    <t>20622</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20622/requerimento_09.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa-buracos na Avenida Tiradentes; Rua Eça de Queirós, bairro Novo Itabirito e na Estrada da Pedreira.</t>
+  </si>
+  <si>
+    <t>20623</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20623/requerimento_10.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa-buracos na Rua Jequitibá, Bairro Monte Verde.</t>
+  </si>
+  <si>
+    <t>20630</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20630/requerimento_11.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a V. Exa., nos termos regimentais, que seja encaminhado um oficio parabenizando Benvinda Lourdes Braga pelo seu aniversário.</t>
+  </si>
+  <si>
+    <t>20635</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20635/requerimento_12.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando estudo técnico e a alteração do local do ponto de ônibus situado nas proximidades da Igreja Manancial, visando melhorar a acessibilidade ao local.</t>
+  </si>
+  <si>
+    <t>20636</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20636/requerimento_13.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando viabilidade de instalação de uma tenda provisória nas proximidades da obra do ponto de ônibus da Praça da Estação, em frente à Rodoviária Velha.</t>
+  </si>
+  <si>
+    <t>20637</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20637/requerimento_14.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a instalação de ponto de ônibus coberto na Avenida dos Inconfidentes, nas proximidades do nº 1.904, no Bairro Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>20643</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20643/requerimento_15.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio à Secretaria Municipal de Esportes, Cultura e Lazer, solicitando a realização de uma Rua de Lazer no Distrito de Bonsucesso.</t>
+  </si>
+  <si>
+    <t>20652</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20652/requerimento_16.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando envio de documentação relativa à obra de asfaltamento na estrada que dá acesso ao Distrito do Cabral e Macedo.</t>
+  </si>
+  <si>
+    <t>20657</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20657/requerimento_17.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando o envio de cópias de contratos, medições, planilhas e registros fotográficos relativos à execução de serviços pela empresa CIMVALPI no período de 2023 até a presente data.</t>
+  </si>
+  <si>
+    <t>20658</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20658/requerimento_18.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, do seguinte Projeto de Lei, que sugere a obrigatoriedade de castração, identificação e monitoramento de cães atendidos pelo Centro de Zoonoses do Município de Itabirito, visando à adoção responsável, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>20666</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20666/requerimento_19.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando que seja realizada a revitalização das ruas Belo Horizonte, Mariana, Ouro Preto e Itabirito, localizadas no Distrito de Acuruí.</t>
+  </si>
+  <si>
+    <t>20667</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20667/requerimento_20.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a inclusão das Ruas Professor Rans e Itabirito, próximo ao nº 81, no Distrito de Acuruí, na rota de coleta de lixo do caminhão de limpeza urbana.</t>
+  </si>
+  <si>
+    <t>20669</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20669/requerimento_21.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a instalação de câmeras do sistema “Olho Vivo” no Distrito de Acuruí, interligadas à Polícia Militar e à Guarda Municipal de Itabirito.</t>
+  </si>
+  <si>
+    <t>20670</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20670/requerimento_22.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de serviços de capina e limpeza das ruas do Bairro Marzagão.</t>
+  </si>
+  <si>
+    <t>20671</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20671/requerimento_23.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a revitalização asfáltica da Rua Bartolomeu Gusmão, localizada no Bairro Quintas dos Inconfidentes (Country).</t>
+  </si>
+  <si>
+    <t>20677</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20677/requerimento_24.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal de Educação, a realização de análise administrativa e eventual adequação funcional das Monitoras de Apoio Escolar à luz da Lei Federal nº 15.326, de 6 de janeiro de 2026, que alterou a Lei nº 9.394/1996 (Lei de Diretrizes e Bases da Educação Nacional – LDB).</t>
+  </si>
+  <si>
+    <t>20678</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20678/requerimento_25.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal de Obras, esclarecimentos e providências sobre obra de pavimentação asfáltica na estrada Córrego do Bação – Povoado do Cabral.</t>
+  </si>
+  <si>
+    <t>20684</t>
+  </si>
+  <si>
+    <t>Dr. Edson, Ezio Pimenta, Max Fortes, Renê Butekus</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20684/requerimento_26.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, o envio ao Poder Executivo Municipal, para que sejam convocados representantes do Poder Executivo Municipal e da Secretaria de Desenvolvimento Econômico para comparecer a esta Casa Legislativa, a fim de prestar esclarecimentos acerca dos Projetos de Lei nº 02/2026, nº 03/2026 e nº 04/2026 atualmente em tramitação nesta Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>20692</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20692/requerimento_27.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício de reconhecimento pelos serviços prestados - Alan Carneiro da Silva, Servidor da Secretaria Municipal de Agronegócio e Desenvolvimento Rural.</t>
+  </si>
+  <si>
+    <t>20693</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20693/requerimento_28.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, a apresentação de laudos técnicos atualizados sobre a segurança estrutural dos CMEIs, incluindo responsáveis técnicos, prazo de validade e intervenções necessárias.</t>
+  </si>
+  <si>
+    <t>20694</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20694/requerimento_29.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, informações detalhadas sobre o orçamento destinado à causa animal nos anos de 2024, 2025 e 2026, incluindo valores, ações financiadas, secretarias responsáveis, programas, contratos e convênios.</t>
+  </si>
+  <si>
+    <t>20695</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20695/requerimento_30.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, informações sobre a existência e implementação de cadastro de protetores independentes de animais, incluindo finalidade, critérios e política pública associada.</t>
+  </si>
+  <si>
+    <t>20696</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20696/requerimento_31.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, por meio da Secretaria Municipal, responsável pela organização do Carnaval, informações detalhadas sobre os critérios do edital para credenciamento de bandas, incluindo seleção, pontuação, comissão avaliadora e parâmetros utilizados.</t>
+  </si>
+  <si>
+    <t>20697</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20697/requerimento_32.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, por meio da Secretaria Municipal de Saúde, informações sobre a interrupção ou deficiência do atendimento odontológico em todas as Unidades Básicas de Saúde (UBS) do Município de Itabirito, com ênfase na UBS Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>20703</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20703/requerimento_33.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a manutenção asfáltica na Rua Matildes Gomes Le Roy, em frente ao nº 20, Bairro Praia.</t>
+  </si>
+  <si>
+    <t>20704</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20704/requerimento_34.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita manutenção em estrada de terra - Ribeirão do Eixo.</t>
+  </si>
+  <si>
+    <t>20705</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20705/requerimento_35.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações detalhadas a respeito da troca e manutenção das lâmpadas queimadas no Município.</t>
+  </si>
+  <si>
+    <t>20718</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20718/requerimento_36.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de serviços de capina nos entornos da UBS do Córrego do Bação e na Rua Bela Vista, bairro Padre Adelmo.</t>
+  </si>
+  <si>
+    <t>20719</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20719/requerimento_37.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa buracos na Rua Padre Rolim, bairro Country e Rua Castro Alves, bairro Novo Itabirito.</t>
+  </si>
+  <si>
+    <t>20720</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20720/requerimento_38.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de serviços de capina na Rua Quartzito, bairro Santa Tereza.</t>
+  </si>
+  <si>
+    <t>20722</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20722/requerimento_39.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa buracos na Rua Dom Bosco, bairro de Lourdes.</t>
+  </si>
+  <si>
+    <t>20723</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20723/requerimento_40.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o encaminhamento ao Poder Executivo Municipal para prestar informações sobre a previsão de retorno dos atendimentos de limpeza dentária na UBS do bairro Santa Efigênia e acerca das providências adotadas quanto aos equipamentos odontológicos.</t>
+  </si>
+  <si>
+    <t>20726</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20726/requerimento_41.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja providenciado, com urgência, a capina, limpeza, manutenção dos brinquedos e na iluminação pública da quadra de esportes do Bairro Monte Sinai, localizada à Rua Belo Vale, ao lado da residência de nº. 90, no Bairro Monte Sinai, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20727</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20727/requerimento_42.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja providenciado, com urgência, a substituição, reparo e/ ou manutenção da iluminação pública da estátua do Cristo, instalada no Município de Itabirito/MG, bem como toda a iluminação pública do referido ponto turístico.</t>
+  </si>
+  <si>
+    <t>20728</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20728/requerimento_43.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, que seja providenciado, com urgência, o recapeamento asfáltico (tapa-buracos), na interseção da Rua Sinfônio Ferreira Vaz com a Rodovia dos Inconfidentes (BR-356), no Bairro Country, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20729</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20729/requerimento_44.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja providenciado, com urgência, a substituição, reparo e/ ou manutenção da iluminação pública da Praça do Bairro Gutierrez, localizada entre a Rua Lobélia, em frente à residência de nº. 301 e a Rua José Amaro Cordeiro, no referido Bairro, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20745</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20745/requerimento_46.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando uma cópia do termo de cooperação firmado entre a Prefeitura de Itabirito e a empresa Ferro Puro, referente à reunião realizada no Distrito de Acuruí, no dia 04 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>20756</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20756/requerimento_47.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando informações e providências acerca da situação de risco existente na Rua Padre Professor Geraldo Bastos Bittencourt, bem como sobre a construção de muro gabião no local.</t>
+  </si>
+  <si>
+    <t>20757</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20757/requerimento_48.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de informações à Prefeitura Municipal de Itabirito acerca das contrapartidas e condições estabelecidas à época da instalação da empresa Coca-Cola FEMSA no município.</t>
+  </si>
+  <si>
+    <t>20776</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20776/requerimento_49.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício de Reconhecimento pelos Serviços Prestados – Evaldo Ramos de Oliveira, Supervisor de Serviços de Campo e Manutenção da CEMIG</t>
+  </si>
+  <si>
+    <t>20777</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20777/requerimento_50.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício de Reconhecimento pelos Serviços Prestados – Getúlio Trindade, motorista do transporte escolar da rota Água Limpa / Ribeirão do Eixo.</t>
+  </si>
+  <si>
+    <t>20778</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20778/requerimento_51.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de informações ao SAAE Itabirito sobre a previsão de obras de esgotamento sanitário nos bairros Meu Sítio e Portões.</t>
+  </si>
+  <si>
+    <t>20779</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20779/requerimento_52.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a inclusão de bens tombados municipais no ICMS Cultural, com especial atenção à Igreja de São Gonçalo do Bação.</t>
+  </si>
+  <si>
+    <t>20784</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20784/requerimento_53.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Presidente do Legislativo Municipal, que seja retirado de pauta e arquivado o Projeto de Lei nº 17/2026,que Dispõe sobre o programa de navegação de paciente no Município de Itabirito/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>20785</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20785/requerimento_54.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, o envio ao Poder Executivo Municipal solicitando informações referente à redução da carga horário adotada pela Administração Pública.</t>
+  </si>
+  <si>
+    <t>20786</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20786/requerimento_55.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, o envio ao Poder Executivo Municipal que encaminhe a cópia do Projeto referente as bacias de contenção para a prevenção de enchentes no nosso município.</t>
+  </si>
+  <si>
+    <t>20796</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20796/requerimento_56.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, através da autarquia SAAE a disponibilização do cronograma de obras programadas para o bairro Quinta dos Inconfidentes.</t>
+  </si>
+  <si>
+    <t>20797</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20797/requerimento_57.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Presidente do Legislativo Municipal, que seja deferido a realização de audiência pública, no dia 02 de abril de 2026, às 14h, afim de promover amplo debate acerca da situação da saúde pública no âmbito municipal.</t>
+  </si>
+  <si>
+    <t>20798</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20798/requerimento_58.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, através da Secretaria Municipal de Patrimônio, Cultura e Turismo que seja disponibilizado um cronograma de eventos promovidos pela referida secretaria durante o ano de 2026.</t>
+  </si>
+  <si>
+    <t>20799</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20799/requerimento_59.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações à Secretaria Municipal de Saúde acerca da articulação entre as Unidades Básicas de Saúde e o Centro de Atenção_x000D_
+Psicossocial (CAPS) no fluxo de dispensação de medicamentos para pacientes de saúde mental, considerando relatos de interrupção de acesso por_x000D_
+falhas de comunicação e logística, com solicitação de manifestação técnica e administrativa sobre as providências adotadas.</t>
+  </si>
+  <si>
+    <t>20800</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20800/requerimento_60.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo Municipal acerca da avaliação, manutenção e adequação da sinalização nas áreas públicas destinadas à prática esportiva, especialmente nos espaços utilizados por corredores, ciclistas e usuários de bicicletas, considerando o aumento da circulação, a ocorrência recorrente de acidentes e a necessidade de medidas preventivas para garantir a segurança, a acessibilidade e a organização dos espaços públicos.</t>
+  </si>
+  <si>
+    <t>20801</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20801/requerimento_61.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo Municipal acerca do mapeamento das vias públicas que não dispõem de sistema adequado de drenagem pluvial, bem como sobre os critérios técnicos adotados para sua identificação e priorização, as providências adotadas ou previstas e a existência de estudos, projetos ou obras voltados à mitigação dos riscos decorrentes de alagamentos e enxurradas, com vistas à proteção da segurança da população e da infraestrutura urbana.</t>
+  </si>
+  <si>
+    <t>20802</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20802/requerimento_62.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações detalhadas e acompanhamento contínuo da execução das emendas parlamentares do exercício de 2026, incluindo valores recebidos, destinação dos recursos, status de execução, beneficiários e comunicações realizadas às entidades, com a finalidade de assegurar a transparência, a correta aplicação dos recursos públicos e a atuação colaborativa do Poder Legislativo no apoio às entidades beneficiárias.</t>
+  </si>
+  <si>
+    <t>20803</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20803/requerimento_63.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo Municipal acerca da existência de estudo técnico de impacto viário relacionado à circulação de caminhões em áreas residenciais, bem como sobre a metodologia adotada, as medidas mitigadoras implementadas ou previstas e sua relação com o planejamento e eventual início das obras do estacionamento de veículos pesados, nos termos da Lei Municipal nº 4.290/2025, originada do Projeto de Lei nº147/2025.</t>
+  </si>
+  <si>
+    <t>20809</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20809/requerimento_64.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal competente o cronograma previsto para a realização das obras de revitalização asfáltica no Bairro Country, incluindo, a previsão de início e término dos serviços, bem como os trechos e vias a serem contemplados.</t>
+  </si>
+  <si>
+    <t>20810</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20810/requerimento_65.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal competente o cronograma previsto para a realização dos serviços de limpeza urbana e capina no Bairro Country, especificando as datas estimadas e os trechos a serem atendidos.</t>
+  </si>
+  <si>
+    <t>20811</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20811/requerimento_66.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal competente informações acerca da manutenção dos aparelhos de academia ao ar livre que se encontram atualmente abandonados em meio ao mato, nas dependências da Associação Comunitária do Bairro Country, localizada na Rua Alameda Alvarenga Peixoto, nº 212, Bairro Country.</t>
+  </si>
+  <si>
+    <t>20812</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20812/requerimento_67.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal competente informações acerca da obra da futura instalação da Escola CEMI – Centro Educacional de Itabirito, localizada na Rua Alameda Alvarenga Peixoto, Bairro Country.</t>
+  </si>
+  <si>
+    <t>20816</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20816/requerimento_68.2026..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro o envio ao Poder Executivo Municipal, solicitando a secretaria competente para que seja realizada a manutenção asfáltica na Rua Rodrigues_x000D_
+Silva, no bairro Tombadouro, em toda a sua extensão.</t>
+  </si>
+  <si>
+    <t>20822</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20822/requerimento_69.2026.pdf</t>
+  </si>
+  <si>
+    <t>Manifesta repúdio e questiona a constitucionalidade do “Protocolo de Fluxo para Entrada de Parlamentares na UPA Celso Matos Silva”, por possível violação às prerrogativas constitucionais e legais do mandato parlamentar, bem como aos princípios da legalidade, da transparência e da fiscalização do Poder Público.</t>
+  </si>
+  <si>
+    <t>20823</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20823/requerimento_70.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o encaminhamento ao Poder Executivo Municipal para que a Secretaria Municipal de Patrimônio, Cultura e Turismo preste informações detalhadas acerca dos recursos públicos repassados ao Bloco Urucum nos últimos três anos, especificando valores, datas, instrumentos jurídicos utilizados e respectivas finalidades.</t>
+  </si>
+  <si>
+    <t>20842</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20842/requerimento_71.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, a solicitação de providências quanto ao cumprimento da sinalização de “Proibido Estacionar” na Rua Carolina Marquês, em frente à Escola Natália Donada Melillo.</t>
+  </si>
+  <si>
+    <t>20843</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20843/requerimento_72.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, a solicitação de informações acerca da falta dos medicamentos Neuleptil (Periciazina 40 mg/ml) e Risperidona (Risperidona 1 mg/ml) nas Unidades Básicas de Saúde (UBS), bem como a previsão de regularização e disponibilização desses medicamentos para retirada pelos pacientes.</t>
+  </si>
+  <si>
+    <t>20844</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20844/requerimento_73.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja providenciado, com urgência, recapeamento asfáltico (tapa-buracos), em toda a extensão da Rua Antúrio, em especial, próximo à residência de nº 119, no Bairro Gutierrez, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20845</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20845/requerimento_74.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja providenciada, com urgência, a recolocação dos meios-fios de concreto em toda a extensão da Rua da Carioca, após a residência de nº 1440, sentido Córrego Seco, no Bairro Santa Rita, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20846</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20846/requerimento_75.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, sejam providenciadas, com urgência, a capina e a limpeza à Rua das Buganvilas, em frente à residência de nº 59, no Bairro Primavera. Lote de propriedade da Prefeitura Municipal de Itabirito, segundo informações dos moradores.</t>
+  </si>
+  <si>
+    <t>20847</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20847/requerimento_76.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja providenciado, com urgência, recapeamento asfáltico (tapa-buracos), em toda a extensão da Rua José C. Neto, desde o início no encontro com a Rua da Carioca, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20848</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20848/requerimento_77.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, sejam solicitadas, com urgência, explicações do representante legal da CEMIG, sobre as constantes quedas no fornecimento e/ ou falta de energia elétrica, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20854</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20854/requerimento_78.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo Municipal acerca da composição atual da Comissão de Proteção à Fauna, bem como o encaminhamento dos respectivos atos formais de nomeação de seus membros.</t>
+  </si>
+  <si>
+    <t>20855</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20855/requerimento_79.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações detalhadas acerca do processo de aquisição de dois novos caminhões destinados à limpeza urbana municipal, incluindo valores, fonte de recursos, metas operacionais e indicadores de desempenho vinculados ao investimento.</t>
+  </si>
+  <si>
+    <t>20856</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20856/requerimento_80.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações técnicas e administrativas à Secretaria Municipal de Urbanismo acerca da digitalização dos protocolos, critérios de análise e correção de projetos, exigências documentais, acesso a plantas de loteamentos, prazos processuais e fundamentos normativos aplicáveis.</t>
+  </si>
+  <si>
+    <t>20857</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20857/requerimento_81.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações e cópia integral dos contratos administrativos firmados para a prestação dos serviços de manutenção da iluminação pública (troca de lâmpadas) e de capina no Município de Itabirito.</t>
+  </si>
+  <si>
+    <t>20863</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20863/requerimento_82.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, o envio ao Poder Executivo Municipal, solicitando informações sobre as inúmeras reclamações da população, referentes às lâmpadas de postes, queimadas e com iluminação intermitente (piscando) em diversos bairros do Município.</t>
+  </si>
+  <si>
+    <t>20864</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20864/requerimento_83.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, o envio ao Poder Executivo Municipal solicitando informações detalhadas sobre os investimentos realizados com o Carnaval de 2026, promovido pelo Município.</t>
+  </si>
+  <si>
+    <t>20865</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20865/requerimento_84.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, o envio ao Poder Executivo Municipal solicitando o cronograma atualizado dos serviços de limpeza urbana e capina no município de Itabirito.</t>
+  </si>
+  <si>
+    <t>20878</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20878/requerimento_85.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando ao setor de limpeza urbana, a realização de serviços de capina nos endereços listados abaixo.</t>
+  </si>
+  <si>
+    <t>20879</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20879/requerimento_86.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de manutenção dos postes da rua Hortência, bairro Gutierrez.</t>
+  </si>
+  <si>
+    <t>20880</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20880/requerimento_87.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de serviços de capina na  Rua Rui Barbosa, Rua Joaquim Luiz de Faria, Rua Francisco Augusto Malheiros.</t>
+  </si>
+  <si>
+    <t>20887</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20887/requerimento_88.2026.pdf</t>
+  </si>
+  <si>
+    <t>Troca das lâmpadas queimadas, na quadra poliesportiva em São Gonçalo do Bação.</t>
+  </si>
+  <si>
+    <t>20898</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20898/requerimento_89.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Presidente desta Casa Legislativa que o Projeto de Lei nº 24/2026, de minha autoria, seja retirado de pauta e arquivado.</t>
+  </si>
+  <si>
+    <t>20908</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20908/requerimento_90.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal de Educação, informações detalhadas acerca da Creche Municipal do Bairro Portões.</t>
+  </si>
+  <si>
+    <t>20909</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20909/requerimento_91.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, para oficiar o Serviço Autônomo de Saneamento Básico de Itabirito (SAAE), para que sejam disponibilizadas informações detalhadas acerca da obra de construção/implantação da rede coletora de esgoto no Bairro Meu Sítio, tendo em vista que parte significativa do referido bairro ainda não é atendida por rede coletora de esgoto.</t>
+  </si>
+  <si>
+    <t>20910</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20910/requerimento_92.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal competente, informações detalhadas acerca do andamento da obra de construção da Unidade Básica de Saúde (UBS) do Bairro Meu Sítio.</t>
+  </si>
+  <si>
+    <t>20911</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20911/requerimento_93.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, solicitando informações detalhadas acerca da falta de medicamentos na Unidade Básica de Saúde (UBS) da Vila Gonçalo, especialmente no que se refere aos medicamentos destinados ao controle da pressão arterial (anti-hipertensivos) e ao medicamento Gardenal (fenobarbital).</t>
+  </si>
+  <si>
+    <t>20912</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20912/requerimento_94.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal de Educação, informações detalhadas sobre a atual situação do transporte escolar referente aos alunos matriculados no CMEI Zilea Zenith Rodrigues Baêta, localizado no Bairro Quinta dos Inconfidentes.</t>
+  </si>
+  <si>
+    <t>20921</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20921/requerimento_95.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, através da Secretaria competente, para que preste informações sobre quais empresas possuem licenças de mineração ativas no Município de Itabirito.</t>
+  </si>
+  <si>
+    <t>20922</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20922/requerimento_96.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Presidente desta Casa Legislativa, para que sejam disponibilizados os serviços ofertados pelo CAC – Centro de Atendimento ao Cidadão, em especial a emissão de carteira de identidade, de forma concomitante às atividades da Sala Mineira Itinerante, a serem realizadas nos dias 21/02 e 11/04 de 2026, no Bairro Água Limpa, no Município de Itabirito.</t>
+  </si>
+  <si>
+    <t>20923</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20923/requerimento_97.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio à Secretaria Municipal de Educação solicitando estudo de viabilidade para adequação do transporte escolar aos alunos das zonas rurais que possuem aulas até o sexto horário.</t>
+  </si>
+  <si>
+    <t>20940</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20940/requerimento_98.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja providenciada, com urgência, capina, limpeza e poda de árvores de pequeno porte, na UBS Vila Gonçalo, localizada à Rua Rodrigues Silva, nº. 399, no Bairro Vila Gonçalo, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20941</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20941/requerimento_99.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Vossa Excelência, na forma regimental, que os Projetos de Leis nº. 23/2026 e 27/2026, de minha autoria, sejam retirados de pauta e arquivados.</t>
+  </si>
+  <si>
+    <t>20944</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20944/requerimento_100.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja providenciada, com urgência, o reparo na tubulação de esgoto localizada no beco de acesso à escadaria do viaduto, entre a Rua Tapajós e a Rua das Flores, no Bairro Primavera, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20948</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20948/requerimento_101.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja providenciado, com urgência, recapeamento asfáltico (tapa-buracos), em toda a extensão da Rua Antônio Caetano Campos, em especial, próximo à esquina com a Rua Benjamin Constant, no Bairro Quinta dos Inconfidentes, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20949</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20949/requerimento_102.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja providenciada, com urgência, capina e limpeza, no espaço destinado ao estacionamento de veículos, localizado em frente ao cemitério São João Batista, à Rua Marechal Floriano, no Bairro Matozinhos, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>20955</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20955/requerimento_103.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a Vossa Excelência, nos termos regimentais, que seja encaminhado ao Chefe do Poder Executivo Municipal pedido de informações, solicitando o envio de cronograma detalhado dos serviços de operação tapa-buracos e recapeamento asfáltico contemplando todos os bairros do Município, com a respectiva previsão de datas e locais de execução.</t>
+  </si>
+  <si>
+    <t>20956</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20956/requerimento_104.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a Vossa Excelência, nos termos regimentais, que seja encaminhado ao Chefe do Poder Executivo Municipal pedido de informações junto à Defesa Civil acerca dos riscos de deslizamento que vêm comprometendo a segurança dos moradores do Bairro Novo Horizonte, solicitando relatório técnico atualizado, bem como as medidas preventivas e corretivas adotadas ou previstas para a área.</t>
+  </si>
+  <si>
+    <t>20957</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20957/requerimento_105.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações à Secretaria Municipal de Saúde acerca da ausência de atendimento psicológico no Centro Estadual de Atenção Especializada (CEAE), bem como sobre a substituição indevida desse serviço por atendimento de assistência social.</t>
+  </si>
+  <si>
+    <t>20958</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20958/requerimento_106.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações às Secretarias competentes acerca das ações de fiscalização e combate aos maus-tratos contra animais no âmbito do Município..</t>
+  </si>
+  <si>
+    <t>20959</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20959/requerimento_107.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações à Secretaria Municipal de Educação acerca da alimentação escolar ofertada nas unidades da rede municipal de ensino, incluindo cardápios praticados, composição nutricional, regularidade no fornecimento de alimentos e identificação do(s) profissional(is) nutricionista(s) responsável(is).</t>
+  </si>
+  <si>
+    <t>20960</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20960/requerimento_108.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações à Secretaria Municipal de Saúde acerca das condições estruturais das Unidades Básicas de Saúde (UBS), especialmente_x000D_
+quanto à ocorrência de infiltrações e vazamentos decorrentes de água pluvial, bem como sobre a limpeza, manutenção e controle sanitário das caixas d’água..</t>
+  </si>
+  <si>
+    <t>20966</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20966/requerimento_109.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações detalhadas à Secretaria Municipal de Saúde acerca da situação das cirurgias eletivas no âmbito do Município, incluindo fila de_x000D_
+espera, critérios de priorização, tempo médio de espera e medidas adotadas para redução da demanda reprimida.</t>
+  </si>
+  <si>
+    <t>20988</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20988/requerimento_110.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, o envio ao Poder Executivo Municipal solicitando a realização de estudo de viabilidade para recuo de calçadão na Avenida Tiradentes.</t>
+  </si>
+  <si>
+    <t>20989</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20989/requerimento_111.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a Vossa Excelência, que a Emenda Substitutiva 01, ao Projeto de Lei nº 04/2026, de minha autoria, seja retirado de pauta e arquivado</t>
+  </si>
+  <si>
+    <t>20996</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20996/requerimento_112.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, a solicitação de realização de capina e limpeza no Brasil Sorridente – Centro de Especialidades Odontológicas (CEO), localizado na Rua Getúlio Vargas, nº 130, no bairro Boa Viagem.</t>
+  </si>
+  <si>
+    <t>20997</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20997/requerimento_113.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, a solicitação que sejam feitas rampas de acessibilidade em todas as faixas de pedestres, esquinas e pontos de ônibus, a fim de que os cidadãos com deficiência possam se locomover com segurança.</t>
+  </si>
+  <si>
+    <t>20998</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20998/requerimento_114.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, a solicitação que sejam feitas rampas de ligação entre o quebra-molas e o passeio público, a fim de evitar acidentes e garantir maior segurança aos pedestres.</t>
+  </si>
+  <si>
+    <t>20999</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20999/requerimento_115.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, a solicitando a criação de novas vagas de estacionamento para idosos em todo o centro da cidade de Itabirito.</t>
+  </si>
+  <si>
+    <t>21000</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21000/requerimento_116.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita manutenção em tampa de bueiro em Ribeirão do Eixo. Referência: localizado próximo ao bar Preto.</t>
+  </si>
+  <si>
+    <t>21001</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21001/requerimento_117.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando instalação de braço de iluminação em postes.</t>
+  </si>
+  <si>
+    <t>21002</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21002/requerimento_118.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando  a manutenção asfáltica, com urgência na Rua Aristides Camilo dos Reis, Itaubira.</t>
+  </si>
+  <si>
+    <t>21024</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21024/requerimento_119.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal do seguinte Projeto de Lei, que sugere a disponibilização gratuita de 5 (cinco) fraldas descartáveis por dia às crianças matriculadas nas creches municipais do Município de Itabirito, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>21028</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21028/requerimento_120.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, reiterando pedido de informações, diante da ausência dos documentos mencionados na resposta ao Requerimento nº 951/2025 anteriormente não encaminhado.</t>
+  </si>
+  <si>
+    <t>21029</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21029/requerimento_121.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal de informações complementares acerca dos valores investidos na obra do Centro Especializado em Reabilitação (CER II), em razão de inconsistência na resposta anteriormente encaminhada.</t>
+  </si>
+  <si>
+    <t>21034</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21034/requerimento_122.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa buracos  na Rua Doutor Francisco José de Carvalho,  bairro Portões e Rua Tamoios, bairro Pedra Azul.</t>
+  </si>
+  <si>
+    <t>21035</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21035/requerimento_123.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de serviços de capina na  Rua Ana Maria Teixeira e nas ruas do loteamento  Bem Viver.</t>
+  </si>
+  <si>
+    <t>21036</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21036/requerimento_124.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de serviços de capina nos  bairros Recreio dos Bandeirantes e Monte Verde.</t>
+  </si>
+  <si>
+    <t>21037</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21037/requerimento_125.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de serviços de capina no  parquinho do bairro Pedra Azul e no parquinho do _x000D_
+Esplanada da Serra. .</t>
+  </si>
+  <si>
+    <t>21038</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21038/requerimento_126.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, que sejam solicitadas as Secretarias competentes acoes programadas em comemoração ao Mes da Mulher e sugerir implementação de uma ação integrada, a ser intitulada "Mulheres em Movimento: Empoderamento e Cuidado em Itabirito", referente ao mesmo de marco de 2026.</t>
+  </si>
+  <si>
+    <t>21039</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21039/requerimento_127.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, que seja solicitado à Secretaria Municipal de Saúde informações e providencias acerca da implementação de leis municipais de proteção e apoio as pessoas com Transtorno do Espectro Autista (TEA)</t>
+  </si>
+  <si>
+    <t>21040</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21040/requerimento_128.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que seja solicitado a Secretaria Municipal de Meio Ambiente informações e providencias acerca da implementação da Lei Municipal n.4.253/2025, que institui a "Semana do Meio Ambiente"no Município de Itabirito.</t>
+  </si>
+  <si>
+    <t>21041</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21041/requerimento_129.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, que seja solicitado a Secretaria Municipal de Patrimônio, Cultura e Turismo que adote medidas para trabalhar em parceria com a comunidade na estruturação do "Julifest 2026" elaborando um cronograma de reuniões publicas e consultas, permitindo que a comunidade participe efetivamente da organização da festividade.</t>
+  </si>
+  <si>
+    <t>21046</t>
+  </si>
+  <si>
+    <t>Lojas Maçônicas de Itabirito, Loja Esperança de Itabirito, Loja o Caminho dos Inconfidentes</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21046/requerimento_130.2026.pdf</t>
+  </si>
+  <si>
+    <t>As Lojas Maçônicas de Itabirito, Loja o Caminho dos Inconfidentes e Loja esperança de Itabirito, neste ato, unidas, por seus Veneráveis Mestres, que in fine assinam, bem como assinam também os demais membros das Lojas, vem por meio desta, apresentar NOTA DE REPÚDIO, pelo que passará a expor, pois vemos esta vetusta casa como a mais qualificada caixa de ressonância dos anseios e assuntos relevantes de nossa cidade.</t>
+  </si>
+  <si>
+    <t>21048</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21048/requerimento_132.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa-buracos nas ruas; Papoulas, Getúlio Vargas, São Vicente e_x000D_
+Santos Dummont.</t>
+  </si>
+  <si>
+    <t>21049</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21049/requerimento_133.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando informações e providências acerca das irregularidades constatadas durante o Carnaval Itabirito 2026, envolvendo o Bloco Urucum.</t>
+  </si>
+  <si>
+    <t>21050</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21050/requerimento_134.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando ao setor de limpeza urbana, a realização de serviços de capina na Rua Guajajaras, bairro_x000D_
+Pedra Azul.</t>
+  </si>
+  <si>
+    <t>21057</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21057/requerimento_135.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a Vossa Excelência, nos termos regimentais, que seja encaminhado ao Chefe do Poder Executivo Municipal a solicitação para a realização, em toda a extensão do Município, do serviço de aplicação de inseticida por meio do “Fumacê”, como medida emergencial e preventiva de combate aos focos do mosquito Aedes aegypti, transmissor da dengue, Zika e Chikungunya.</t>
+  </si>
+  <si>
+    <t>21059</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21059/requerimento_137.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Vossa Excelência, na forma regimental, que o Projeto de Lei nº 09/2026, de minha autoria, seja retirado de pauta e arquivado.</t>
+  </si>
+  <si>
+    <t>21060</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21060/requerimento_138.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, sejam providenciadas a capina e limpeza de toda a extensão da Rua Itabira do Campo, do Bairro Saudade até ao Bairro Tombadouro, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21061</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21061/requerimento_139.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja providenciado, com urgência, recapeamento asfáltico (tapa-buracos), em toda a extensão da Rua José Eduardo Rodrigues, especialmente nas imediações da residência de nº 423, no Bairro Novo Itabirito, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21062</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21062/requerimento_140.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizado um estudo de viabilidade técnica, para o chamamento e convocação das pessoas aprovadas no último Concurso Público 001/2023 (Educação), 002/2023 (Saúde), 003/2023 (Geral) e 004/2023 (GCMI), realizado pelo Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21065</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21065/requerimento_141.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa-buracos na Rua João Pinheiro, bairro Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>21074</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21074/requerimento_142.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, o envio ao Poder Executivo Municipal, solicitando esclarecimentos por parte do Serviço Autônomo de Água e Esgoto de Itabirito – SAAE, em razão da interrupção no abastecimento de água no Bairro Country.</t>
+  </si>
+  <si>
+    <t>21075</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21075/requerimento_143.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que seja enviado ofício aos familiares de Dona Elza Severino Pereira, com votos de pesar pelo seu falecimento.</t>
+  </si>
+  <si>
+    <t>21086</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21086/requerimento_144.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal juntamente com a Secretaria Municipal de Saúde / Coordenação de Atenção Primária a lotação/retorno do Dr. Thalys Henrique Kuster Campos (CRM-MG 109255) para a UBS Nossa Senhora de Fátima. _x000D_
+Os usuários da unidade pedem formalmente seu retorno, destacando a excelência do atendimento humanizado e o forte vínculo de confiança estabelecido com a comunidade.</t>
+  </si>
+  <si>
+    <t>21087</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21087/requerimento_145.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Vossa Senhoria, Ilustríssimo Presidente da Câmara Municipal de Itabirito, que seja encaminhado ofício ao Senhor Robson Neves Gonçalves, Capitão da Polícia Militar de Minas Gerais e atual Comandante desta respeitável Corporação.</t>
+  </si>
+  <si>
+    <t>21088</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21088/requerimento_146.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a Vossa Excelência, que os Projetos de Lei nº 33/2026 e 34/2026, ambos de minha autoria, sejam retirados de pauta e arquivado.</t>
+  </si>
+  <si>
+    <t>21097</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21097/requerimento_147.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal de Educação, esclarecimentos acerca do não pagamento do adicional constitucional de 1/3 de férias aos professores efetivos empossados no ano de 2024.</t>
+  </si>
+  <si>
+    <t>21108</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21108/requerimento_148.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre os horários do transporte coletivo e esclarecimentos quanto ao eventual descumprimento de horários nos bairros Munu e_x000D_
+Primavera.</t>
+  </si>
+  <si>
+    <t>21109</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21109/requerimento_149.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre as rotas do transporte escolar nos bairros Munu e Primavera.</t>
+  </si>
+  <si>
+    <t>21112</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21112/requerimento_150.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, o envio ao Poder Executivo Municipal, solicitando informações à Secretaria de Planejamento e Orçamento e à Procuradoria Jurídica Consultiva, a respeito das emendas parlamentares impositivas do exercício financeiro de 2025.</t>
+  </si>
+  <si>
+    <t>21118</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21118/requerimento_151.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício de reconhecimento pelos serviços prestados – Alice Fátima Reis, Gerente de Relacionamento com a Comunidade da empresa Bação Logística S.A., responsável pelo Terminal Ferroviário de Bação (TFB).</t>
+  </si>
+  <si>
+    <t>21124</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21124/requerimento_152.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, a solicitação que sejam realizadas a limpeza e capina em toda a extensão da Rua Dr. Alberto Woods Soares, localizada no Bairro Dona Luizinha.</t>
+  </si>
+  <si>
+    <t>21125</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21125/requerimento_153.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, a solicitação que seja realizada a revitalização asfáltica em toda a extensão da Rua Wilson Marques dos Reis, localizada no Bairro Itaubira.</t>
+  </si>
+  <si>
+    <t>21134</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21134/requerimento_154.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal juntamente com a Secretaria competente a realização de um levantamento técnico aprofundado e a elaboração de um laudo geotécnico detalhado acerca da situação dos processos erosivos acelerados, notadamente as voçorocas, que afetam a estabilidade do solo e a segurança dos moradores na localidade de Mangue Seco, Distrito de São Gonçalo do Bação.</t>
+  </si>
+  <si>
+    <t>21135</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21135/requerimento_155.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que seja encaminhado Ofício de Nota de Pesar aos familiares do Senhor Mauro José Rodrigues (Zeca), em razão de seu falecimento, ocorrido no dia 04 de março de 2026.</t>
+  </si>
+  <si>
+    <t>21136</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21136/requerimento_156.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que seja encaminhado Ofício de Nota de Pesar aos familiares do Senhor Antônio Ferreira de Carvalho, em razão de seu falecimento, ocorrido no dia 27 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>21137</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21137/requerimento_157.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando informações detalhadas à Secretaria Municipal de Saúde, acerca da realização do serviço de fisioterapia domiciliar no Município.</t>
+  </si>
+  <si>
+    <t>21138</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21138/requerimento_158.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando informações detalhadas à Secretaria Municipal de Saúde, acerca da falta de fornecimento de suplemento alimentar (dietas).</t>
+  </si>
+  <si>
+    <t>21139</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21139/requerimento_159.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Presidente do Legislativo Municipal, que seja concedida MOÇÃO DE APOIO ao Projeto de Lei nº 2531/2021, atualmente em tramitação no Congresso Nacional, que institui o piso salarial nacional para os profissionais técnicos e administrativos da educação básica pública.</t>
+  </si>
+  <si>
+    <t>21141</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21141/requerimento_160.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita manutenção nas estradas em Ribeirão do Eixo.</t>
+  </si>
+  <si>
+    <t>21142</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21142/requerimento_161.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de estudo e posterior mudança de posição de um poste de energia elétrica localizado em rua sem saída na localidade de Ribeirão, por se encontrar atualmente em área utilizada para manobra de veículos.</t>
+  </si>
+  <si>
+    <t>21156</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21156/requerimento_162.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, verifique a disponibilidade do fornecimento de 01 (um) veículo de uso exclusivo do CINSED, para o deslocamento da equipe na realização de campanhas educativas e atendimentos aos chamados referentes à Lei Maria da Penha, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21157</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21157/requerimento_163.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja providenciada, com urgência, a instalação de iluminação pública na Rua Leopoldo Faria Gurgel, no Bairro Quinta dos Inconfidentes, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21158</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21158/requerimento_164.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizado um estudo de viabilidade técnica, para a oficialização da rampa de acesso ao lago de Acuruí, já existente, localizada à Rua das Carnaúbas, no Condomínio Rio de Pedras, Distrito de Acuruí, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21159</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21159/requerimento_165.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizado um estudo de viabilidade técnica, para substituição da atual faixa de pedestres por uma faixa de pedestres elevada, na Rua João Pinheiro, em frente ao nº 974, Bairro Santa Efigênia, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21160</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21160/requerimento_166.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, por meio da Secretaria Competente, que sejam providenciadas, com urgência, capina, limpeza e retirada de galhos, no Córrego Criminoso, localizadas ao fundo das residências de nº 1464, 1476 e 1542, da Rua João Pinheiro, Bairro São José, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21170</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21170/requerimento_167.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, o envio ao Poder Executivo Municipal, juntamente à Secretaria Municipal de Saúde, informações acerca da falta de suplementos alimentares.</t>
+  </si>
+  <si>
+    <t>21171</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21171/requerimento_168.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, o envio ao Poder Executivo Municipal, bem como à concessionária responsável pela distribuição de energia elétrica no Estado de Minas Gerais, Companhia Energética de Minas Gerais, solicitando vistoria técnica e providências urgentes em relação à rede de fiação elétrica.</t>
+  </si>
+  <si>
+    <t>21172</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21172/requerimento_169.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, o envio ao Poder Executivo Municipal, por meio da Secretaria Municipal de Segurança, Prevenção e Mobilidade Urbana, solicitando esclarecimentos acerca da não concessão da credencial de estacionamento para utilização das vagas destinadas às pessoas com deficiência, às pessoas com Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>21184</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21184/requerimento_170.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando ao setor de Limpeza Urbana, a realização de serviços de capina.</t>
+  </si>
+  <si>
+    <t>21185</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21185/requerimento_171.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa-buracos e manutenção na tampa de esgoto na Rua José  _x000D_
+Eduardo Rodrigues, bairro Novo Itabirito.</t>
+  </si>
+  <si>
+    <t>21186</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21186/requerimento_172.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando serviços do SAAE para sanar vazamento de água na rua São Cristóvão e Claudionor Idelfonso Braga, bairro Santo Antônio e Rua Cecília Meireles, bairro Novo Itabirito.</t>
+  </si>
+  <si>
+    <t>21187</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21187/requerimento_173.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa-buracos, na Rua José do Monte, bairro Nossa Senhora de Fátima.</t>
+  </si>
+  <si>
+    <t>21188</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21188/requerimento_174.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa-buracos.</t>
+  </si>
+  <si>
+    <t>21207</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21207/requerimento_175.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, através da Secretaria Municipal de Política Urbana e Habitação, informações e providências acerca da manutenção e retorno do Ponto de ônibus no Ribeirão do Eixo, para sua localização histórica.</t>
+  </si>
+  <si>
+    <t>21208</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21208/requerimento_176.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, através da Secretaria Municipal de Obras, Serviços e Infraestrutura, para que sejam prestadas informações sobre a drenagem pluvial na Rua Areal em São Gonçalo do Bação.</t>
+  </si>
+  <si>
+    <t>21209</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21209/requerimento_177.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a Vossa Excelência, nos termos regimentais, que seja encaminhado ao Chefe do Poder Executivo Municipal, pedido de informações, junto à Defesa Civil, acerca da realização de estudo técnico sobre a drenagem urbana do Município, bem como sobre a adoção de medidas estruturais voltadas à prevenção e mitigação de enchentes.</t>
+  </si>
+  <si>
+    <t>21210</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21210/requerimento_178.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, por meio da Secretaria competente, a solicitação para que seja realizada a revitalização asfáltica na Rua José Benedito, no Bairro Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>21211</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21211/requerimento_179.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que seja retirado de pauta e arquivado o Projeto de Lei n°44/2026 de minha autoria.</t>
+  </si>
+  <si>
+    <t>21212</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21212/requerimento_180.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que seja retirado de pauta e arquivado o Projeto de Lei n°45/2026 de minha autoria.</t>
+  </si>
+  <si>
+    <t>21213</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21213/requerimento_181.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que seja retirado de pauta e arquivado o Projeto de Lei n°47/2026 de minha autoria.</t>
+  </si>
+  <si>
+    <t>21214</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21214/requerimento_182.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que seja retirado de pauta e arquivado o Projeto de Lei n°48/2026 de minha autoria.</t>
+  </si>
+  <si>
+    <t>21228</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21228/requerimento_183.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, para oficiar ao Serviço Autônomo de Saneamento Básico de Itabirito (SAAE), para que realize estudo técnico detalhado de drenagem pluvial na Rua José Amaro Cordeiro, Bairro Recanto das Colinas, com a finalidade de avaliar a necessidade de instalação de novos bueiros e melhorias no sistema de escoamento das águas pluviais na referida via.</t>
+  </si>
+  <si>
+    <t>21229</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21229/requerimento_184.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal de Educação, esclarecimentos acerca do não pagamento do adicional constitucional de 1/3 de férias aos professores efetivos empossados no ano de 2025.</t>
+  </si>
+  <si>
+    <t>21230</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21230/requerimento_185.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal competente, para que sejam prestadas informações e adotadas providências quanto à disponibilização do estacionamento do Centro Administrativo da Prefeitura de Itabirito para os pais e responsáveis que levam seus filhos para as atividades de ginástica, realizadas no local.</t>
+  </si>
+  <si>
+    <t>21231</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21231/requerimento_186.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, para oficiar ao Serviço Autônomo de Saneamento Básico de Itabirito (SAAE), para realização de limpeza e desobstrução de todos os bueiros localizados no Bairro Recanto das Colinas.</t>
+  </si>
+  <si>
+    <t>21232</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21232/requerimento_187.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, para oficiar ao Serviço Autônomo de Saneamento Básico de Itabirito (SAAE), para a realização de estudo técnico detalhado de drenagem pluvial, bem como a execução de obras de recompactação do solo e ampliação do sistema de captação de águas pluviais, com a possível instalação de novos bueiros na Rua Cacto, Bairro Recanto das Colinas.</t>
+  </si>
+  <si>
+    <t>21251</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21251/requerimento_188.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Presidente desta Casa Legislativa, para que sejam enviados votos de reconhecimento e congratulações ao Dr. Thalys Henrique Kuster Campos.</t>
+  </si>
+  <si>
+    <t>21252</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21252/requerimento_189.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Presidente desta Casa Legislativa, para que sejam enviados votos de reconhecimento e congratulações à Maria Izabel da Silva Martins Sousa (Bebel Martins).</t>
+  </si>
+  <si>
+    <t>21283</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21283/requerimento_190.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizado um estudo de viabilidade técnica, para a instalação de iluminação pública na praça localizada na interseção da Rua José Amaro Cordeiro, Jarbas Nazareth de Souza e Alfazema, no Bairro Residencial Recanto das Colinas, no Municípío de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21284</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21284/requerimento_191.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, sejam realizadas, com urgência, a capina, a limpeza e, posteriormente, a revitalização da escadaria localizada à Rua Efigênia de Oliveira Batista, nas proximidades da residência de nº 275, Bairro Santa Rita, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21285</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21285/requerimento_192.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizado um estudo de viabilidade técnica, para a criação do “Programa Municipal de Fomento ao Comércio e Empreendedorismo”, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21317</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21317/requerimento_193.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizada a substituição das telhas e/ ou manutenção do telhado da sala das Garis, localizada no pátio da Prefeitura Municipal de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21351</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21351/requerimento_194.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizada, com urgência, a substituição das lâmpadas de iluminação pública, nos postes localizados próximos à residência de nº 293, da Rua Tombadouro, no Bairro Padre Adelmo, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21352</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21352/requerimento_195.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, através da Secretaria Municipal de Política Urbana e Habitação, informações detalhadas acerca do processo licitatório destinado à aquisição e instalação de placas de nomenclatura de vias no Distrito de São Gonçalo do Bação e em áreas de Zona de Interesse Histórico (ZEIS).</t>
+  </si>
+  <si>
+    <t>21353</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21353/requerimento_196.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, através da Secretaria Municipal de Obras, Serviços e Infraestrutura, informações sobre o cronograma para realização da revitalização da pista de caminhada do Parque Ecológico.</t>
+  </si>
+  <si>
+    <t>21375</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21375/requerimento_197.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, a solicitação de realização de serviços de manutenção nas vias públicas das ruas Itabirito, Belo Horizonte, Ouro Preto, Mariana e Amarantina, localizadas no Distrito de Acuruí.</t>
+  </si>
+  <si>
+    <t>21376</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21376/requerimento_198.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, a solicitação para que sejam adotadas providências para a instalação de maior iluminação e a revitalização da Praça dos Correios, localizada na Travessa Domingos Pereira da Silva, no bairro Centro.</t>
+  </si>
+  <si>
+    <t>21377</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21377/requerimento_199.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, a solicitação para que fiscais de postura realizem uma análise estrutural dos prédios localizados no centro da cidade.</t>
+  </si>
+  <si>
+    <t>21383</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21383/requerimento_200.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro o envio ao Poder Executivo Municipal, sugerindo que sejam feitas a capina e a roçada na rua Itabira do Campo.</t>
+  </si>
+  <si>
+    <t>21384</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21384/requerimento_201.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, sugerindo, troca de lâmpadas queimadas na rua Antônio de Oliveira.</t>
+  </si>
+  <si>
+    <t>21385</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21385/requerimento_202.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na rua Águia.</t>
+  </si>
+  <si>
+    <t>21397</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21397/requerimento_203.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa-buracos na Rua Alameda Alvarenga Peixoto e Rua Rui Barbosa.</t>
+  </si>
+  <si>
+    <t>21398</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21398/requerimento_204.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa-buracos no bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>21399</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21399/requerimento_205.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa-buracos nos endereços mencionados abaixo.</t>
+  </si>
+  <si>
+    <t>21400</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21400/requerimento_206.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de serviços de capina na Rua Maria José de Lima, bairro Bello Monte.</t>
+  </si>
+  <si>
+    <t>21401</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21401/requerimento_207.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de serviços de capina na pracinha e no ponto de ônibus na Rua Hortência.</t>
+  </si>
+  <si>
+    <t>21404</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21404/requerimento_208.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro o envio ao Poder Executivo Municipal, sugerindo que seja feita a troca das lâmpadas queimadas no bairro Tombadouro.</t>
+  </si>
+  <si>
+    <t>21405</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21405/requerimento_209.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, sugerindo, a manutenção asfáltica na Alameda Alvarenga Peixoto.</t>
+  </si>
+  <si>
+    <t>21406</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21406/requerimento_210.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, o envio ao Poder Executivo Municipal, e ao Serviço Autônomo de Agua e Esgoto – SAAE, solicitando estudo de viabilidade para a construção de um muro de Gabião nas proximidades da Igreja São Judas Tadeu.</t>
+  </si>
+  <si>
+    <t>21407</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21407/requerimento_211.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, o envio ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, solicitando informações acerca da falta de medicamentos na rede pública municipal de saúde.</t>
+  </si>
+  <si>
+    <t>21408</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21408/requerimento_212.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, o envio ao Poder Executivo Municipal, solicitando informações detalhadas sobre os recursos financeiros repassados ao Conselho Municipal do Idoso de Itabirito.</t>
+  </si>
+  <si>
+    <t>21418</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21418/requerimento_213.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado, em nome da_x000D_
+vereadora Rosilene do Carmo Cardoso, convite ao_x000D_
+senhor Evaldo Ramos e o senhor André Gonçalves_x000D_
+para uso da tribuna na reunião ordinária da Câmara_x000D_
+Municipal, com o objetivo de apresentar_x000D_
+esclarecimentos quanto as manutenções de serviços_x000D_
+da CEMIG.</t>
+  </si>
+  <si>
+    <t>21430</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21430/requerimento_215.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Presidente desta Casa Legislativa que sejam encaminhados votos de reconhecimento e congratulações à Sra. Fernanda Karla Moraes Leite Pereira.</t>
+  </si>
+  <si>
+    <t>21432</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21432/requerimento_216.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Presidente desta Casa Legislativa que sejam encaminhados votos de reconhecimento e congratulações ao Sr. Gustavo Cunha Pereira.</t>
+  </si>
+  <si>
+    <t>21437</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21437/requerimento_217.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal de Saúde esclarecimentos quanto à ausência do medicamento Clonazepam no CAPS, medicamento este essencial para o tratamento de pacientes com transtornos de ansiedade, epilepsia, transtornos do sono e outros distúrbios de saúde mental que demandam uso contínuo.</t>
+  </si>
+  <si>
+    <t>21438</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21438/requerimento_218.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, para oficiar o Serviço Autônomo de Saneamento Básico de Itabirito (SAAE), para prestar informações detalhadas acerca dos critérios e medidas que serão adotadas diante da recorrente situação de alagamentos que afeta o Bairro Country, especialmente durante os períodos de chuvas intensas.</t>
+  </si>
+  <si>
+    <t>21448</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21448/requerimento_219.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando cópia dos contratos e respectivos termos aditivos, notas fiscais e empenhos firmados com a empresa Link Card Administradora de Benefícios EIRELI.</t>
+  </si>
+  <si>
+    <t>21449</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21449/requerimento_220.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações detalhadas acerca da atuação do Município de Itabirito/MG quanto à captação, articulação institucional, demonstração de interesse, apoio à apresentação de projetos e eventual movimentação de recursos vinculados ao PRONAS/PCD e ao Fundo da Infância e Adolescência – FIA.</t>
+  </si>
+  <si>
+    <t>21450</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21450/requerimento_221.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca da concessão de bolsas de estudo no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21471</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21471/requerimento_222.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a retirada de pauta e arquivamento da Emenda Modificativa e Aditiva nº 01 (EME 05/2026) ao Projeto de Lei nº 03/2026.</t>
+  </si>
+  <si>
+    <t>21503</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21503/requerimento_223.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizado um estudo de viabilidade técnica, para a instalação de faixa de pedestres ou redutor de velocidade (quebra-molas), na Rua Monte Sinai, próxima à residência de nº 10, Bairro Monte Sinai, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21504</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21504/requerimento_224.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizada, com urgência, a substituição das lâmpadas de iluminação pública, nos postes localizados próximos ao nº 628, da Rua da Carioca, em frente à Escola Estadual Henrique Michel, no Bairro Santa Rita, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21505</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21505/requerimento_225.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, por meio da Secretaria Competente, que sejam providenciados, com máxima urgência, capina, limpeza e desassoreamento em toda a extensão do curso do Córrego da Carioca, no Bairro Santa Rita, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21506</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21506/requerimento_226.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, para que por meio da Secretaria Competente, seja instalado um portão/grade para impedir o acesso indesejado de pessoas não autorizadas ao espaço destinado à sala de energia, na entrada de acesso de veículos no estacionamento da Prefeitura Municipal de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21507</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21507/requerimento_227.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, por meio da Secretaria Competente, que sejam providenciadas, com urgência, a capina e a limpeza em toda a extensão da Rua Maria de Fátima Pascoal e Rua Efigênia Rodrigues Pascoal, no Conjunto Habitacional Morada Viva, Bairro Gutierrez, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21509</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21509/requerimento_228.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal de Saúde, informações detalhadas acerca da eventual instalação de Heliponto na UPA Celso Matos da Silva.</t>
+  </si>
+  <si>
+    <t>21510</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21510/requerimento_229.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, para oficiar o Serviço Autônomo de Saneamento Básico de Itabirito (SAAE), para prestar informações detalhadas acerca do abastecimento de água na localidade de Ribeirão do Eixo, neste Município.</t>
+  </si>
+  <si>
+    <t>21535</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21535/requerimento_230.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que sejam retirados de pauta e arquivados os Projetos de Lei n° 58/2026 e n° 59/2026, ambos de minha autoria.</t>
+  </si>
+  <si>
+    <t>21536</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21536/requerimento_231.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, através da Secretaria Municipal de Saúde, informações detalhadas e providências imediatas acerca da ausência de profissional Assistente Social na Unidade de Pronto Atendimento (UPA) Celso Matos.</t>
+  </si>
+  <si>
+    <t>21552</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21552/requerimento_232.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de solicitação para disponibilização de guardas municipais na Praça Primeiro de Maio, no município de Itabirito.</t>
+  </si>
+  <si>
+    <t>21553</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21553/requerimento_233.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de solicitação aos órgãos de segurança pública para intensificação do policiamento ostensivo e realização de rondas no Bairro Marzagão, no município de Itabirito.</t>
+  </si>
+  <si>
+    <t>21554</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21554/requerimento_234.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, a solicitação para que seja realizado o serviços de capina e limpeza em toda a extensão da Rua Maria José Fileto, nas proximidades do número 202, no bairro Santa Efigênia.</t>
+  </si>
+  <si>
+    <t>21567</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21567/requerimento_235.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação_x000D_
+tapa-buracos nos bairros Meu Sítio e Novo Itabirito.</t>
+  </si>
+  <si>
+    <t>21568</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21568/requerimento_236.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação _x000D_
+tapa-buracos nos bairros Gutierrez e Novo Itabirito.</t>
+  </si>
+  <si>
+    <t>21570</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21570/requerimento_237.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de serviços de capina na Rua que dá acesso ao CMEI Pequeno Cidadão.</t>
+  </si>
+  <si>
+    <t>21571</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21571/requerimento_238.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que seja retirado de pauta e arquivado o Projeto de Lei nº 66/2026.</t>
+  </si>
+  <si>
+    <t>21573</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21573/requerimento_239.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação _x000D_
+tapa-buracos na Rua Esperança, Rua Estrada Estreita, Rua Estrada da Ladeira.</t>
+  </si>
+  <si>
+    <t>21583</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21583/requerimento_241.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro informações ao Poder Executivo Municipal sobre o processo de tombamento do Conjunto Paisagístico do Viaduto das Almas / Sítio Arqueológico Pouso do Belvedere.</t>
+  </si>
+  <si>
+    <t>21584</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21584/requerimento_242.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Presidente desta Casa Legislativa, para que sejam encaminhados votos de reconhecimento e congratulações ao Sr. Jader Soares Viana.</t>
+  </si>
+  <si>
+    <t>21585</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21585/requerimento_243.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Presidente desta Casa Legislativa, para que sejam encaminhados votos de reconhecimento e congratulações ao Sr. Rhuan Pablo Ouropretano.</t>
+  </si>
+  <si>
+    <t>21586</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21586/requerimento_244.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, o envio ao Poder Executivo Municipal, solicitando cronograma de obras e visita técnica ao novo espaço do CMEI – Vovó Ana.</t>
+  </si>
+  <si>
+    <t>21587</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21587/requerimento_245.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que seja enviado ofício aos familiares da Senhora Marilza Adelaide Toledo Alves, com votos de pesar pelo seu falecimento.</t>
+  </si>
+  <si>
+    <t>21588</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21588/requerimento_246.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que seja enviado ofício aos familiares de Norma Aparecida de Alcântara, com votos de pesar pelo seu falecimento.</t>
+  </si>
+  <si>
+    <t>21594</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21594/requerimento_247.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, o envio ao Serviço Autônomo de Água e Esgoto – SAAE, solicitando informações sobre contratações temporárias e a não convocação de candidatos aprovados no Processo Seletivo vigente.</t>
+  </si>
+  <si>
+    <t>21602</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21602/requerimento_248.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações detalhadas acerca da prestação do serviço de manutenção da iluminação pública no Município de Itabirito, especialmente quanto à troca de lâmpadas, cronograma de execução, capacidade operacional e eficiência do atendimento.</t>
+  </si>
+  <si>
+    <t>21603</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21603/requerimento_249.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o encaminhamento de sugestão ao Chefe do Poder Executivo para elaboração prévia do portfólio das emendas impositivas, bem como a comissão de parecer do Executivo e das Secretarias envolvidas.</t>
+  </si>
+  <si>
+    <t>21605</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21605/requerimento_250.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que seja encaminhado Ofício de Moção de Pesar aos familiares da saudosa Marilza Adelaide Toledo Alves.</t>
+  </si>
+  <si>
+    <t>21613</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21613/requerimento_251.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na rua Alberto Fileto.</t>
+  </si>
+  <si>
+    <t>21614</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21614/requerimento_252.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção de lâmpadas públicas na rua Antônio de Oliveira.</t>
+  </si>
+  <si>
+    <t>21615</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21615/requerimento_253.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção de lâmpadas públicas na rua Itabira do Campo.</t>
+  </si>
+  <si>
+    <t>21616</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21616/requerimento_254.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, através da Secretaria de Segurança, Prevenção e Mobilidade Urbana deste Município, que preste informações sobre o número de Câmera de monitoramento no Município de Itabirito.</t>
+  </si>
+  <si>
+    <t>21617</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21617/requerimento_255.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização de Audiência Pública para discussão do Projeto de Lei nº 61/2026, que dispõe sobre a internação voluntária e involuntária de usuários e dependentes de drogas no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21618</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21618/requerimento_256.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a retirada de pauta e arquivamento do Projeto de Lei nº 73/2026.</t>
+  </si>
+  <si>
+    <t>21644</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21644/requerimento_257.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, para que, por meio da Secretaria Competente, seja providenciada, com urgência, a colocação de tampa ou fechamento da vala aberta pelo SAAE, no passeio localizado entre as residências de nº18 e nº20, da Rua Engenheiro Simão Lacerda, Bairro Padre Eustáquio, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21645</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21645/requerimento_258.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, para que por meio da Secretaria Competente, seja realizada manutenção adequada das estradas rurais de acesso à Serra da Jaguara, Córrego Santana e São Vicente, no Distrito de Acuruí, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21646</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21646/requerimento_259.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, para que por meio da Secretaria Competente, seja realizada uma convocação ao responsável pelo Departamento de Estradas de Rodagem de Minas Gerais (DER-MG), no intuito de explicações e solicitação de projeto técnico para a execução de obras de melhorias no viaduto localizado à Rodovia BR-356, Bairro Esperança, próximo ao acesso 1, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21647</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21647/requerimento_260.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Vossa Excelência, na forma regimental, que o Projeto de Lei nº 57/2026, de minha autoria, seja retirado de pauta e arquivado.</t>
+  </si>
+  <si>
+    <t>21648</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21648/requerimento_261.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, para que por meio da Secretaria Competente, sejam realizadas, com urgência, a capina, a limpeza e a poda de árvores em todas as ruas do Loteamento Rio de Pedras, no Distrito de Acuruí, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21662</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21662/requerimento_262.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de solicitação para disponibilização da pasta diária e semanal dos equipamentos em operação no bairro Água Limpa, bem como cópia dos respectivos contratos.</t>
+  </si>
+  <si>
+    <t>21668</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21668/requerimento_263.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro o envio ao Poder Executivo, por meio do Serviço Autônomo de Água e Esgoto – SAAE, solicitando informações sobre contratações temporárias e a não convocação de candidatos aprovados no Processo Seletivo vigente.</t>
+  </si>
+  <si>
+    <t>21669</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21669/requerimento_264.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca da retirada de troncos e raízes em passeio público na Rua Doutor Antônio Lisboa, bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>21670</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21670/requerimento_265.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações detalhadas acerca da realocação de faixa de pedestres em frente ao CEAE, bem como critérios técnicos adotados pela Administração.</t>
+  </si>
+  <si>
+    <t>21685</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21685/requerimento_266.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando serviços do SAAE para sanar vazamento de água e tampão de bueiro solto, na Rua da Carioca, bairro Carioca.</t>
+  </si>
+  <si>
+    <t>21686</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21686/requerimento_267.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de manutenção de iluminação e melhorias na segurança ao redor do antigo clube Grember.</t>
+  </si>
+  <si>
+    <t>21705</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21705/requerimento_268.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, sugerindo a capina, roçada e a limpeza na rua Maria Bernardina.</t>
+  </si>
+  <si>
+    <t>21706</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21706/requerimento_269.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, através da Secretaria Municipal de Política Urbana e Habitação, para que preste informações detalhadas acerca do Programa de doação de materiais de construção.</t>
+  </si>
+  <si>
+    <t>21717</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21717/requerimento_270.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Presidente do Legislativo Municipal, que seja retirado de pauta e arquivado o Projeto de Lei nº 87/2026, que Dispõe sobre o Programa Escola Segura e Presente no Município de Itabirito/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>21719</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21719/requerimento_271.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer na forma regimental que seja feita a retirada de pauta do Projeto de Lei n° 76/2026.</t>
+  </si>
+  <si>
+    <t>21720</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21720/requerimento_272.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer na forma regimental que seja feita a retirada de pauta do Projeto de Lei n° 78/2026.</t>
+  </si>
+  <si>
+    <t>21721</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21721/requerimento_273.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer na forma regimental que seja feita a retirada de pauta do Projeto de Lei n° 79/2026.</t>
+  </si>
+  <si>
+    <t>21723</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21723/requerimento_274.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, sugerindo, que seja feito o oficio à empresa responsável pelo transporte coletivo Serra Verde.</t>
+  </si>
+  <si>
+    <t>21724</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21724/requerimento_275.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a Vossa Excelência, nos termos regimentais, que seja encaminhada ao Chefe do Poder Executivo Municipal a presente solicitação, com o objetivo de determinar a realização de estudo técnico e de viabilidade para a implantação do Serviço de Atendimento Móvel de Urgência Veterinário (SAMUVET) no município de Itabirito.</t>
+  </si>
+  <si>
+    <t>21725</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21725/requerimento_276.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a Vossa Excelência, que o Projeto de Lei nº 85/2026, de minha autoria, seja retirado de pauta e arquivado.</t>
+  </si>
+  <si>
+    <t>21730</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21730/requerimento_277.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício de reconhecimento pelo destaque profissional – Henrique Zunzarren.</t>
+  </si>
+  <si>
+    <t>21737</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21737/requerimento_278.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria do Meio Ambiente para que sejam adotadas medidas de fiscalização, notificação e providências em relação a terrenos localizados no Residencial Campo Belo, Região Portões, neste Município.</t>
+  </si>
+  <si>
+    <t>21738</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21738/requerimento_279.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal competente, esclarecimentos sobre o andamento da reabertura do_x000D_
+Frigoita (frigorífico).</t>
+  </si>
+  <si>
+    <t>21739</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21739/requerimento_280.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à da Secretaria do Meio Ambiente, quanto à poluição sonora recorrente na Alameda dos Cedros, localizada no bairro Portões, neste Município.</t>
+  </si>
+  <si>
+    <t>21740</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21740/requerimento_281.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal competente, informações detalhadas acerca da real situação da Rua Antônio Lisboa, tendo em vista que foi realizada obra no referido local, porém há indícios de que a mesma não foi devidamente concluída.</t>
+  </si>
+  <si>
+    <t>21815</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21815/requerimento_282.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizado, com urgência, o recapeamento asfáltico (tapa-buracos) em toda a extensão da Rua Farid Aziz Rahme, no Bairro Agostinho Rodrigues, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21816</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21816/requerimento_283.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizada, com urgência, a substituição das lâmpadas de iluminação pública nos postes localizados em frente à residência de nº 673 e em outros dois postes localizados nas proximidades do nº 619, da Rua Carmelita da Silva Lara, no Bairro Alameda Chaparral, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21817</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21817/requerimento_284.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizada, com urgência, a pintura do redutor de velocidade (quebra-molas), localizado em frente às residências de nº 361 e 376, na Rua Coronel Alves, Bairro Bela Vista, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21818</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21818/requerimento_285.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizado, com urgência, o recapeamento asfáltico (tapa-buracos), nas proximidades do nº 1291, da Rua João Pinheiro, no Bairro São José, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21819</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21819/requerimento_286.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizado, com urgência, o recapeamento asfáltico (tapa-buracos) em toda a extensão da Rua Cândido Portinari, no Bairro Agostinho Rodrigues, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21824</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21824/requerimento_287.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de serviços de capina na Escadaria do Bairro Primavera.</t>
+  </si>
+  <si>
+    <t>21825</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21825/requerimento_288.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de manutenção de iluminação no Bairro Cardoso.</t>
+  </si>
+  <si>
+    <t>21826</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21826/requerimento_289.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa-buracos na rua Vitório Eduardo, bairro Itaubira.</t>
+  </si>
+  <si>
+    <t>21827</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21827/requerimento_290.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa-buracos na estrada de entrada da Escola Municipal Laura Queiroz.</t>
+  </si>
+  <si>
+    <t>21828</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21828/requerimento_291.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de serviços de capina e limpeza na praça do IAPI.</t>
+  </si>
+  <si>
+    <t>21839</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21839/requerimento_292.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nos termos regimentais, o envio de ofício ao Chefe do Poder Executivo Municipal, solicitando informações acerca do Processo Seletivo Simplificado nº 001/2026 – Saúde, especialmente quanto à sua realização diante da existência de concurso público anterior vigente para a mesma área.</t>
+  </si>
+  <si>
+    <t>21840</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21840/requerimento_293.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro o envio ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, solicitando informações acerca da eventual supressão de suporte educacional especializado a aluno com Síndrome de Down matriculado no CMEI Maria Helena Assis Paranhos.</t>
+  </si>
+  <si>
+    <t>21843</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21843/requerimento_294.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, a solicitação de realização de serviços de capina e limpeza em toda a extensão da Avenida dos Inconfidentes.</t>
+  </si>
+  <si>
+    <t>21844</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21844/requerimento_295.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, a solicitação de realização de serviços de capina e limpeza em toda a extensão da Rua Rouxinol, no Bairro São José.</t>
+  </si>
+  <si>
+    <t>21845</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21845/requerimento_296.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, a solicitação de substituição de lâmpadas queimadas na via principal do distrito de Acuruí.</t>
+  </si>
+  <si>
+    <t>21846</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21846/requerimento_297.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, a solicitação de realização de serviços de capina e limpeza em toda a extensão da Rua Fortaleza, no bairro São José.</t>
+  </si>
+  <si>
+    <t>21847</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21847/requerimento_298.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a roçada e limpeza na subida do Morro das Canelas, em Ribeirão do Eixo.</t>
+  </si>
+  <si>
+    <t>21848</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21848/requerimento_299.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando realização de vistoria técnica e adoção de medidas urgentes para contenção de erosão do solo nas proximidades de poste de energia no Fialho em Ribeirão do Eixo.</t>
+  </si>
+  <si>
+    <t>21849</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21849/requerimento_300.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a desobstrução de canaletas e bueiros, na subida do Morro das Canelas, Ribeirão do Eixo.</t>
+  </si>
+  <si>
+    <t>21873</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21873/requerimento_301.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Presidente desta Casa Legislativa que sejam encaminhados votos de reconhecimento e congratulações a Danielly de Lourdes Soares Gonçalves.</t>
+  </si>
+  <si>
+    <t>21874</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21874/requerimento_302.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a Vossa Excelência, que o Projeto de Lei nº 93/2026, de minha autoria, seja retirado de pauta e arquivado.</t>
+  </si>
+  <si>
+    <t>21876</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21876/requerimento_303.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a retirada de pauta do Projeto de Lei nº 91/2026.</t>
+  </si>
+  <si>
+    <t>21877</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21877/requerimento_304.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações detalhadas acerca dos materiais, insumos, serviços especializados e investimentos realizados na manutenção das atividades de educação especial no Município de Itabirito, para fins de fiscalização e avaliação, especialmente no contexto da Lei de Diretrizes Orçamentárias (LDO).</t>
+  </si>
+  <si>
+    <t>21878</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21878/requerimento_305.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações detalhadas acerca do quantitativo de Agentes Comunitários de Saúde (ACS), sua distribuição territorial e atuação por bairros no Município de Itabirito.</t>
+  </si>
+  <si>
+    <t>21879</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21879/requerimento_306.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Secretaria Municipal de Saúde, a emissão de laudo técnico acerca da possibilidade de destinação de recursos oriundos de emendas impositivas para o credenciamento de clínicas veterinárias no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21885</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21885/requerimento_307.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando informações e envio de cópia de contratos, documentos, medições e informações relativos ao transporte escolar municipal e intermunicipal no Município de Itabirito.</t>
+  </si>
+  <si>
+    <t>21891</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21891/requerimento_308.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria de Segurança e Trânsito, a necessidade urgente de reforço na segurança do Parque Ecológico de Itabirito, especialmente no período noturno.</t>
+  </si>
+  <si>
+    <t>21892</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21892/requerimento_309.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal, com fundamento nos princípios da transparência e do interesse público, requerer as seguintes informações referentes ao último ano.</t>
+  </si>
+  <si>
+    <t>21893</t>
+  </si>
+  <si>
+    <t>Dr. Edson, Max Fortes, Renê Butekus</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21893/requerimento_310.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de solicitação ao Poder Executivo Municipal, por meio da Secretaria 	Municipal de Esportes e Lazer, para que sejam prestados esclarecimentos acerca da avaliação e desclassificação de candidatos inscritos no Programa Bolsa Atleta.</t>
+  </si>
+  <si>
+    <t>21894</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21894/requerimento_311.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria de Obras, esclarecimento sobre a interdição do trecho viário localizado no distrito de Ribeirão do Eixo, que faz ligação com a BR-040, o qual se encontra interrompido há mais de um mês, em decorrência das fortes chuvas ocorridas na região.</t>
+  </si>
+  <si>
+    <t>21895</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21895/requerimento_312.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando esclarecimentos da Prefeitura e da Secretaria Municipal de Educação acerca da segurança de acesso à unidade escolar denominada CEME, a ser inaugurada no bairro Country, com capacidade prevista para atendimento de aproximadamente 600 alunos.</t>
+  </si>
+  <si>
+    <t>21956</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21956/requerimento_313.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizada, com extrema urgência, a manutenção da via pública de acesso do Distrito de Bonsucesso ao Distrito de Acuruí, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21957</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21957/requerimento_314.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizada, com urgência, a manutenção da estrutura metálica e da estrutura de alvenaria da quadra de esportes da Escola Municipal Manoel Salvador de Oliveira, localizada à Rua Dr. Francisco José de Carvalho, no Bairro São José, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21958</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21958/requerimento_315.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizada, com urgência, a manutenção da casa sede da Praça do Centenário, Bairro Centro, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21959</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21959/requerimento_316.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizada, com urgência, a instalação de placas de sinalização vertical e pintura viária do redutor de velocidade (quebra-molas), instalado nas proximidades das residências de nº. 299 e nº. 330, da Rua Coronel Alves, no Bairro Bela Vista, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21960</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21960/requerimento_317.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizado um estudo de viabilidade técnica, para a realização de obras para o desvio de água pluvial, descida da Rua Miguel de Iório defronte às residências de nº. 150, 160 e 170, da Rua Padre Cândido, Bairro Vila Gonçalo, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>21961</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21961/requerimento_318.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a Vossa Excelência, nos termos regimentais, que seja encaminhada ao Chefe do Poder Executivo Municipal a presente solicitação acerca das medidas de preparação da Secretaria Municipal de Saúde para o enfrentamento do aumento de casos de influenza durante o período de inverno.</t>
+  </si>
+  <si>
+    <t>22015</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22015/requerimento_319.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que seja encaminhado Ofício de Nota de Pesar aos familiares do Senhor José Parreira Antunes, em razão de seu falecimento, ocorrido no dia 21 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>22020</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22020/requerimento_320.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de serviços de capina e  limpeza na praça do bairro Vandame.</t>
+  </si>
+  <si>
+    <t>22021</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22021/requerimento_321.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa buracos  na rua Francisco Marques Junior, bairro Nossa  Senhora de Fátima.</t>
+  </si>
+  <si>
+    <t>22022</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22022/requerimento_322.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa buracos  na rua Acurui, bairro Padre Adelmo.</t>
+  </si>
+  <si>
+    <t>22023</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22023/requerimento_323.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a realização de operação tapa buracos na rua Heitor Marinho Braga, bairro Córrego do Bação</t>
+  </si>
+  <si>
+    <t>22024</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22024/requerimento_324.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o encaminhamento ao Poder Executivo Municipal reiterando o pedido para que a Secretaria Municipal de Patrimônio, Cultura e Turismo preste informações detalhadas acerca dos recursos públicos repassados ao Bloco Urucum nos últimos três anos, especificando valores, datas, instrumentos jurídicos utilizados e respectivas finalidades.</t>
+  </si>
+  <si>
+    <t>22030</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22030/requerimento_325.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Presidente do Legislativo Municipal, que seja concedida moção de aplausos a Ronda Ostensiva Municipal (ROMU)</t>
+  </si>
+  <si>
+    <t>22031</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22031/requerimento_326.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro o envio ao Poder Executivo Municipal, sugerindo Execução de pavimentação asfáltica na rua Joaquim Nabuco.</t>
+  </si>
+  <si>
+    <t>22032</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22032/requerimento_327.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro o envio ao Poder Executivo Municipal, sugerindo que seja feita a manutenção asfáltica na rua Raul Soares.</t>
+  </si>
+  <si>
+    <t>22033</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22033/requerimento_328.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro o envio ao Poder Executivo Municipal, sugerindo que seja feita a troca de lâmpadas queimadas no bairro Portões.</t>
+  </si>
+  <si>
+    <t>22034</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22034/requerimento_329.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, sugerindo, que seja feita a capina e roçada entorno da quadra do Santo Antônio.</t>
+  </si>
+  <si>
+    <t>22035</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22035/requerimento_330.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal competente a reavaliação da utilização de estruturas modulares nas construções públicas municipais, especialmente nas unidades escolares, diante dos danos recentemente ocasionados pelas fortes chuvas que atingiram o município, em especial na Creche Municipal localizada no Bairro Portões.</t>
+  </si>
+  <si>
+    <t>22036</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22036/requerimento_331.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal competente providências urgentes no sentido de regularizar a utilização do número telefônico de emergência 199 no âmbito do município, destinando-o ao órgão legalmente competente, qual seja, a Defesa Civil Municipal.</t>
+  </si>
+  <si>
+    <t>22037</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22037/requerimento_332.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando à Secretaria Municipal competente a instalação de um parquinho infantil no Bairro Santa Tereza, com a devida estrutura adequada para o lazer e convivência das crianças da comunidade.</t>
+  </si>
+  <si>
+    <t>22038</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22038/requerimento_333.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apoio ao Projeto de Lei Complementar nº 185/2024, com solicitação de inclusão imediata na pauta de votação da Câmara dos Deputados.</t>
+  </si>
+  <si>
+    <t>22044</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22044/requerimento_334.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações técnicas, administrativas e jurídicas acerca da estrutura, funcionamento, avaliação e execução das políticas de educação inclusiva na rede municipal de ensino, incluindo o CMAEE, profissionais de apoio, espaços inclusivos e cumprimento da legislação nacional pertinente.</t>
+  </si>
+  <si>
+    <t>22045</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22045/requerimento_335.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Poder Executivo acerca do contrato de prestação de serviços de roçada e capina no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22046</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22046/requerimento_336.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações técnicas ao Poder Executivo acerca da implantação, distribuição, funcionamento e efetividade do sistema de videomonitoramento urbano no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22047</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22047/requerimento_337.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Poder Executivo acerca dos pontos e estrutura de recarga de créditos do transporte coletivo no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22048</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22048/requerimento_338.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Poder Executivo acerca da composição, funcionamento e atribuições da JARI (Junta Administrativa de Recursos de Infrações) no âmbito do Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22056</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22056/requerimento_339.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, o envio ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, solicitando informações acerca da realização de cirurgias eletivas no município.</t>
+  </si>
+  <si>
+    <t>22057</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22057/requerimento_340.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que seja enviado ofício parabenizando à Associação de Pais e Amigos dos Excepcionais (APAE) de Itabirito, pelos 47 anos de fundação.</t>
+  </si>
+  <si>
+    <t>22058</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22058/requerimento_341.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a Vossa Excelência, que a Emenda Aditiva 01, ao Projeto de Lei nº 61/2026, de autoria dos vereadores_x000D_
+Edson, Ezio, Maximiliano e Renê, seja retirado de pauta e arquivado.</t>
+  </si>
+  <si>
+    <t>22086</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22086/requerimento_342.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Presidente desta Casa Legislativa que sejam encaminhados votos de reconhecimento e congratulações ao Diretor da Escola Estadual Intendente Câmara, Elysio Guimarães Ruggeri, pelos relevantes serviços prestados à comunidade escolar.</t>
+  </si>
+  <si>
+    <t>22087</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22087/requerimento_343.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Presidente desta Casa Legislativa que sejam encaminhados votos de reconhecimento e congratulações ao Diretor da Escola Estadual Professor Tibúrcio, Fabrício Guilherme Gonçalves e Conceição, pelos relevantes serviços prestados à comunidade escolar.</t>
+  </si>
+  <si>
+    <t>22088</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22088/requerimento_344.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Presidente desta Casa Legislativa que sejam encaminhados votos de reconhecimento e congratulações ao Diretor Igor André Gonçalves pelos relevantes serviços prestados à comunidade escolar.</t>
+  </si>
+  <si>
+    <t>22089</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22089/requerimento_345.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Presidente desta Casa Legislativa que sejam encaminhados votos de reconhecimento e congratulações ao Diretor Marcelo Silva Celestino pelos relevantes serviços prestados à comunidade escolar.</t>
+  </si>
+  <si>
+    <t>22090</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22090/requerimento_346.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Presidente desta Casa Legislativa que sejam encaminhados votos de reconhecimento e congratulações à Diretora da Escola Estadual Henrique Michel, Rosimare Raimunda dos Santos, pelos relevantes serviços prestados à comunidade escolar.</t>
+  </si>
+  <si>
+    <t>22096</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22096/requerimento_347.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando a disponibilização de gravações de imagens internas da UPA Celso Matos, referentes ao dia 20 de fevereiro de 2026, no período de 18h00 às 22h00.</t>
+  </si>
+  <si>
+    <t>22097</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22097/requerimento_348.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando informações e providências acerca de esgoto a céu aberto, obstrução, limpeza e desassoreamento de córrego no bairro Calçadas.</t>
+  </si>
+  <si>
+    <t>22098</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22098/requerimento_349.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, solicitando informações à Secretaria Municipal de Obras acerca de muro danificado por enchente no bairro Calçadas.</t>
+  </si>
+  <si>
+    <t>22099</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22099/requerimento_350.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, Solicitando a imediata realização de serviços de limpeza, capina e manutenção dos terrenos públicos municipais, em conformidade com a Lei Municipal Nº 1.615/1990. Requisita a apresentação de inventário Patrimonial, Relatório de gastos e cronograma de zeladoria urbana.</t>
+  </si>
+  <si>
+    <t>22150</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22150/requerimento_351.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que seja enviado ofício aos familiares do Senhor José Parreira Antunes, com votos de pesar pelo seu falecimento.</t>
+  </si>
+  <si>
+    <t>22151</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22151/requerimento_352.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que seja enviado ofício aos familiares do Senhor Silviano Ribeiro Peixoto, com votos de pesar pelo seu falecimento.</t>
+  </si>
+  <si>
+    <t>22165</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22165/requerimento_353.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações detalhadas acerca da contratação e execução dos serviços de digitalização de documentos no âmbito da Administração Pública Municipal.</t>
+  </si>
+  <si>
+    <t>22166</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22166/requerimento_354.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca da capacidade operacional, existência de vagas ociosas e critérios de atendimento do transporte escolar no âmbito do Município.</t>
+  </si>
+  <si>
+    <t>22167</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22167/requerimento_355.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de vistoria técnica pela Defesa Civil na passarela localizada no bairro Laura Queiroz, neste Município.</t>
+  </si>
+  <si>
+    <t>22168</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22168/requerimento_356.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca dos critérios e mecanismos de aferição das condições de bem-estar e trabalho das servidoras vinculadas aos serviços de limpeza urbana no Município.</t>
+  </si>
+  <si>
+    <t>22169</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22169/requerimento_357.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a adoção de medidas urgentes pelos órgãos competentes quanto à situação da ponte que interliga a área do Julifest ao Parque Ecológico, diante de risco à segurança da população.</t>
+  </si>
+  <si>
+    <t>22183</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22183/requerimento_358.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que seja retirado de pauta e arquivado o Projeto de Lei n°80/2026 de minha autoria.</t>
+  </si>
+  <si>
+    <t>22184</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22184/requerimento_359.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio ao Poder Executivo Municipal, a solicitação de capina e limpeza em toda a extensão da Rua Algemiro Mapa, no bairro Vila José Lopes, com atenção especial aos arredores da CMEI Pequeno Cidadão.</t>
+  </si>
+  <si>
+    <t>22190</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22190/requerimento_360.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizada, com urgência, a manutenção da estrutura metálica (telas) da quadra de esportes do Bairro Santa Efigênia, localizada à Rua Manoel João Pinto, no Bairro Santa Efigênia, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22191</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22191/requerimento_361.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizada, com urgência, a capina, a limpeza e a construção de calçada, no entorno da Área Institucional 056, localizada na interseção da Rua Hibisco com a Rua Violeta, no Bairro Dona Luizinha, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22192</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22192/requerimento_362.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizada, com urgência, o recapeamento asfáltico (tapa-buracos), em especial próximo à interseção da Rua da Carioca com a Rua Angelina Quites, no Bairro Santa Rita, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22193</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22193/requerimento_363.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, sejam prestadas informações acerca da viabilidade técnica, administrativa e financeira para a implantação do Programa Farmácia Viva, no âmbito do Sistema Único de Saúde (SUS), no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22194</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22194/requerimento_364.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizada, com urgência, o recapeamento asfáltico em toda à extensão da Rua Jacinto Rodrigues, no Bairro Marzagão, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22200</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22200/requerimento_365.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Presidente desta Casa Legislativa que sejam encaminhados votos de reconhecimento e congratulações ao Sr. Edson Teixeira Pereira.</t>
+  </si>
+  <si>
+    <t>22201</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22201/requerimento_366.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Presidente desta Casa Legislativa que sejam encaminhados votos de reconhecimento e congratulações  à Senhora Elisângela Maria Pereira Lima.</t>
+  </si>
+  <si>
+    <t>22202</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22202/requerimento_367.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Presidente desta Casa Legislativa que sejam encaminhados votos de reconhecimento e congratulações ao jovem Pedro Henrique de Castro.</t>
+  </si>
+  <si>
+    <t>22203</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22203/requerimento_368.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Presidente desta Casa Legislativa que sejam encaminhados votos de reconhecimento e congratulações ao Sr. Reinaldo Melillo Filho.</t>
+  </si>
+  <si>
+    <t>22204</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22204/requerimento_369.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Presidente desta Casa a concessão do uso da tribuna da Câmara Municipal de Itabirito a representantes do Coletivo Negritude Itabiritense.</t>
+  </si>
+  <si>
+    <t>22215</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22215/requerimento_370.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro o envio ao Poder Executivo Municipal, solicitando à secretaria competente para que seja realizada a capina e roçada rua Argemiro Mapa.</t>
+  </si>
+  <si>
+    <t>22216</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22216/requerimento_371.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro o envio ao Poder Executivo Municipal, solicitando à secretaria competente para que seja realizada a execução de obra de instalação de_x000D_
+quebra-mola na rua Alto dos Espelhos.</t>
+  </si>
+  <si>
+    <t>22217</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22217/requerimento_372.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro o envio ao Poder Executivo Municipal, solicitando à secretaria competente para que seja realizada a manutenção asfáltica na rua Vitória.</t>
+  </si>
+  <si>
+    <t>22218</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22218/requerimento_373.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro o envio ao Poder Executivo Municipal, solicitando à secretaria competente para que seja realizada a manutenção asfáltica no bairro Calçadas.</t>
+  </si>
+  <si>
+    <t>22219</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22219/requerimento_374.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro o envio ao Poder Executivo Municipal, solicitando à secretaria competente para que seja realizada a manutenção asfáltica na rua Guiomar_x000D_
+Novaes.</t>
+  </si>
+  <si>
+    <t>22229</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22229/dia_11_req_-_substituicao_de_lampadas_iluminacao_publica_jose_amaro_cordeiro_e_girassol.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizada, com urgência, a substituição das lâmpadas de iluminação pública nos postes localizados na interseção da Rua José Amaro Cordeiro, com a Rua Lavanda e em outros dois postes, localizados na Rua Girassol, próximos ao mesmo local, nos Bairros Recanto das Colinas I e II, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22230</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22230/dia_11_req_-_estudo_de_viabilidade_tecnica_para_troca_de_alunos_entre_as_escolas_guilherme_halais_franca_com_cmei_pequeno_cidadao.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizado um estudo de viabilidade técnica, para a troca de prédios entre os alunos da Escola Guilherme Hallais França e o CMEI Pequeno Cidadão, no Bairro Vila José Lopes, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22231</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22231/dia_11_req_-_estudo_de_viabilidade_tecnica_para_instalacao_de_bueiro_rua_das_acacias_286_matozinhos.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizado um estudo de viabilidade técnica, para a instalação de um bueiro (boca de lobo), em frente à residência de nº. 286, da Rua das Acácias, Bairro Matozinhos, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22232</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22232/dia_11_req_-_capina_e_limpeza_na_upa_24h.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizada, com urgência, a capina e a limpeza nas dependências da UPA Celso Matos Silva, em especial, passeio e no talude em frente à unidade, no Bairro Santa Efigênia, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22233</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22233/dia_11_req_-_estudo_de_viabilidade_tecnica_para_extensao_de_horario_de_atendimento_nas_ubs.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal que, por meio da Secretaria Competente, seja realizado um estudo de viabilidade técnica para a extensão nos horários de atendimentos em determinadas UBS, em atenção especial ao período do inverno, no Município de Itabirito/MG.</t>
+  </si>
+  <si>
+    <t>22246</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22246/requerimento_corporacao_musical__uniao_itabiritense.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a V. Exa, nos termos regimentais que seja encaminhado um oficio parabenizando a Corporação Musical União Itabiritense pelos seus 96 anos de fundação a serem comemorados dia 18 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>20587</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Elio da Mata</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20584/projeto_de_lei_no_01.2026_-_executivo.pdf</t>
-[...26 lines deleted...]
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20587/projeto_de_lei_no_04.2026_-_executivo.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20587/projeto_de_lei_no_04.2026_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3514, de 23 de março de 2021, que institui a declaração municipal de direitos de liberdade econômica, que foi alterada pela Lei Municipal nº 4115/2024.</t>
   </si>
   <si>
-    <t>20589</t>
-[...53 lines deleted...]
-    <t>Dispõe sobre normas de transparência e rastreabilidade das emendas parlamentares no âmbito da Câmara Municipal de Itabirito.</t>
+    <t>20929</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20929/projeto_de_lei_no_32.2026_-_fabio.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública, a Associação de Fisioterapia, Equoterapia e Reabilitação em Saúde (AFER) no município de Itabirito.</t>
+  </si>
+  <si>
+    <t>20932</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20932/projeto_de_lei_no_35.2026_-_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a recomposição anual dos vencimentos dos servidores públicos efetivos, contratados, comissionados, pensionistas e inativos da Administração Direta e Indireta (SAAE), dos subsídios dos agentes políticos e equiparados, conselheiros tutelares, profissionais de enfermagem, profissionais da educação, Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE) do Poder Executivo do Município de Itabirito, em conformidade com o art. 37, inciso X, da Constituição Federal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>21180</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21180/projeto_de_lei_no_56.2026_-_anderson.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Campanha Municipal de conscientização "Criança não Namora! Nem de brincadeira, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>21239</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21239/projeto_de_lei_no_64.2026_-_manoel.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Selo Empresa Amiga da Mulher no Município de Itabirito e dá outras providências.</t>
+  </si>
+  <si>
+    <t>21245</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21245/projeto_de_lei_no_65.2026_-_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de bolsas de estudo, no exercício de 2026, para alunos bolsistas/2026 matriculados na Rede Privada de Ensino do Município de Itabirito/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>21258</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21258/projeto_de_lei_no_66.2026_-_anderson.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a restrição ao consumo de bebidas alcoólicas em praças públicas do Município de Itabirito, durante o horário comercial e dá outras_x000D_
+providências".</t>
+  </si>
+  <si>
+    <t>21433</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21433/projeto_de_lei_no_69.2026_-_leandro.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Campanha Permanente de Conscientização sobre os riscos relacionados à comercialização e ao consumo de bebidas adulteradas ou de procedência irregular; estabelece diretrizes de informação ao consumidor; cria o Selo “Bebida Legal”; e dá outras providências no âmbito do Município de Itabirito.</t>
+  </si>
+  <si>
+    <t>21436</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21436/projeto_de_lei_no_72.2026_-_manoel.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Proteção das Abelhas e de outros Polinizadores Naturais no Município de Itabirito e dá outras providências.</t>
+  </si>
+  <si>
+    <t>21456</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21456/projeto_de_lei_no_73.2026_-_ezio.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Portal Digital de Serviços Técnicos de Arquitetura e Urbanismo no âmbito do Município de Itabirito/MG, estabelece diretrizes para organização, transparência e acesso a informações urbanísticas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>21542</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21542/projeto_de_lei_no_76.2026_-_danilo.pdf</t>
+  </si>
+  <si>
+    <t>Institui o "Programa Municipal de Segurança no Entorno Escolar" no Município de Itabirito e dá outras providências.</t>
+  </si>
+  <si>
+    <t>21544</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21544/projeto_de_lei_no_78.2026_-_danilo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de instalação de placas informativas alertando sobre a proibição do consumo de drogas em espaços públicos no Município de Itabirito e dá outras providências.</t>
+  </si>
+  <si>
+    <t>21545</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21545/projeto_de_lei_no_79.2026_-_danilo.pdf</t>
+  </si>
+  <si>
+    <t>Instituiu o "Programa Municipal de Segurança Preventiva e Comunitária Integrada" no Município de Itabirito e outras providências.</t>
+  </si>
+  <si>
+    <t>21575</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21575/projeto_de_lei_no_85.2026_-_daniel.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa “Uniforme Solidário” no âmbito da rede pública municipal de ensino de Itabirito e estabelece diretrizes para o reaproveitamento e troca de uniformes escolares, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>21601</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21601/projeto_de_lei_no_86.2026_-_ezio.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para a identificação e o cadastro de animais domésticos no Município de Itabirito e dá outras providências.</t>
+  </si>
+  <si>
+    <t>21722</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21722/projeto_de_lei_no_93.2026_-_daniel.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Selo “Empresa Amiga da Mulher” no âmbito do Município de Itabirito e estabelece diretrizes para o reconhecimento de boas práticas voltadas à promoção da igualdade de gênero e à inclusão de mulheres em situação de vulnerabilidade, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>21865</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21865/projeto_de_lei_no_96.2026_-_manoel.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei n° 3.580, de 8 de setembro de 2021, que institui a Semana da Conscientização do Autismo, para incluir a realização da Caminhada pela Conscientização do Autismo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>21898</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21898/projeto_de_lei_no_99.2026_-_edson.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre requisitos mínimos de segurança para o licenciamento e funcionamento de parques de diversões, circos, brinquedos mecânicos, estruturas de entretenimento itinerantes e eventos congêneres no âmbito do Município de Itabirito/MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22083</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22083/pl_institui_a_politica_de_sustentabilidade_e_enfrentamento_das_mudancas_climaticas_no_municipio_de_itabirito_26_3_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui As Políticas Públicas de Mitigação e enfrentamentos dos Efeitos das Mudanças Climáticas de Itabirito/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22170</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22170/projeto_de_lei_no_109.2026_-_ezio.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a implementação de canais digitais de comunicação e participação cidadã voltados à mobilidade urbana e ao trânsito no Município.</t>
+  </si>
+  <si>
+    <t>22171</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22171/projeto_de_lei_no_110.2026_-_ezio.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece diretrizes de caráter geral para o atendimento suplementar e facultativo no transporte escolar municipal, no âmbito do Município de Itabirito/MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22172</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22172/projeto_de_lei_no_111.2026_-_ezio.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Valorização de Resíduos Orgânicos, com diretrizes para compostagem, biodigestão e aproveitamento energético, no Município de Itabirito/MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22175</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22175/projeto_de_lei_no_112.2026_-_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal Arquitetura Solidária no Município de Itabirito, regulamenta a doação de Projetos Arquitetônicos para Edificações Residenciais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22176</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22176/projeto_de_lei_no_113.2026_-_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a desafetar área pública localizada na Rua Miguel Ribeiro, Bairro Serra Azul, Itabirito/MG, e a permutá-la por área particular, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22177</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22177/projeto_de_lei_no_114.2026_-_daniel.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 3.734/2022 e dá outras providências</t>
+  </si>
+  <si>
+    <t>21606</t>
+  </si>
+  <si>
+    <t>PLS</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21606/projeto_de_lei_no_72.2026_-_manoel_substitutivo.pdf</t>
+  </si>
+  <si>
+    <t>20654</t>
+  </si>
+  <si>
+    <t>EME</t>
+  </si>
+  <si>
+    <t>Emenda a Projeto de Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20654/emenda_substitutiva_no_01_ao_pl_04.2026_-_maximiliano.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Substitutiva ao Projeto de Lei nº 04, de 13 janeiro de 2025, que “Altera a Lei Municipal nº 3514, de 23 de março de 2021, que institui a Declaração Municipal de Direitos de Liberdade Econômica, que foi alterada pela Lei Municipal nº 4115/2024.</t>
+  </si>
+  <si>
+    <t>20871</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20871/emenda_substitutiva_no_01_ao_pl_05.2026_-_leandro.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Substitutiva nº 01 ao PL 05/2026 - Altera a redação do art. 1º do Projeto de Lei nº 05/2026, que permite que alunos Transtornos do Espectro Autista (TEA) sejam desobrigados do uso de uniforme escolar na rede pública e privada do Município de Itabirito, considerando suas sensibilidades sensoriais.</t>
+  </si>
+  <si>
+    <t>21076</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21076/emenda_aditiva_no_01_ao_pl_04.2026_substitutivo_-_maimiliano.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva nº 01 ao Projeto de Lei Substitutivo nº 04/2026 - Emenda Aditiva ao Projeto de Lei Substitutivo nº 04, de 09 de fevereiro de 2026, que “Altera a Lei Municipal nº 3514, de 23 de março de 2021, que institui a declaração municipal de direitos de liberdade econômica.”</t>
+  </si>
+  <si>
+    <t>21140</t>
+  </si>
+  <si>
+    <t>Renê Butekus, Dr. Edson, Ezio Pimenta, Max Fortes</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21140/emenda_substitutiva_no_01_ao_pl_03.2026_-_edson_ezio_maximiliano_e_rene.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Substitutiva nº 01 ao Projeto de Lei nº 03/2026 - Projeto de Emenda Substitutiva ao Projeto de Lei nº 03, de 07 de janeiro de 2026, de autoria do Executivo, que altera a Lei Municipal nº 2459, de 14 de dezembro de 2005 que institui o Código de Obras do Município de Itabirito.</t>
+  </si>
+  <si>
+    <t>21148</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21148/emenda_modificativa_e_aditiva_no_01_ao_pl_03.2026_-_ezio.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa e Aditiva nº 01 ao Projeto de Lei nº 03/2026 - Aperfeiçoa dispositivos do Projeto de Lei nº 03/2026 que altera o Código de Obras do Município de Itabirito (Lei Municipal nº 2.459/2005), estabelecendo parâmetros de desempenho construtivo conforme normas técnicas, reforçando a responsabilidade técnica profissional, promovendo a modernização administrativa dos processos de aprovação de projetos e incentivando a participação de profissionais da área técnica na atualização da legislação urbanística.</t>
+  </si>
+  <si>
+    <t>21150</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21150/emenda_aditiva_no_01_ao_pl_02.2026_-_ezio.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva º 01 ao Projeto de Lei nº 02/2026 - Acrescenta o art. 4º-A ao Projeto de Lei nº 02/2026, que institui o Plano Local de Habitação de Interesse Social (PLHIS) no Município de Itabirito, para estabelecer o acompanhamento periódico das ações do plano, com vistas à transparência e à avaliação das políticas públicas voltadas à redução do déficit habitacional.</t>
+  </si>
+  <si>
+    <t>21470</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21470/emenda_substitutiva_e_aditiva_no_01_ao_pl_03.2026_-_ezio.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Substitutiva e Aditiva nº 01 ao Projeto de Lei nº 03/2026 - Aperfeiçoa dispositivos do Projeto de Lei nº 03/2026 que altera o Código de Obras do Município de Itabirito (Lei Municipal nº 2.459/2005), estabelecendo parâmetros de desempenho construtivo conforme normas técnicas, reforçando a responsabilidade técnica profissional, promovendo a modernização administrativa dos processos de aprovação de projetos e incentivando a participação de profissionais da área técnica na atualização da legislação urbanística.</t>
+  </si>
+  <si>
+    <t>21572</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21572/emenda_substitutiva_e_aditiva_no_01_ao_pl_55.2026_-_fernando.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUBSTITUTIVA E ADITIVA Nº01 AO PL 55/2026 - Institui diretrizes para a Política Municipal de Prevenção de Enchentes, Apoio Emergencial e Recuperação Social e Econômica de Famílias e Atividades Econômicas atingidas por enchentes, alagamentos e outros desastres hidrológicos no Município de Itabirito e dá outras providências.</t>
+  </si>
+  <si>
+    <t>21595</t>
+  </si>
+  <si>
+    <t>Max Fortes, Dr. Edson, Ezio Pimenta, Renê Butekus</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21595/emenda_aditiva_no_01_ao_pl_61.2026_-_edson_ezio_maximiliano_e_rene.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva ao Projeto de Lei Nº 61, de 16 de março de 2026, que institui e regulamenta a internação voluntária е involuntária de usuários e dependentes de drogas em rede de atenção à saúde no Município de Itabirito.</t>
   </si>
   <si>
     <t>20588</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto do Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20588/veto_integral_ao_autografo_de_lei_no_492.2025_-_executivo.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20588/veto_integral_ao_autografo_de_lei_no_492.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Veto integral ao Autógrafo de Lei nº 492/2025 que "Denomina 'Delegacia Dr. João Batista de Freitas Carvalho', a edificação localizada na junção da Rua João Gualberto de Lemos com a Rua Henrique Michel, no Bairro Boa Viagem, no Município de Itabirito/ MG"</t>
+  </si>
+  <si>
+    <t>21577</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21577/veto_integral_ao_autografo_de_lei_no_19.2026_-_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral ao Autógrafo de Lei nº 19/2026 - Dispõe sobre diretrizes para o desenvolvimento e apoio a iniciativas voltadas à implementação de mecanismos de segurança do tipo “Botão do Pânico” para proteção de servidores públicos municipais, especialmente nos setores de saúde e educação, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>21750</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21750/veto_parcial_ao_autografo_de_lei_no_30.2026_-_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Veto Parcial ao Autógrafo de Lei nº 30/2026 - O Prefeito do Município de Itabirito - MG, no uso de suas atribuições constitucionais, e conforme Art. 41, § 1º da Lei Orgânica Municipal decide VETAR PARCIALMENTE o Autógrafo de Lei nº 30/2026, que "Denomina Ruas: Rua Estrela do Sul e Rua do Silêncio, no Bairro Água Limpa, neste Município".</t>
+  </si>
+  <si>
+    <t>21905</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21905/veto_integral_ao_autografo_de_lei_no_38.2026_-_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral ao Autógrafo de Lei nº 38/2026 - Denomina “Rua Maria do Carmo Lopes Pimenta Faria”, a Avenida Principal, localizada no Condomínio Retiro do Bação, entre a Rua do Areal e Rua da Pimenta, no Distrito de São Gonçalo do Bação, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21906</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21906/veto_integral_ao_autografo_de_lei_no_39.2026_-_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral ao Autógrafo de Lei nº 39/2026 - Denomina “Avenida Simone de Jesus Chaves”, a Avenida “1 (um)”, localizada no Condomínio Retiro do Bação, entre a Rua do Areal e Rua da Pimenta, no Distrito de São Gonçalo do Bação, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21907</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21907/veto_integral_ao_autografo_de_lei_no_40.2026_-_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral ao Autógrafo de Lei nº 40/2026 - Denomina “Rua Éder Marciano Zeferino”, a Rua “B”, localizada no Condomínio Retiro do Bação, entre a Rua do Areal e Rua da Pimenta, no Distrito de São Gonçalo do Bação, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21908</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21908/veto_integral_ao_autografo_de_lei_no_41.2026_-_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral ao Autógrafo de Lei nº 41/2026 - Denomina “Rua Adelino Ramiro Cardoso”, a Rua “A”, localizada no Condomínio Retiro do Bação, entre a Rua do Areal e Rua da Pimenta, no Distrito de São Gonçalo do Bação, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21909</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21909/veto_integral_ao_autografo_de_lei_no_42.2026_-_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral ao Autógrafo de Lei nº 42/2026 - Denomina “Rua Milton Pedrosa de Oliveira”, a Rua “C”, localizada no Condomínio Retiro do Bação, entre a Rua do Areal e Rua da Pimenta, no Distrito de São Gonçalo do Bação, no Município de Itabirito/ MG.</t>
+  </si>
+  <si>
+    <t>21910</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21910/veto_integral_ao_autografo_de_lei_no_43.2026_-_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral ao Autógrafo de Lei nº 43/2026 - Dispõe sobre a obrigatoriedade de garantia de assistência ao empacotamento das compras nos caixas preferenciais em supermercados e estabelecimentos similares no Município de Itabirito e dá outras providências.</t>
+  </si>
+  <si>
+    <t>21929</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21929/veto_integral_ao_autografo_de_lei_no_49.2026_-_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral ao Autógrafo de Lei nº 49/2026 - Denomina Ruas: Rua Rio Manso; Rua Saturno; Rua Júpiter; Rua Bom Jesus da Penha; Rua dos Pandas; Rua Serra do Cipó; Rua Alameda Polo Sul; Rua Bom Jesus do Galo; Rua Groenlândia, no Bairro Água Limpa, neste Município.</t>
+  </si>
+  <si>
+    <t>22126</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22126/veto_parcial_ao_autografo_de_lei_no_62.2026_-_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Veto Parcial ao Autógrafo de Lei nº 62/2026 - Proíbe, no âmbito do Município de Itabirito, o constrangimento aos vigilantes que se encontrem no exercício de sua profissão, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22127</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22127/veto_integral_ao_autografo_de_lei_no_63.2026_-_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral ao Autógrafo de Lei nº 63/2026 - Dispõe sobre a reserva de vagas para as mulheres vítimas de violência doméstica na aquisição de imóveis oriundos dos programas habitacionais do Município de Itabirito/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22112</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção de Mãe Nota Mil</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22112/mocao_01.2026_-_anderson.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Mãe Nota Mil a Rosilene do Carmo Cardoso, as mães que se destacaram por sua história de vida, superação e dedicação à família e participação ativa na comunidade.</t>
+  </si>
+  <si>
+    <t>22113</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22113/mocao_02.2026_-_daniel.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Mãe Nota Mil a Renata Antunes Fogaça, as mães que se destacaram por sua história de vida, superação e dedicação à família e participação ativa na comunidade.</t>
+  </si>
+  <si>
+    <t>22114</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22114/mocao_03.2026_-_danilo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Mãe Nota Mil a Marly Guimarães de Melo, as mães que se destacaram por sua história de vida, superação e dedicação à família e participação ativa na comunidade.</t>
+  </si>
+  <si>
+    <t>22115</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22115/mocao_04.2026_-_ezio.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Mãe Nota Mil a Enedina de Fátima Alves Lima, as mães que se destacaram por sua história de vida, superação e dedicação à família e participação ativa na comunidade.</t>
+  </si>
+  <si>
+    <t>22116</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22116/mocao_05.2026_-_fabio.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Mãe Nota Mil a Vivilia Ursula da Costa França, as mães que se destacaram por sua história de vida, superação e dedicação à família e participação ativa na comunidade.</t>
+  </si>
+  <si>
+    <t>22117</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22117/mocao_06.2026_-_fernando.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Mãe Nota Mil a Emir Julia Braga, as mães que se destacaram por sua história de vida, superação e dedicação à família e participação ativa na comunidade.</t>
+  </si>
+  <si>
+    <t>22118</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22118/mocao_07.2026_-_leandro.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Mãe Nota Mil à Aline Marques Mendonça, às mães que se destacaram por sua história de vida, superação e dedicação à família e participação ativa na comunidade.</t>
+  </si>
+  <si>
+    <t>22119</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22119/mocao_08.2026_-_lucas.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Mãe Nota Mil a Simone Lilian Pereira Lima, as mães que se destacaram por sua história de vida, superação e dedicação à família e participação ativa na comunidade.</t>
+  </si>
+  <si>
+    <t>22120</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22120/mocao_09.2026_-_manoel.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Mãe Nota Mil a Eliane Aparecida de Souza, as mães que se destacaram por sua história de vida, superação e dedicação à família e participação ativa na comunidade.</t>
+  </si>
+  <si>
+    <t>22121</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22121/mocao_10.2026_-_marcio.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Mãe Nota Mil a Beatriz Martins de Melo França, as mães que se destacaram por sua história de vida, superação e dedicação à família e participação ativa na comunidade.</t>
+  </si>
+  <si>
+    <t>22122</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22122/mocao_11.2026_-_maximiliano.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Mãe Nota Mil a Elizângela de Fátima Pessoa Miranda, as mães que se destacaram por sua história de vida, superação e dedicação à família e participação ativa na comunidade.</t>
+  </si>
+  <si>
+    <t>22123</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22123/mocao_12.2026_-_rosilene.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Mãe Nota Mil a Anésia Galo Rodrigues, as mães que se destacaram por sua história de vida, superação e dedicação à família e participação ativa na comunidade.</t>
+  </si>
+  <si>
+    <t>22124</t>
+  </si>
+  <si>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22124/mocao_13.2026_-_wellington.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Mãe Nota Mil a Nilza Dantas Pereira, as mães que se destacaram por sua história de vida, superação e dedicação à família e participação ativa na comunidade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -570,69 +13900,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20590/dia_02_req_-_recapeamento_asfaltico_rua_da_carioca_bairro_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20591/dia_02_req_-_substituicao_das_lampadas_dos_postes_no_bairro_solare_van_damme.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20592/dia_02_req_-_pavimentacao_asfaltica_da_rua_estrada_da_caixa_dagua_bairro_meu_sitio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20593/dia_02_req_-_capina_e_limpeza_no_distrito_de_corrego_do_bacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20594/dia_02_req_-_recapeamento_asfaltico_rua_ametista_bairro_santa_tereza.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20584/projeto_de_lei_no_01.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20585/projeto_de_lei_no_02.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20586/projeto_de_lei_no_03.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20587/projeto_de_lei_no_04.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20589/pl_01.2026_-_exigencia_de_uniforme_para_tea.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20595/projeto_de_lei_-_dia_do_operador_de_airsoft_e_paintball.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20596/projeto_de_lei_-_parque_girassol.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20588/veto_integral_ao_autografo_de_lei_no_492.2025_-_executivo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20604/indicacao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20605/indicacao_02.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20606/indicacao_03.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20607/indicacao_04.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20608/indicacao_05.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20609/indicacao_06.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20610/indicacao_07.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20611/indicacao_08.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20612/indicacao_09.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20613/indicacao_10.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20614/indicacao_11.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20615/indicacao_12.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20616/indicacao_13.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20617/indicacao_14.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20618/indicacao_15.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20625/indicacao_16.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20626/indicacao_17.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20627/indicacao_18.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20628/indicacao_19.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20629/indicacao_20.2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20631/indicacao_21.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20632/indicacao_22.2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20633/indicacao_23.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20634/indicacao_24.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20639/indicacao_25.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20640/indicacao_26.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20641/indicacao_27.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20642/indicacao_28.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20644/indicacao_29.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20645/indicacao_30.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20646/indicacao_31.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20647/indicacao_32.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20648/indicacao_33.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20649/indicacao_34.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20650/indicacao_35.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20653/indicacao_36.2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20655/indicacao_37.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20656/indicacao_38.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20660/indicacao_39.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20661/indicacao_40.2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20662/indicacao_41.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20663/indicacao_42.2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20664/indicacao_43.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20665/indicacao_44.2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20672/indicacao_45.2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20673/indicacao_46.2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20674/indicacao_47.2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20675/indicacao_48.2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20676/indicacao_49.2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20679/indicacao_50.2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20680/indicacao_51.2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20681/indicacao_52.2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20682/indicacao_53.2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20683/indicacao_54.2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20685/indicacao_55.2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20687/indicacao_56.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20688/indicacao_57.2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20689/indicacao_58.2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20691/indicacao_59.2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20698/indicacao_60.2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20699/indicacao_61.2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20700/indicacao_62.2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20701/indicacao_63.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20702/indicacao_64.2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20706/indicacao_65.2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20707/indicacao_66.2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20708/indicacao_67.2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20709/indicacao_68.2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20710/indicacao_69.2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20711/indicacao_70.2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20712/indicacao_71.2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20713/indicacao_72.2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20714/indicacao_73.2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20715/indicacao_74.2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20716/indicacao_75.2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20717/indicacao_76.2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20730/indicacao_77.2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20731/indicacao_78.2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20732/indicacao_79.2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20733/indicacao_80.2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20735/indicacao_81.2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20736/indicacao_82.2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20737/indicacao_83.2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20738/indicacao_84.2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20739/indicacao_85.2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20740/indicacao_86.2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20741/indicacao_87.2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20742/indicacao_88.2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20743/indicacao_89.2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20744/indicacao_90.2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20746/indicacao_91.2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20747/indicacao_92.2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20748/indicacao_93.2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20749/indicacao_94.2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20750/indicacao_95.2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20751/indicacao_96.2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20752/indicacao_97.2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20753/indicacao_98.2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20754/indicacao_99.2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20755/indicacao_100.2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20758/indicacao_101.2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20759/indicacao_102.2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20760/indicacao_103.2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20761/indicacao_104.2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20763/indicacao_105.2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20764/indicacao_106.2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20765/indicacao_107.2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20766/indicacao_108.2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20767/indicacao_109.2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20768/indicacao_110.2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20769/indicacao_111.2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20770/indicacao_112.2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20771/indicacao_113.2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20772/indicacao_114.2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20773/indicacao_115.2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20774/indicacao_116.2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20775/indicacao_117.2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20780/indicacao_118.2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20781/indicacao_119.2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20782/indicacao_120.2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20783/indicacao_121.2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20787/indicacao_122.2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20788/indicacao_123.2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20789/indicacao_124.2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20790/indicacao_125.2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20792/indicacao_126.2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20793/indicacao_127.2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20794/indicacao_128.2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20795/indicacao_129.2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20804/indicacao_130.2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20805/indicacao_131.2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20806/indicacao_132.2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20807/indicacao_133.2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20808/indicacao_134.2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20817/indicacao_135.2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20818/indicacao_136.2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20819/indicacao_137.2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20820/indicacao_138.2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20821/indicacao_139.2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20824/indicacao_140.2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20825/indicacao_141.2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20826/indicacao_142.2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20827/indicacao_143.2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20828/indicacao_144.2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20829/indicacao_145.2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20833/indicacao_146.2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20834/indicacao_147.2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20835/indicacao_148.2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20836/indicacao_149.2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20837/indicacao_150.2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20838/indicacao_151.2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20839/indicacao_152.2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20840/indicacao_153.2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20841/indicacao_154.2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20849/indicacao_155.2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20850/indicacao_156.2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20851/indicacao_157.2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20852/indicacao_158.2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20853/indicacao_159.2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20858/indicacao_160.2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20859/indicacao_161.2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20860/indicacao_162.2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20861/indicacao_163.2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20862/indicacao_164.2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20866/indicacao_165.2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20867/indicacao_166.2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20868/indicacao_167.2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20869/indicacao_168.2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20870/indicacao_169.2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20876/indicacao_170.2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20877/indicacao_171.2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20881/indicacao_172.2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20882/indicacao_173.2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20883/indicacao_174.2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20884/indicacao_175.2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20885/indicacao_176.2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20886/indicacao_177.2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20899/indicacao_178.2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20900/indicacao_179.2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20901/indicacao_180.2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20902/indicacao_181.2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20903/indicacao_182.2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20904/indicacao_183.2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20905/indicacao_184.2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20906/indicacao_185.2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20907/indicacao_186.2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20915/indicacao_187.2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20916/indicacao_188.2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20917/indicacao_189.2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20918/indicacao_190.2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20919/indicacao_191.2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20920/indicacao_192.2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20924/indicacao_193.2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20925/indicacao_194.2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20926/indicacao_195.2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20927/indicacao_196.2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20928/indicacao_197.2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20935/indicacao_198.2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20936/indicacao_199.2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20937/indicacao_200.2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20938/indicacao_201.2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20939/indicacao_202.2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20950/indicacao_203.2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20951/indicacao_204.2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20952/indicacao_205.2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20953/indicacao_206.2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20954/indicacao_207.2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20961/indicacao_208.2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20962/indicacao_209.2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20963/indicacao_210.2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20964/indicacao_211.2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20965/indicacao_212.2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20968/indicacao_213.2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20969/indicacao_214.2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20970/indicacao_215.2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20971/indicacao_216.2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20972/indicacao_217.2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20973/indicacao_218.2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20974/indicacao_219.2026.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20975/indicacao_220.2026.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20976/indicacao_221.2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20977/indicacao_222.2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20978/indicacao_223.2026.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20979/indicacao_224.2026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20980/indicacao_225.2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20981/indicacao_226.2026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20982/indicacao_227.2026.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20983/indicacao_228.2026.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20984/indicacao_229.2026.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20985/indicacao_230.2026.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20986/indicacao_231.2026.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20987/indicacao_232.2026.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20990/indicacao_233.2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20991/indicacao_234.2026.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20992/indicacao_235.2026.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20993/indicacao_236.2026.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20994/indicacao_237.2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20995/indicacao_238.2026.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21003/indicacao_239.2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21004/indicacao_240.2026.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21005/indicacao_241.2026.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21006/indicacao_242.2026.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21007/indicacao_243.2026.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21008/indicacao_244.2026.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21009/indicacao_245.2026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21010/indicacao_246.2026.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21011/indicacao_247.2026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21012/indicacao_248.2026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21018/indicacao_249.2026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21019/indicacao_250.2026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21020/indicacao_251.2026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21022/indicacao_252.2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21023/indicacao_253.2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21025/indicacao_254.2026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21026/indicacao_255.2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21027/indicacao_256.2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21030/indicacao_257.2026.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21031/indicacao_258.2026.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21032/indicacao_259.2026.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21033/indicacao_260.2026.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21042/indicacao_261.2026.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21043/indicacao_262.2026.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21051/indicacao_263.2026.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21052/indicacao_264.2026.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21053/indicacao_265.2026.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21054/indicacao_266.2026.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21055/indicacao_267.2026.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21056/indicacao_268.2026.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21063/indicacao_269.2026.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21064/indicacao_270.2026.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21066/indicacao_271.2026.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21067/indicacao_272.2026.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21068/indicacao_273.2026.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21069/indicacao_274.2026.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21070/indicacao_275.2026.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21072/indicacao_276.2026.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21073/indicacao_277.2026.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21077/indicacao_278.2026.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21078/indicacao_279.2026.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21079/indicacao_280.2026.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21080/indicacao_281.2026.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21081/indicacao_282.2026.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21082/indicacao_283.2026.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21083/indicacao_284.2026.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21084/indicacao_285.2026.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21085/indicacao_286.2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21089/indicacao_287.2026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21090/indicacao_288.2026.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21091/indicacao_289.2026.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21092/indicacao_290.2026.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21093/indicacao_291.2026.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21094/indicacao_292.2026.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21095/indicacao_293.2026.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21096/indicacao_294.2026.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21098/indicacao_295.2026.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21099/indicacao_296.2026.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21100/indicacao_297.2026.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21101/indicacao_298.2026.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21102/indicacao_299.2026.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21103/indicacao_300.2026.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21104/indicacao_301.2026.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21105/indicacao_302.2026.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21106/indicacao_303.2026.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21107/indicacao_304.2026.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21110/indicacao_305.2026.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21111/indicacao_306.2026.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21113/indicacao_307.2026.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21114/indicacao_308.2026.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21115/indicacao_309.2026.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21116/indicacao_310.2026.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21117/indicacao_311.2026.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21119/indicacao_312.2026.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21120/indicacao_313.2026.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21121/indicacao_314.2026.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21122/indicacao_315.2026.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21123/indicacao_316.2026.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21126/indicacao_317.2026.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21127/indicacao_318.2026.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21128/indicacao_319.2026.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21129/indicacao_320.2026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21130/indicacao_321.2026.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21143/indicacao_322.2026.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21144/indicacao_323.2026.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21145/indicacao_324.2026.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21146/indicacao_325.2026.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21147/indicacao_326.2026.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21151/indicacao_327.2026.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21152/indicacao_328.2026.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21153/indicacao_329.2026.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21154/indicacao_330.2026.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21155/indicacao_331.2026.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21161/indicacao_332.2026.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21162/indicacao_333.2026.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21163/indicacao_334.2026.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21164/indicacao_335.2026.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21165/indicacao_336.2026.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21166/indicacao_337.2026.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21167/indicacao_338.2026.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21168/indicacao_339.2026.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21169/indicacao_340.2026.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21173/indicacao_341.2026.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21175/indicacao_342.2026.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21176/indicacao_343.2026.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21177/indicacao_344.2026.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21178/indicacao_345.2026.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21179/indicacao_346.2026.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21182/indicacao_347.2026.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21183/indicacao_348.2026.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21189/indicacao_349.2026.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21190/limpeza_e_capina_em_todas_as_vias_do_bairro_agostinho_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21191/limpeza_e_rocada_bem_como_manutencao_da_iluminacao_publica_do_playground_localizado_no_bairro_bem_viver.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21192/pavimentacao_asfaltica_no_trecho_compreendido_entre_a_escola_do_bairro_agua_limpa_e_a_br-040.doc.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21193/recapeamento_asfaltico_em_todas_as_vias_do_bairro_meu_sitio.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21194/recapeamento_em_todas_as_vias_do_bairro_agostinho_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21195/indicacao_355.2026.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21196/indicacao_356.2026.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21197/indicacao_357.2026.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21198/indicacao_358.2026.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21199/indicacao_359.2026.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21202/indicacao_360.2026.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21203/indicacao_361.2026.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21204/indicacao_362.2026.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21205/indicacao_363.2026.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21206/indicacao_364.2026.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21215/indicacao_365.2026.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21216/indicacao_366.2026.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21217/indicacao_367.2026.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21218/indicacao_368.2026.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21220/indicacao_369.2026.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21223/indicacao_370.2026.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21224/indicacao_371.2026.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21225/indicacao_372.2026.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21226/indicacao_373.2026.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21227/indicacao_374.2026.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21233/indicacao_375.2026.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21234/indicacao_376.2026.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21235/indicacao_377.2026.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21236/indicacao_378.2026.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21237/indicacao_379.2026.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21240/indicacao_380.2026.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21241/indicacao_381.2026.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21242/indicacao_382.2026.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21243/indicacao_383.2026.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21244/indicacao_384.2026.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21246/indicacao_385.2026.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21247/indicacao_386.2026.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21248/indicacao_387.2026.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21249/indicacao_388.2026.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21250/indicacao_389.2026.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21253/indicacao_390.2026.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21254/indicacao_391.2026.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21255/indicacao_392.2026.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21256/indicacao_393.2026.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21257/indicacao_394.2026.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21273/indicacao_395.2026.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21274/indicacao_396.2026.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21275/indicacao_397.2026.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21276/indicacao_398.2026.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21277/indicacao_399.2026.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21278/indicacao_400.2026.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21279/indicacao_401.2026.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21280/indicacao_402.2026.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21281/indicacao_403.2026.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21282/indicacao_404.2026.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21354/indicacao_405.2026.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21355/indicacao_406.2026.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21356/indicacao_407.2026.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21357/indicacao_408.2026.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21358/indicacao_409.2026.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21359/indicacao_410.2026.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21360/indicacao_411.2026.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21361/indicacao_412.2026.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21362/indicacao_413.2026.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21363/indicacao_414.2026.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21370/indicacao_415.2026.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21371/indicacao_416.2026.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21372/indicacao_417.2026.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21373/indicacao_418.2026.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21374/indicacao_419.2026.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21378/indicacao_420.2026.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21379/indicacao_421.2026.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21380/indicacao_422.2026.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21381/indicacao_423.2026.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21382/indicacao_424.2026.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21386/indicacao_425.2026.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21387/indicacao_426.2026.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21388/indicacao_427.2026.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21392/indicacao_428.2026.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21393/indicacao_429.2026.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21394/indicacao_430.2026.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21395/indicacao_431.2026.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21396/indicacao_432.2026.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21402/indicacao_433.2026.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21403/indicacao_434.2026.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21409/indicacao_435.2026.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21410/indicacao_436.2026.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21411/indicacao_437.2026.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21412/indicacao_438.2026.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21413/indicacao_439.2026.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21414/indicacao_440.2026.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21415/indicacao_441.2026.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21416/indicacao_442.2026.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21417/indicacao_443.2026.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21419/indicacao_444.2026.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21420/indicacao_445.2026.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21421/indicacao_446.2026.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21423/indicacao_447.2026.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21425/indicacao_448.2026.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21426/indicacao_449.2026.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21439/indicacao_450.2026.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21440/indicacao_451.2026.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21441/indicacao_452.2026.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21442/indicacao_453.2026.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21443/indicacao_454.2026.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21445/indicacao_455.2026.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21446/indicacao_456.2026.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21447/indicacao_457.2026.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21451/indicacao_458.2026.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21452/indicacao_459.2026.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21453/indicacao_460.2026.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21454/indicacao_461.2026.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21455/indicacao_462.2026.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21457/indicacao_463.2026.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21458/indicacao_464.2026.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21459/indicacao_465.2026.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21460/indicacao_466.2026.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21461/indicacao_467.2026.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21476/indicacao_468.2026.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21477/indicacao_469.2026.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21478/indicacao_470.2026.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21479/indicacao_471.2026.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21480/indicacao_472.2026.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21482/indicacao_473.2026.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21483/indicacao_474.2026.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21484/indicacao_475.2026.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21485/indicacao_476.2026.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21486/indicacao_477.2026.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21490/indicacao_478.2026.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21491/indicacao_479.2026.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21492/indicacao_480.2026.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21493/indicacao_481.2026.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21494/indicacao_482.2026.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21511/indicacao_483.2026.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21512/indicacao_484.2026.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21513/indicacao_485.2026.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21514/indicacao_486.2026.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21515/indicacao_487.2026.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21529/indicacao_488.2026.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21530/indicacao_489.2026.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21532/indicacao_490.2026.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21533/indicacao_491.2026.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21534/indicacao_492.2026.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21537/indicacao_493.2026.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21538/indicacao_494.2026.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21539/indicacao_495.2026.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21540/indicacao_496.2026.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21541/indicacao_497.2026.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21547/indicacao_498.2026.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21548/indicacao_499.2026.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21549/indicacao_500.2026.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21550/indicacao_501.2026.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21551/indicacao_502.2026.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21555/indicacao_503.2026.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21556/indicacao_504.2026.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21557/indicacao_505.2026.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21558/indicacao_506.2026.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21559/indicacao_507.2026.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21560/indicacao_508.2026.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21561/indicacao_509.2026.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21563/indicacao_510.2026.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21564/indicacao_511.2026.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21574/indicacao_512.2026.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21576/indicacao_513.2026.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21578/indicacao_514.2026.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21579/indicacao_515.2026.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21580/indicacao_516.2026.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21581/indicacao_517.2026.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21589/indicacao_518.2026.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21590/indicacao_519.2026.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21591/indicacao_520.2026.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21592/indicacao_521.2026.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21593/indicacao_522.2026.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21596/indicacao_523.2026.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21597/indicacao_524.2026.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21598/indicacao_525.2026.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21599/indicacao_526.2026.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21600/indicacao_527.2026.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21607/indicacao_528.2026.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21608/indicacao_529.2026.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21609/indicacao_530.2026.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21610/indicacao_531.2026.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21611/indicacao_532.2026.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21612/indicacao_533.2026.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21649/indicacao_534.2026.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21650/indicacao_535.2026.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21651/indicacao_536.2026.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21652/indicacao_537.2026.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21653/indicacao_538.2026.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21654/indicacao_539.2026.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21655/indicacao_540.2026.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21656/indicacao_541.2026.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21657/indicacao_542.2026.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21658/indicacao_543.2026.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21663/indicacao_544.2026.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21664/indicacao_545.2026.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21665/indicacao_546.2026.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21666/indicacao_547.2026.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21667/indicacao_548.2026.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21671/indicacao_549.2026.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21672/indicacao_550.2026.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21673/indicacao_551.2026.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21674/indicacao_552.2026.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21675/indicacao_553.2026.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21676/indicacao_554.2026.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21677/indicacao_555.2026.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21678/indicacao_556.2026.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21679/indicacao_557.2026.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21680/indicacao_558.2026.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21683/indicacao_559.2026.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21684/indicacao_560.2026.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21700/indicacao_561.2026.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21701/indicacao_562.2026.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21702/indicacao_563.2026.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21703/indicacao_564.2026.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21704/indicacao_565.2026.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21707/indicacao_566.2026.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21708/indicacao_567.2026.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21709/indicacao_568.2026.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21710/indicacao_569.2026.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21711/indicacao_570.2026.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21712/indicacao_571.2026.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21713/indicacao_572.2026.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21714/indicacao_573.2026.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21715/indicacao_574.2026.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21716/indicacao_575.2026.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21726/indicacao_576.2026.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21727/indicacao_577.2026.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21728/indicacao_578.2026.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21729/indicacao_579.2026.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21732/indicacao_580.2026.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21733/indicacao_581.2026.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21734/indicacao_582.2026.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21735/indicacao_583.2026.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21736/indicacao_584.2026.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21741/indicacao_585.2026.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21742/indicacao_586.2026.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21743/indicacao_587.2026.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21744/indicacao_588.2026.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21745/indicacao_589.2026.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21759/indicacao_590.2026.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21760/indicacao_591.2026.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21761/indicacao_592.2026.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21762/indicacao_593.2026.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21763/indicacao_594.2026.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21764/indicacao_595.2026.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21765/indicacao_596.2026.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21766/indicacao_597.2026.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21767/indicacao_598.2026.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21768/indicacao_599.2026.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21810/indicacao_600.2026.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21811/indicacao_601.2026.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21812/indicacao_602.2026.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21813/indicacao_603.2026.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21814/indicacao_604.2026.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21820/indicacao_605.2026.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21821/indicacao_606.2026.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21822/indicacao_607.2026.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21823/indicacao_608.2026.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21829/indicacao_609.2026.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21830/indicacao_610.2026.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21831/indicacao_611.2026.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21832/indicacao_612.2026.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21833/indicacao_613.2026.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21834/indicacao_614.2026.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21835/indicacao_615.2026.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21836/indicacao_616.2026.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21837/indicacao_617.2026.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21838/indicacao_618.2026.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21841/indicacao_619.2026.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21842/indicacao_620.2026.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21850/indicacao_621.2026.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21851/indicacao_622.2026.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21852/indicacao_623.2026.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21853/indicacao_624.2026.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21854/indicacao_625.2026.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21855/indicacao_626.2026.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21856/indicacao_627.2026.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21857/indicacao_628.2026.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21858/indicacao_629.2026.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21859/indicacao_630.2026.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21860/indicacao_631.2026.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21861/indicacao_632.2026.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21862/indicacao_633.2026.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21863/indicacao_634.2026.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21864/indicacao_635.2026.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21868/indicacao_636.2026.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21869/indicacao_637.2026.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21870/indicacao_638.2026.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21871/indicacao_639.2026.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21872/indicacao_640.2026.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21880/indicacao_641.2026.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21881/indicacao_642.2026.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21882/indicacao_643.2026.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21883/indicacao_644.2026.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21884/indicacao_645.2026.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21886/indicacao_646.2026.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21887/indicacao_647.2026.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21888/indicacao_648.2026.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21889/indicacao_649.2026.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21890/indicacao_650.2026.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21951/indicacao_651.2026.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21952/indicacao_652.2026.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21953/indicacao_653.2026.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21954/indicacao_654.2026.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21955/indicacao_655.2026.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21962/indicacao_656.2026.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21963/indicacao_657.2026.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21964/indicacao_658.2026.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21965/indicacao_659.2026.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21966/indicacao_660.2026.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21986/indicacao_661.2026.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21987/indicacao_662.2026.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21988/indicacao_663.2026.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21989/indicacao_664.2026.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21990/indicacao_665.2026.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22010/indicacao_666.2026.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22011/indicacao_667.2026.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22012/indicacao_668.2026.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22013/indicacao_669.2026.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22014/indicacao_670.2026.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22016/indicacao_671.2026.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22017/indicacao_672.2026.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22018/indicacao_673.2026.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22019/indicacao_674.2026.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22025/indicacao_675.2026.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22026/indicacao_676.2026.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22027/indicacao_677.2026.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22028/indicacao_678.2026.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22029/indicacao_679.2026.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22039/indicacao_680.2026.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22040/indicacao_681.2026.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22041/indicacao_682.2026.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22042/indicacao_683.2026.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22043/indicacao_684.2026.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22049/indicacao_685.2026.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22050/indicacao_686.2026.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22051/indicacao_687.2026.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22052/indicacao_688.2026.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22053/indicacao_689.2026.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22054/indicacao_690.2026.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22055/indicacao_691.2026.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22059/indicacao_692.2026.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22060/indicacao_693.2026.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22061/indicacao_694.2026.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22062/indicacao_695.2026.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22063/indicacao_696.2026.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22064/indicacao_697.2026.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22065/indicacao_698.2026.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22066/indicacao_699.2026.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22067/indicacao_700.2026.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22068/indicacao_701.2026.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22069/indicacao_702.2026.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22070/indicacao_703.2026.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22071/indicacao_704.2026.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22072/indicacao_705.2026.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22076/indicacao_706.2026.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22078/indicacao_707.2026.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22080/indicacao_708.2026.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22081/indicacao_709.2026.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22082/indicacao_710.2026.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22084/indicacao_711.2026.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22091/indicacao_712.2026.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22092/indicacao_713.2026.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22093/indicacao_714.2026.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22094/indicacao_715.2026.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22095/indicacao_716.2026.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22128/indicacao_717.2026.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22129/indicacao_718.2026.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22130/indicacao_719.2026.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22131/indicacao_720.2026.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22132/indicacao_721.2026.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22134/indicacao_722.2026.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22135/indicacao_723.2026.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22136/indicacao_724.2026.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22137/indicacao_725.2026.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22138/indicacao_726.2026.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22139/indicacao_727.2026.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22140/indicacao_728.2026.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22141/indicacao_729.2026.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22142/indicacao_730.2026.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22143/indicacao_731.2026.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22147/indicacao_732.2026.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22148/indicacao_733.2026.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22149/indicacao_734.2026.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22152/indicacao_735.2026.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22153/indicacao_736.2026.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22154/indicacao_737.2026.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22155/indicacao_738.2026.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22156/indicacao_739.2026.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22157/indicacao_740.2026.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22158/indicacao_741.2026.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22159/indicacao_742.2026.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22160/indicacao_743.2026.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22161/indicacao_744.2026.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22162/indicacao_745.2026.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22163/indicacao_746.2026.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22164/indicacao_747.2026.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22174/indicacao_748.2026.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22178/indicacao_749.2026.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22179/indicacao_750.2026.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22180/indicacao_751.2026.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22181/indicacao_752.2026.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22182/indicacao_753.2026.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22185/indicacao_754.2026.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22186/indicacao_755.2026.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22187/indicacao_756.2026.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22188/indicacao_757.2026.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22189/indicacao_758.2026.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22195/indicacao_759.2026.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22196/indicacao_760.2026.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22197/indicacao_761.2026.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22198/indicacao_762.2026.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22199/indicacao_763.2026.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22205/indicacao_764.2026.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22206/indicacao_765.2026.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22207/indicacao_766.2026.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22208/indicacao_767.2026.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22209/indicacao_768.2026.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22210/indicacao_769.2026.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22211/indicacao_770.2026.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22212/indicacao_771.2026.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22213/indicacao_772.2026.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22214/indicacao_773.2026.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22220/indicacao_774.2026.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22221/indicacao_775.2026.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22222/indicacao_776.2026.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22223/indicacao_777.2026.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22224/indicacao_778.2026.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22225/indicacao_779.2026.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22234/dia_11_-_retirada_de_material_sobre_passeio_rua_marechal_floriano_95_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22235/dia_11_-_substituicao_de_lampada_de_iluminacao_publica_rua_itabira_do_campo_424a_tombadouro.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22236/dia_11_-_substituicao_de_lampada_de_iluminacao_publica_rua_bartolomeu_gusmao_country.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22237/dia_11_-_substituicao_das_lampadas_de_iluminacao_publica_nos_postes_localizados_na_avenida_queiroz_junior_no_bairro_esperanca.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22238/dia_11_-_capina_limpeza_e_manutencao_do_corrego_da_carioca_no_trecho_compreendido_entre_a_rua_22_de_maio_e_a_rua_da_carioca.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22247/indicacao__avenida_jose_farid_rahme.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22248/indicacao_bairro_calcadas.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22249/indicacao_bairro_recanto_das_colinas.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22250/indicacao_limpeza_e_capina_do_playground_bairro_cardoso.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22251/indicacao_servico_de_tapa_buraco_rua_marechal_floriano_bairro_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20590/requerimento_01.2026.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20591/requerimento_02.2026.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20592/requerimento_03.2026.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20593/requerimento_04.2026.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20594/requerimento_05.2026.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20619/requerimento_06.2026.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20620/requerimento_07.2026.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20621/requerimento_08.2026.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20622/requerimento_09.2026.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20623/requerimento_10.2026.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20630/requerimento_11.2026.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20635/requerimento_12.2026.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20636/requerimento_13.2026.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20637/requerimento_14.2026.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20643/requerimento_15.2026.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20652/requerimento_16.2026.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20657/requerimento_17.2026.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20658/requerimento_18.2026.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20666/requerimento_19.2026.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20667/requerimento_20.2026.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20669/requerimento_21.2026.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20670/requerimento_22.2026.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20671/requerimento_23.2026.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20677/requerimento_24.2026.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20678/requerimento_25.2026.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20684/requerimento_26.2026.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20692/requerimento_27.2026.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20693/requerimento_28.2026.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20694/requerimento_29.2026.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20695/requerimento_30.2026.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20696/requerimento_31.2026.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20697/requerimento_32.2026.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20703/requerimento_33.2026.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20704/requerimento_34.2026.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20705/requerimento_35.2026.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20718/requerimento_36.2026.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20719/requerimento_37.2026.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20720/requerimento_38.2026.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20722/requerimento_39.2026.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20723/requerimento_40.2026.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20726/requerimento_41.2026.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20727/requerimento_42.2026.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20728/requerimento_43.2026.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20729/requerimento_44.2026.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20745/requerimento_46.2026.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20756/requerimento_47.2026.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20757/requerimento_48.2026.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20776/requerimento_49.2026.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20777/requerimento_50.2026.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20778/requerimento_51.2026.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20779/requerimento_52.2026.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20784/requerimento_53.2026.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20785/requerimento_54.2026.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20786/requerimento_55.2026.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20796/requerimento_56.2026.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20797/requerimento_57.2026.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20798/requerimento_58.2026.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20799/requerimento_59.2026.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20800/requerimento_60.2026.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20801/requerimento_61.2026.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20802/requerimento_62.2026.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20803/requerimento_63.2026.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20809/requerimento_64.2026.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20810/requerimento_65.2026.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20811/requerimento_66.2026.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20812/requerimento_67.2026.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20816/requerimento_68.2026..pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20822/requerimento_69.2026.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20823/requerimento_70.2026.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20842/requerimento_71.2026.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20843/requerimento_72.2026.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20844/requerimento_73.2026.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20845/requerimento_74.2026.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20846/requerimento_75.2026.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20847/requerimento_76.2026.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20848/requerimento_77.2026.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20854/requerimento_78.2026.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20855/requerimento_79.2026.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20856/requerimento_80.2026.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20857/requerimento_81.2026.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20863/requerimento_82.2026.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20864/requerimento_83.2026.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20865/requerimento_84.2026.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20878/requerimento_85.2026.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20879/requerimento_86.2026.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20880/requerimento_87.2026.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20887/requerimento_88.2026.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20898/requerimento_89.2026.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20908/requerimento_90.2026.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20909/requerimento_91.2026.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20910/requerimento_92.2026.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20911/requerimento_93.2026.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20912/requerimento_94.2026.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20921/requerimento_95.2026.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20922/requerimento_96.2026.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20923/requerimento_97.2026.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20940/requerimento_98.2026.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20941/requerimento_99.2026.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20944/requerimento_100.2026.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20948/requerimento_101.2026.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20949/requerimento_102.2026.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20955/requerimento_103.2026.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20956/requerimento_104.2026.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20957/requerimento_105.2026.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20958/requerimento_106.2026.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20959/requerimento_107.2026.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20960/requerimento_108.2026.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20966/requerimento_109.2026.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20988/requerimento_110.2026.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20989/requerimento_111.2026.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20996/requerimento_112.2026.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20997/requerimento_113.2026.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20998/requerimento_114.2026.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20999/requerimento_115.2026.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21000/requerimento_116.2026.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21001/requerimento_117.2026.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21002/requerimento_118.2026.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21024/requerimento_119.2026.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21028/requerimento_120.2026.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21029/requerimento_121.2026.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21034/requerimento_122.2026.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21035/requerimento_123.2026.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21036/requerimento_124.2026.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21037/requerimento_125.2026.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21038/requerimento_126.2026.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21039/requerimento_127.2026.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21040/requerimento_128.2026.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21041/requerimento_129.2026.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21046/requerimento_130.2026.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21048/requerimento_132.2026.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21049/requerimento_133.2026.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21050/requerimento_134.2026.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21057/requerimento_135.2026.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21059/requerimento_137.2026.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21060/requerimento_138.2026.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21061/requerimento_139.2026.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21062/requerimento_140.2026.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21065/requerimento_141.2026.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21074/requerimento_142.2026.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21075/requerimento_143.2026.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21086/requerimento_144.2026.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21087/requerimento_145.2026.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21088/requerimento_146.2026.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21097/requerimento_147.2026.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21108/requerimento_148.2026.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21109/requerimento_149.2026.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21112/requerimento_150.2026.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21118/requerimento_151.2026.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21124/requerimento_152.2026.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21125/requerimento_153.2026.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21134/requerimento_154.2026.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21135/requerimento_155.2026.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21136/requerimento_156.2026.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21137/requerimento_157.2026.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21138/requerimento_158.2026.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21139/requerimento_159.2026.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21141/requerimento_160.2026.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21142/requerimento_161.2026.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21156/requerimento_162.2026.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21157/requerimento_163.2026.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21158/requerimento_164.2026.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21159/requerimento_165.2026.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21160/requerimento_166.2026.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21170/requerimento_167.2026.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21171/requerimento_168.2026.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21172/requerimento_169.2026.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21184/requerimento_170.2026.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21185/requerimento_171.2026.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21186/requerimento_172.2026.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21187/requerimento_173.2026.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21188/requerimento_174.2026.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21207/requerimento_175.2026.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21208/requerimento_176.2026.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21209/requerimento_177.2026.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21210/requerimento_178.2026.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21211/requerimento_179.2026.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21212/requerimento_180.2026.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21213/requerimento_181.2026.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21214/requerimento_182.2026.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21228/requerimento_183.2026.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21229/requerimento_184.2026.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21230/requerimento_185.2026.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21231/requerimento_186.2026.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21232/requerimento_187.2026.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21251/requerimento_188.2026.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21252/requerimento_189.2026.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21283/requerimento_190.2026.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21284/requerimento_191.2026.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21285/requerimento_192.2026.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21317/requerimento_193.2026.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21351/requerimento_194.2026.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21352/requerimento_195.2026.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21353/requerimento_196.2026.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21375/requerimento_197.2026.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21376/requerimento_198.2026.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21377/requerimento_199.2026.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21383/requerimento_200.2026.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21384/requerimento_201.2026.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21385/requerimento_202.2026.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21397/requerimento_203.2026.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21398/requerimento_204.2026.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21399/requerimento_205.2026.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21400/requerimento_206.2026.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21401/requerimento_207.2026.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21404/requerimento_208.2026.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21405/requerimento_209.2026.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21406/requerimento_210.2026.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21407/requerimento_211.2026.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21408/requerimento_212.2026.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21418/requerimento_213.2026.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21430/requerimento_215.2026.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21432/requerimento_216.2026.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21437/requerimento_217.2026.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21438/requerimento_218.2026.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21448/requerimento_219.2026.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21449/requerimento_220.2026.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21450/requerimento_221.2026.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21471/requerimento_222.2026.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21503/requerimento_223.2026.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21504/requerimento_224.2026.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21505/requerimento_225.2026.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21506/requerimento_226.2026.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21507/requerimento_227.2026.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21509/requerimento_228.2026.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21510/requerimento_229.2026.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21535/requerimento_230.2026.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21536/requerimento_231.2026.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21552/requerimento_232.2026.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21553/requerimento_233.2026.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21554/requerimento_234.2026.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21567/requerimento_235.2026.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21568/requerimento_236.2026.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21570/requerimento_237.2026.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21571/requerimento_238.2026.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21573/requerimento_239.2026.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21583/requerimento_241.2026.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21584/requerimento_242.2026.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21585/requerimento_243.2026.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21586/requerimento_244.2026.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21587/requerimento_245.2026.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21588/requerimento_246.2026.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21594/requerimento_247.2026.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21602/requerimento_248.2026.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21603/requerimento_249.2026.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21605/requerimento_250.2026.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21613/requerimento_251.2026.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21614/requerimento_252.2026.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21615/requerimento_253.2026.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21616/requerimento_254.2026.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21617/requerimento_255.2026.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21618/requerimento_256.2026.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21644/requerimento_257.2026.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21645/requerimento_258.2026.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21646/requerimento_259.2026.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21647/requerimento_260.2026.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21648/requerimento_261.2026.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21662/requerimento_262.2026.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21668/requerimento_263.2026.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21669/requerimento_264.2026.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21670/requerimento_265.2026.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21685/requerimento_266.2026.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21686/requerimento_267.2026.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21705/requerimento_268.2026.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21706/requerimento_269.2026.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21717/requerimento_270.2026.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21719/requerimento_271.2026.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21720/requerimento_272.2026.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21721/requerimento_273.2026.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21723/requerimento_274.2026.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21724/requerimento_275.2026.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21725/requerimento_276.2026.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21730/requerimento_277.2026.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21737/requerimento_278.2026.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21738/requerimento_279.2026.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21739/requerimento_280.2026.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21740/requerimento_281.2026.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21815/requerimento_282.2026.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21816/requerimento_283.2026.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21817/requerimento_284.2026.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21818/requerimento_285.2026.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21819/requerimento_286.2026.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21824/requerimento_287.2026.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21825/requerimento_288.2026.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21826/requerimento_289.2026.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21827/requerimento_290.2026.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21828/requerimento_291.2026.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21839/requerimento_292.2026.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21840/requerimento_293.2026.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21843/requerimento_294.2026.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21844/requerimento_295.2026.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21845/requerimento_296.2026.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21846/requerimento_297.2026.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21847/requerimento_298.2026.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21848/requerimento_299.2026.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21849/requerimento_300.2026.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21873/requerimento_301.2026.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21874/requerimento_302.2026.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21876/requerimento_303.2026.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21877/requerimento_304.2026.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21878/requerimento_305.2026.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21879/requerimento_306.2026.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21885/requerimento_307.2026.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21891/requerimento_308.2026.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21892/requerimento_309.2026.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21893/requerimento_310.2026.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21894/requerimento_311.2026.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21895/requerimento_312.2026.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21956/requerimento_313.2026.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21957/requerimento_314.2026.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21958/requerimento_315.2026.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21959/requerimento_316.2026.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21960/requerimento_317.2026.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21961/requerimento_318.2026.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22015/requerimento_319.2026.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22020/requerimento_320.2026.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22021/requerimento_321.2026.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22022/requerimento_322.2026.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22023/requerimento_323.2026.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22024/requerimento_324.2026.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22030/requerimento_325.2026.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22031/requerimento_326.2026.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22032/requerimento_327.2026.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22033/requerimento_328.2026.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22034/requerimento_329.2026.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22035/requerimento_330.2026.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22036/requerimento_331.2026.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22037/requerimento_332.2026.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22038/requerimento_333.2026.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22044/requerimento_334.2026.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22045/requerimento_335.2026.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22046/requerimento_336.2026.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22047/requerimento_337.2026.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22048/requerimento_338.2026.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22056/requerimento_339.2026.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22057/requerimento_340.2026.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22058/requerimento_341.2026.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22086/requerimento_342.2026.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22087/requerimento_343.2026.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22088/requerimento_344.2026.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22089/requerimento_345.2026.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22090/requerimento_346.2026.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22096/requerimento_347.2026.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22097/requerimento_348.2026.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22098/requerimento_349.2026.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22099/requerimento_350.2026.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22150/requerimento_351.2026.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22151/requerimento_352.2026.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22165/requerimento_353.2026.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22166/requerimento_354.2026.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22167/requerimento_355.2026.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22168/requerimento_356.2026.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22169/requerimento_357.2026.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22183/requerimento_358.2026.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22184/requerimento_359.2026.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22190/requerimento_360.2026.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22191/requerimento_361.2026.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22192/requerimento_362.2026.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22193/requerimento_363.2026.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22194/requerimento_364.2026.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22200/requerimento_365.2026.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22201/requerimento_366.2026.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22202/requerimento_367.2026.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22203/requerimento_368.2026.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22204/requerimento_369.2026.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22215/requerimento_370.2026.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22216/requerimento_371.2026.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22217/requerimento_372.2026.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22218/requerimento_373.2026.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22219/requerimento_374.2026.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22229/dia_11_req_-_substituicao_de_lampadas_iluminacao_publica_jose_amaro_cordeiro_e_girassol.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22230/dia_11_req_-_estudo_de_viabilidade_tecnica_para_troca_de_alunos_entre_as_escolas_guilherme_halais_franca_com_cmei_pequeno_cidadao.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22231/dia_11_req_-_estudo_de_viabilidade_tecnica_para_instalacao_de_bueiro_rua_das_acacias_286_matozinhos.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22232/dia_11_req_-_capina_e_limpeza_na_upa_24h.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22233/dia_11_req_-_estudo_de_viabilidade_tecnica_para_extensao_de_horario_de_atendimento_nas_ubs.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22246/requerimento_corporacao_musical__uniao_itabiritense.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20587/projeto_de_lei_no_04.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20929/projeto_de_lei_no_32.2026_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20932/projeto_de_lei_no_35.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21180/projeto_de_lei_no_56.2026_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21239/projeto_de_lei_no_64.2026_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21245/projeto_de_lei_no_65.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21258/projeto_de_lei_no_66.2026_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21433/projeto_de_lei_no_69.2026_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21436/projeto_de_lei_no_72.2026_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21456/projeto_de_lei_no_73.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21542/projeto_de_lei_no_76.2026_-_danilo.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21544/projeto_de_lei_no_78.2026_-_danilo.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21545/projeto_de_lei_no_79.2026_-_danilo.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21575/projeto_de_lei_no_85.2026_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21601/projeto_de_lei_no_86.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21722/projeto_de_lei_no_93.2026_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21865/projeto_de_lei_no_96.2026_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21898/projeto_de_lei_no_99.2026_-_edson.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22083/pl_institui_a_politica_de_sustentabilidade_e_enfrentamento_das_mudancas_climaticas_no_municipio_de_itabirito_26_3_2026.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22170/projeto_de_lei_no_109.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22171/projeto_de_lei_no_110.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22172/projeto_de_lei_no_111.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22175/projeto_de_lei_no_112.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22176/projeto_de_lei_no_113.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22177/projeto_de_lei_no_114.2026_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21606/projeto_de_lei_no_72.2026_-_manoel_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20654/emenda_substitutiva_no_01_ao_pl_04.2026_-_maximiliano.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20871/emenda_substitutiva_no_01_ao_pl_05.2026_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21076/emenda_aditiva_no_01_ao_pl_04.2026_substitutivo_-_maimiliano.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21140/emenda_substitutiva_no_01_ao_pl_03.2026_-_edson_ezio_maximiliano_e_rene.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21148/emenda_modificativa_e_aditiva_no_01_ao_pl_03.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21150/emenda_aditiva_no_01_ao_pl_02.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21470/emenda_substitutiva_e_aditiva_no_01_ao_pl_03.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21572/emenda_substitutiva_e_aditiva_no_01_ao_pl_55.2026_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21595/emenda_aditiva_no_01_ao_pl_61.2026_-_edson_ezio_maximiliano_e_rene.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/20588/veto_integral_ao_autografo_de_lei_no_492.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21577/veto_integral_ao_autografo_de_lei_no_19.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21750/veto_parcial_ao_autografo_de_lei_no_30.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21905/veto_integral_ao_autografo_de_lei_no_38.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21906/veto_integral_ao_autografo_de_lei_no_39.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21907/veto_integral_ao_autografo_de_lei_no_40.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21908/veto_integral_ao_autografo_de_lei_no_41.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21909/veto_integral_ao_autografo_de_lei_no_42.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21910/veto_integral_ao_autografo_de_lei_no_43.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/21929/veto_integral_ao_autografo_de_lei_no_49.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22126/veto_parcial_ao_autografo_de_lei_no_62.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22127/veto_integral_ao_autografo_de_lei_no_63.2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22112/mocao_01.2026_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22113/mocao_02.2026_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22114/mocao_03.2026_-_danilo.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22115/mocao_04.2026_-_ezio.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22116/mocao_05.2026_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22117/mocao_06.2026_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22118/mocao_07.2026_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22119/mocao_08.2026_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22120/mocao_09.2026_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22121/mocao_10.2026_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22122/mocao_11.2026_-_maximiliano.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22123/mocao_12.2026_-_rosilene.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2026/22124/mocao_13.2026_-_wellington.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H15"/>
+  <dimension ref="A1:H1225"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="23.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="229" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="80.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="202.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -738,309 +14068,32979 @@
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
+        <v>30</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>38</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H11" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H12" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
       <c r="D14" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H14" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>55</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H15" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>71</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>55</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H16" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>76</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H17" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>76</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H18" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>76</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H19" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>88</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>76</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H20" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>76</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H21" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>96</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>97</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H22" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>97</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>105</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>97</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H24" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>97</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H25" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>113</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>114</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H26" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>117</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>118</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>114</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H27" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>121</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>122</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>114</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H28" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>125</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>126</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>114</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H29" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>129</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>130</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>131</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H30" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>131</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H31" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>138</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>139</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>131</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H32" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>142</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>143</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>131</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H33" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>146</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>147</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>131</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H34" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>150</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>151</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>152</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H35" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>155</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>156</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>152</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H36" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>159</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>160</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>114</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H37" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>163</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>164</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>165</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H38" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>168</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>169</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>165</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H39" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>172</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>173</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>165</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H40" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>176</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>177</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>165</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H41" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>180</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>181</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>165</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H42" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>184</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>185</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>186</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H43" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>189</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>190</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>186</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H44" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>193</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>194</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>186</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H45" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>197</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>198</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>199</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H46" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>202</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>203</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>199</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H47" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>206</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>207</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>199</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H48" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>210</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>211</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>199</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H49" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>214</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>215</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>199</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H50" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>218</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>219</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>220</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H51" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>223</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>224</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>220</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H52" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>227</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>228</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>220</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H53" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>231</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>232</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>220</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H54" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>235</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>236</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>220</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H55" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>239</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>240</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>186</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H56" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>243</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>244</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>186</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H57" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>247</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>248</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>249</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H58" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>252</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>253</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>249</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H59" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>256</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>257</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>249</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H60" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>260</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>261</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>262</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H61" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>265</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>266</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>262</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H62" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>269</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>270</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>262</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H63" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>273</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>274</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>262</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H64" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>277</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>278</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>262</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H65" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>281</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>282</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>283</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H66" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>286</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>287</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>283</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H67" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>290</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>291</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>283</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H68" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>294</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>295</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>283</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H69" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>298</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>299</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>283</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H70" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>302</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>303</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>30</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H71" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>306</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>307</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>30</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H72" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>310</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>311</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>30</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H73" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>314</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>315</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>30</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H74" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>318</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>319</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>30</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H75" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>322</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>323</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>55</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H76" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>326</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>327</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>55</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H77" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>330</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>331</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H78" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>334</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>335</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H79" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>338</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>339</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H80" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>342</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>343</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H81" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>346</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>347</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H82" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>350</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>351</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>131</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H83" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>354</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>355</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" t="s">
+        <v>131</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H84" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>358</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>359</v>
+      </c>
+      <c r="D85" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" t="s">
+        <v>131</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H85" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>362</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>363</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>131</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H86" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>366</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>367</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
+        <v>131</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H87" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>370</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>371</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" t="s">
+        <v>186</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H88" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>374</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>375</v>
+      </c>
+      <c r="D89" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
+        <v>186</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H89" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>378</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>379</v>
+      </c>
+      <c r="D90" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" t="s">
+        <v>186</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H90" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>382</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>383</v>
+      </c>
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
+        <v>186</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H91" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>386</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>387</v>
+      </c>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>97</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H92" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>390</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>391</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>97</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H93" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>394</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>395</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>97</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H94" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>398</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>399</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>114</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H95" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>402</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>403</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>114</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H96" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>406</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>407</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>114</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H97" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>410</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>411</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>114</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H98" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>414</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>415</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>186</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H99" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>418</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>419</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>152</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H100" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>422</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>423</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>152</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H101" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>426</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>427</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>114</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H102" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>430</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>431</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>97</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H103" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>434</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>435</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>76</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H104" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>438</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>439</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>76</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H105" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>442</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>443</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>76</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H106" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>446</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>447</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>76</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H107" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>450</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>451</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>76</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H108" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>454</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>455</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>199</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H109" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>458</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>459</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>199</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H110" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>462</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>463</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>199</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H111" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>466</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>467</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>199</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H112" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>470</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>471</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>199</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H113" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>474</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>475</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>249</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H114" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>478</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>479</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>249</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H115" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>482</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>483</v>
+      </c>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" t="s">
+        <v>12</v>
+      </c>
+      <c r="F116" t="s">
+        <v>249</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H116" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>486</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>487</v>
+      </c>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117" t="s">
+        <v>249</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H117" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>490</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>491</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>249</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H118" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>494</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>495</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>165</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H119" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>498</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>499</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
+        <v>165</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H120" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>502</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>503</v>
+      </c>
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121" t="s">
+        <v>165</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H121" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>506</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>507</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
+        <v>165</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H122" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>510</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>511</v>
+      </c>
+      <c r="D123" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" t="s">
+        <v>220</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H123" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>514</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>515</v>
+      </c>
+      <c r="D124" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" t="s">
+        <v>12</v>
+      </c>
+      <c r="F124" t="s">
+        <v>220</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H124" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>518</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>519</v>
+      </c>
+      <c r="D125" t="s">
+        <v>11</v>
+      </c>
+      <c r="E125" t="s">
+        <v>12</v>
+      </c>
+      <c r="F125" t="s">
+        <v>220</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H125" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>522</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>523</v>
+      </c>
+      <c r="D126" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" t="s">
+        <v>12</v>
+      </c>
+      <c r="F126" t="s">
+        <v>220</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H126" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>526</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>527</v>
+      </c>
+      <c r="D127" t="s">
+        <v>11</v>
+      </c>
+      <c r="E127" t="s">
+        <v>12</v>
+      </c>
+      <c r="F127" t="s">
+        <v>165</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H127" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>530</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>531</v>
+      </c>
+      <c r="D128" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" t="s">
+        <v>12</v>
+      </c>
+      <c r="F128" t="s">
+        <v>283</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H128" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>534</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>535</v>
+      </c>
+      <c r="D129" t="s">
+        <v>11</v>
+      </c>
+      <c r="E129" t="s">
+        <v>12</v>
+      </c>
+      <c r="F129" t="s">
+        <v>283</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H129" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>538</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>539</v>
+      </c>
+      <c r="D130" t="s">
+        <v>11</v>
+      </c>
+      <c r="E130" t="s">
+        <v>12</v>
+      </c>
+      <c r="F130" t="s">
+        <v>283</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H130" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>542</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>543</v>
+      </c>
+      <c r="D131" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" t="s">
+        <v>12</v>
+      </c>
+      <c r="F131" t="s">
+        <v>262</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H131" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>546</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>547</v>
+      </c>
+      <c r="D132" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" t="s">
+        <v>12</v>
+      </c>
+      <c r="F132" t="s">
+        <v>262</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H132" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>550</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>551</v>
+      </c>
+      <c r="D133" t="s">
+        <v>11</v>
+      </c>
+      <c r="E133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F133" t="s">
+        <v>262</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H133" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>554</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>555</v>
+      </c>
+      <c r="D134" t="s">
+        <v>11</v>
+      </c>
+      <c r="E134" t="s">
+        <v>12</v>
+      </c>
+      <c r="F134" t="s">
+        <v>262</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H134" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>558</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>559</v>
+      </c>
+      <c r="D135" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" t="s">
+        <v>12</v>
+      </c>
+      <c r="F135" t="s">
+        <v>262</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H135" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>562</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>563</v>
+      </c>
+      <c r="D136" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" t="s">
+        <v>12</v>
+      </c>
+      <c r="F136" t="s">
+        <v>131</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H136" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>566</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>567</v>
+      </c>
+      <c r="D137" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" t="s">
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
+        <v>131</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H137" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>570</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>571</v>
+      </c>
+      <c r="D138" t="s">
+        <v>11</v>
+      </c>
+      <c r="E138" t="s">
+        <v>12</v>
+      </c>
+      <c r="F138" t="s">
+        <v>131</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H138" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>574</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>575</v>
+      </c>
+      <c r="D139" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" t="s">
+        <v>12</v>
+      </c>
+      <c r="F139" t="s">
+        <v>131</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H139" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>578</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>579</v>
+      </c>
+      <c r="D140" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" t="s">
+        <v>131</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H140" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>582</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>583</v>
+      </c>
+      <c r="D141" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" t="s">
+        <v>12</v>
+      </c>
+      <c r="F141" t="s">
+        <v>584</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H141" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>587</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>588</v>
+      </c>
+      <c r="D142" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>12</v>
+      </c>
+      <c r="F142" t="s">
+        <v>97</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H142" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>591</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>592</v>
+      </c>
+      <c r="D143" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" t="s">
+        <v>12</v>
+      </c>
+      <c r="F143" t="s">
+        <v>97</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H143" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>595</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>596</v>
+      </c>
+      <c r="D144" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" t="s">
+        <v>97</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H144" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>599</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>600</v>
+      </c>
+      <c r="D145" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" t="s">
+        <v>12</v>
+      </c>
+      <c r="F145" t="s">
+        <v>97</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H145" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>603</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>604</v>
+      </c>
+      <c r="D146" t="s">
+        <v>11</v>
+      </c>
+      <c r="E146" t="s">
+        <v>12</v>
+      </c>
+      <c r="F146" t="s">
+        <v>97</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H146" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>607</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>608</v>
+      </c>
+      <c r="D147" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" t="s">
+        <v>12</v>
+      </c>
+      <c r="F147" t="s">
+        <v>13</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H147" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>611</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>612</v>
+      </c>
+      <c r="D148" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" t="s">
+        <v>12</v>
+      </c>
+      <c r="F148" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H148" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>615</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>616</v>
+      </c>
+      <c r="D149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" t="s">
+        <v>12</v>
+      </c>
+      <c r="F149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H149" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>619</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>620</v>
+      </c>
+      <c r="D150" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" t="s">
+        <v>12</v>
+      </c>
+      <c r="F150" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H150" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>623</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>624</v>
+      </c>
+      <c r="D151" t="s">
+        <v>11</v>
+      </c>
+      <c r="E151" t="s">
+        <v>12</v>
+      </c>
+      <c r="F151" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H151" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>627</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>628</v>
+      </c>
+      <c r="D152" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" t="s">
+        <v>12</v>
+      </c>
+      <c r="F152" t="s">
+        <v>186</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H152" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>631</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>632</v>
+      </c>
+      <c r="D153" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" t="s">
+        <v>12</v>
+      </c>
+      <c r="F153" t="s">
+        <v>186</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H153" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>635</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>636</v>
+      </c>
+      <c r="D154" t="s">
+        <v>11</v>
+      </c>
+      <c r="E154" t="s">
+        <v>12</v>
+      </c>
+      <c r="F154" t="s">
+        <v>186</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H154" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>639</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>640</v>
+      </c>
+      <c r="D155" t="s">
+        <v>11</v>
+      </c>
+      <c r="E155" t="s">
+        <v>12</v>
+      </c>
+      <c r="F155" t="s">
+        <v>186</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H155" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>643</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>644</v>
+      </c>
+      <c r="D156" t="s">
+        <v>11</v>
+      </c>
+      <c r="E156" t="s">
+        <v>12</v>
+      </c>
+      <c r="F156" t="s">
+        <v>30</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H156" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>647</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>648</v>
+      </c>
+      <c r="D157" t="s">
+        <v>11</v>
+      </c>
+      <c r="E157" t="s">
+        <v>12</v>
+      </c>
+      <c r="F157" t="s">
+        <v>30</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H157" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>651</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>652</v>
+      </c>
+      <c r="D158" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" t="s">
+        <v>12</v>
+      </c>
+      <c r="F158" t="s">
+        <v>30</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H158" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>655</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>656</v>
+      </c>
+      <c r="D159" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" t="s">
+        <v>12</v>
+      </c>
+      <c r="F159" t="s">
+        <v>30</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H159" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>659</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>660</v>
+      </c>
+      <c r="D160" t="s">
+        <v>11</v>
+      </c>
+      <c r="E160" t="s">
+        <v>12</v>
+      </c>
+      <c r="F160" t="s">
+        <v>30</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H160" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>663</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>664</v>
+      </c>
+      <c r="D161" t="s">
+        <v>11</v>
+      </c>
+      <c r="E161" t="s">
+        <v>12</v>
+      </c>
+      <c r="F161" t="s">
+        <v>262</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H161" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>667</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>668</v>
+      </c>
+      <c r="D162" t="s">
+        <v>11</v>
+      </c>
+      <c r="E162" t="s">
+        <v>12</v>
+      </c>
+      <c r="F162" t="s">
+        <v>262</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H162" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>671</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>672</v>
+      </c>
+      <c r="D163" t="s">
+        <v>11</v>
+      </c>
+      <c r="E163" t="s">
+        <v>12</v>
+      </c>
+      <c r="F163" t="s">
+        <v>262</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H163" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>675</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>676</v>
+      </c>
+      <c r="D164" t="s">
+        <v>11</v>
+      </c>
+      <c r="E164" t="s">
+        <v>12</v>
+      </c>
+      <c r="F164" t="s">
+        <v>262</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H164" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>679</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>680</v>
+      </c>
+      <c r="D165" t="s">
+        <v>11</v>
+      </c>
+      <c r="E165" t="s">
+        <v>12</v>
+      </c>
+      <c r="F165" t="s">
+        <v>262</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H165" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>683</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>684</v>
+      </c>
+      <c r="D166" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" t="s">
+        <v>12</v>
+      </c>
+      <c r="F166" t="s">
+        <v>220</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H166" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>687</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>688</v>
+      </c>
+      <c r="D167" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" t="s">
+        <v>12</v>
+      </c>
+      <c r="F167" t="s">
+        <v>220</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H167" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>691</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>692</v>
+      </c>
+      <c r="D168" t="s">
+        <v>11</v>
+      </c>
+      <c r="E168" t="s">
+        <v>12</v>
+      </c>
+      <c r="F168" t="s">
+        <v>220</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H168" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>695</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>696</v>
+      </c>
+      <c r="D169" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" t="s">
+        <v>12</v>
+      </c>
+      <c r="F169" t="s">
+        <v>152</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H169" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>699</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>700</v>
+      </c>
+      <c r="D170" t="s">
+        <v>11</v>
+      </c>
+      <c r="E170" t="s">
+        <v>12</v>
+      </c>
+      <c r="F170" t="s">
+        <v>152</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H170" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>703</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>704</v>
+      </c>
+      <c r="D171" t="s">
+        <v>11</v>
+      </c>
+      <c r="E171" t="s">
+        <v>12</v>
+      </c>
+      <c r="F171" t="s">
+        <v>55</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H171" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>707</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>708</v>
+      </c>
+      <c r="D172" t="s">
+        <v>11</v>
+      </c>
+      <c r="E172" t="s">
+        <v>12</v>
+      </c>
+      <c r="F172" t="s">
+        <v>55</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H172" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>711</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>712</v>
+      </c>
+      <c r="D173" t="s">
+        <v>11</v>
+      </c>
+      <c r="E173" t="s">
+        <v>12</v>
+      </c>
+      <c r="F173" t="s">
+        <v>76</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H173" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>715</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>716</v>
+      </c>
+      <c r="D174" t="s">
+        <v>11</v>
+      </c>
+      <c r="E174" t="s">
+        <v>12</v>
+      </c>
+      <c r="F174" t="s">
+        <v>76</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H174" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>719</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>720</v>
+      </c>
+      <c r="D175" t="s">
+        <v>11</v>
+      </c>
+      <c r="E175" t="s">
+        <v>12</v>
+      </c>
+      <c r="F175" t="s">
+        <v>76</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H175" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>723</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>724</v>
+      </c>
+      <c r="D176" t="s">
+        <v>11</v>
+      </c>
+      <c r="E176" t="s">
+        <v>12</v>
+      </c>
+      <c r="F176" t="s">
+        <v>76</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H176" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>727</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>728</v>
+      </c>
+      <c r="D177" t="s">
+        <v>11</v>
+      </c>
+      <c r="E177" t="s">
+        <v>12</v>
+      </c>
+      <c r="F177" t="s">
+        <v>76</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H177" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>731</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>732</v>
+      </c>
+      <c r="D178" t="s">
+        <v>11</v>
+      </c>
+      <c r="E178" t="s">
+        <v>12</v>
+      </c>
+      <c r="F178" t="s">
+        <v>55</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H178" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>735</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>736</v>
+      </c>
+      <c r="D179" t="s">
+        <v>11</v>
+      </c>
+      <c r="E179" t="s">
+        <v>12</v>
+      </c>
+      <c r="F179" t="s">
+        <v>249</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H179" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>739</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>740</v>
+      </c>
+      <c r="D180" t="s">
+        <v>11</v>
+      </c>
+      <c r="E180" t="s">
+        <v>12</v>
+      </c>
+      <c r="F180" t="s">
+        <v>249</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H180" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>743</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>744</v>
+      </c>
+      <c r="D181" t="s">
+        <v>11</v>
+      </c>
+      <c r="E181" t="s">
+        <v>12</v>
+      </c>
+      <c r="F181" t="s">
+        <v>249</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H181" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>747</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>748</v>
+      </c>
+      <c r="D182" t="s">
+        <v>11</v>
+      </c>
+      <c r="E182" t="s">
+        <v>12</v>
+      </c>
+      <c r="F182" t="s">
+        <v>249</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H182" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>751</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>752</v>
+      </c>
+      <c r="D183" t="s">
+        <v>11</v>
+      </c>
+      <c r="E183" t="s">
+        <v>12</v>
+      </c>
+      <c r="F183" t="s">
+        <v>249</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H183" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>755</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>756</v>
+      </c>
+      <c r="D184" t="s">
+        <v>11</v>
+      </c>
+      <c r="E184" t="s">
+        <v>12</v>
+      </c>
+      <c r="F184" t="s">
+        <v>199</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H184" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>759</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>760</v>
+      </c>
+      <c r="D185" t="s">
+        <v>11</v>
+      </c>
+      <c r="E185" t="s">
+        <v>12</v>
+      </c>
+      <c r="F185" t="s">
+        <v>199</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H185" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>763</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>764</v>
+      </c>
+      <c r="D186" t="s">
+        <v>11</v>
+      </c>
+      <c r="E186" t="s">
+        <v>12</v>
+      </c>
+      <c r="F186" t="s">
+        <v>199</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H186" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>767</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>768</v>
+      </c>
+      <c r="D187" t="s">
+        <v>11</v>
+      </c>
+      <c r="E187" t="s">
+        <v>12</v>
+      </c>
+      <c r="F187" t="s">
+        <v>199</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H187" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>771</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>772</v>
+      </c>
+      <c r="D188" t="s">
+        <v>11</v>
+      </c>
+      <c r="E188" t="s">
+        <v>12</v>
+      </c>
+      <c r="F188" t="s">
+        <v>199</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H188" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>775</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>776</v>
+      </c>
+      <c r="D189" t="s">
+        <v>11</v>
+      </c>
+      <c r="E189" t="s">
+        <v>12</v>
+      </c>
+      <c r="F189" t="s">
+        <v>165</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H189" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>779</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>780</v>
+      </c>
+      <c r="D190" t="s">
+        <v>11</v>
+      </c>
+      <c r="E190" t="s">
+        <v>12</v>
+      </c>
+      <c r="F190" t="s">
+        <v>165</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H190" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>783</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>784</v>
+      </c>
+      <c r="D191" t="s">
+        <v>11</v>
+      </c>
+      <c r="E191" t="s">
+        <v>12</v>
+      </c>
+      <c r="F191" t="s">
+        <v>165</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H191" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>787</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>788</v>
+      </c>
+      <c r="D192" t="s">
+        <v>11</v>
+      </c>
+      <c r="E192" t="s">
+        <v>12</v>
+      </c>
+      <c r="F192" t="s">
+        <v>165</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H192" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>791</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>792</v>
+      </c>
+      <c r="D193" t="s">
+        <v>11</v>
+      </c>
+      <c r="E193" t="s">
+        <v>12</v>
+      </c>
+      <c r="F193" t="s">
+        <v>165</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H193" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>795</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>796</v>
+      </c>
+      <c r="D194" t="s">
+        <v>11</v>
+      </c>
+      <c r="E194" t="s">
+        <v>12</v>
+      </c>
+      <c r="F194" t="s">
+        <v>114</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H194" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>799</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>800</v>
+      </c>
+      <c r="D195" t="s">
+        <v>11</v>
+      </c>
+      <c r="E195" t="s">
+        <v>12</v>
+      </c>
+      <c r="F195" t="s">
+        <v>114</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H195" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>803</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>804</v>
+      </c>
+      <c r="D196" t="s">
+        <v>11</v>
+      </c>
+      <c r="E196" t="s">
+        <v>12</v>
+      </c>
+      <c r="F196" t="s">
+        <v>114</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H196" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>807</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>808</v>
+      </c>
+      <c r="D197" t="s">
+        <v>11</v>
+      </c>
+      <c r="E197" t="s">
+        <v>12</v>
+      </c>
+      <c r="F197" t="s">
+        <v>114</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H197" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>811</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>812</v>
+      </c>
+      <c r="D198" t="s">
+        <v>11</v>
+      </c>
+      <c r="E198" t="s">
+        <v>12</v>
+      </c>
+      <c r="F198" t="s">
+        <v>114</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H198" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>815</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>816</v>
+      </c>
+      <c r="D199" t="s">
+        <v>11</v>
+      </c>
+      <c r="E199" t="s">
+        <v>12</v>
+      </c>
+      <c r="F199" t="s">
+        <v>13</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H199" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>819</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>820</v>
+      </c>
+      <c r="D200" t="s">
+        <v>11</v>
+      </c>
+      <c r="E200" t="s">
+        <v>12</v>
+      </c>
+      <c r="F200" t="s">
+        <v>13</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="H200" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>823</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>824</v>
+      </c>
+      <c r="D201" t="s">
+        <v>11</v>
+      </c>
+      <c r="E201" t="s">
+        <v>12</v>
+      </c>
+      <c r="F201" t="s">
+        <v>13</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H201" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>827</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>828</v>
+      </c>
+      <c r="D202" t="s">
+        <v>11</v>
+      </c>
+      <c r="E202" t="s">
+        <v>12</v>
+      </c>
+      <c r="F202" t="s">
+        <v>13</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H202" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>831</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>832</v>
+      </c>
+      <c r="D203" t="s">
+        <v>11</v>
+      </c>
+      <c r="E203" t="s">
+        <v>12</v>
+      </c>
+      <c r="F203" t="s">
+        <v>13</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H203" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>835</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>836</v>
+      </c>
+      <c r="D204" t="s">
+        <v>11</v>
+      </c>
+      <c r="E204" t="s">
+        <v>12</v>
+      </c>
+      <c r="F204" t="s">
+        <v>30</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H204" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>839</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>840</v>
+      </c>
+      <c r="D205" t="s">
+        <v>11</v>
+      </c>
+      <c r="E205" t="s">
+        <v>12</v>
+      </c>
+      <c r="F205" t="s">
+        <v>30</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="H205" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>843</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>844</v>
+      </c>
+      <c r="D206" t="s">
+        <v>11</v>
+      </c>
+      <c r="E206" t="s">
+        <v>12</v>
+      </c>
+      <c r="F206" t="s">
+        <v>30</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H206" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>847</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>848</v>
+      </c>
+      <c r="D207" t="s">
+        <v>11</v>
+      </c>
+      <c r="E207" t="s">
+        <v>12</v>
+      </c>
+      <c r="F207" t="s">
+        <v>30</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="H207" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>851</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>852</v>
+      </c>
+      <c r="D208" t="s">
+        <v>11</v>
+      </c>
+      <c r="E208" t="s">
+        <v>12</v>
+      </c>
+      <c r="F208" t="s">
+        <v>30</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="H208" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>855</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>856</v>
+      </c>
+      <c r="D209" t="s">
+        <v>11</v>
+      </c>
+      <c r="E209" t="s">
+        <v>12</v>
+      </c>
+      <c r="F209" t="s">
+        <v>262</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H209" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>859</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>860</v>
+      </c>
+      <c r="D210" t="s">
+        <v>11</v>
+      </c>
+      <c r="E210" t="s">
+        <v>12</v>
+      </c>
+      <c r="F210" t="s">
+        <v>262</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H210" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>863</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>864</v>
+      </c>
+      <c r="D211" t="s">
+        <v>11</v>
+      </c>
+      <c r="E211" t="s">
+        <v>12</v>
+      </c>
+      <c r="F211" t="s">
+        <v>262</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="H211" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>867</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>868</v>
+      </c>
+      <c r="D212" t="s">
+        <v>11</v>
+      </c>
+      <c r="E212" t="s">
+        <v>12</v>
+      </c>
+      <c r="F212" t="s">
+        <v>262</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H212" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>871</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>872</v>
+      </c>
+      <c r="D213" t="s">
+        <v>11</v>
+      </c>
+      <c r="E213" t="s">
+        <v>12</v>
+      </c>
+      <c r="F213" t="s">
+        <v>262</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="H213" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>875</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>876</v>
+      </c>
+      <c r="D214" t="s">
+        <v>11</v>
+      </c>
+      <c r="E214" t="s">
+        <v>12</v>
+      </c>
+      <c r="F214" t="s">
+        <v>131</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="H214" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>879</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>880</v>
+      </c>
+      <c r="D215" t="s">
+        <v>11</v>
+      </c>
+      <c r="E215" t="s">
+        <v>12</v>
+      </c>
+      <c r="F215" t="s">
+        <v>131</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H215" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>883</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>884</v>
+      </c>
+      <c r="D216" t="s">
+        <v>11</v>
+      </c>
+      <c r="E216" t="s">
+        <v>12</v>
+      </c>
+      <c r="F216" t="s">
+        <v>131</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H216" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>887</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>888</v>
+      </c>
+      <c r="D217" t="s">
+        <v>11</v>
+      </c>
+      <c r="E217" t="s">
+        <v>12</v>
+      </c>
+      <c r="F217" t="s">
+        <v>131</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="H217" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>891</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>892</v>
+      </c>
+      <c r="D218" t="s">
+        <v>11</v>
+      </c>
+      <c r="E218" t="s">
+        <v>12</v>
+      </c>
+      <c r="F218" t="s">
+        <v>131</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="H218" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>895</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>896</v>
+      </c>
+      <c r="D219" t="s">
+        <v>11</v>
+      </c>
+      <c r="E219" t="s">
+        <v>12</v>
+      </c>
+      <c r="F219" t="s">
+        <v>97</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H219" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>899</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>900</v>
+      </c>
+      <c r="D220" t="s">
+        <v>11</v>
+      </c>
+      <c r="E220" t="s">
+        <v>12</v>
+      </c>
+      <c r="F220" t="s">
+        <v>97</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="H220" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>903</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>904</v>
+      </c>
+      <c r="D221" t="s">
+        <v>11</v>
+      </c>
+      <c r="E221" t="s">
+        <v>12</v>
+      </c>
+      <c r="F221" t="s">
+        <v>97</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H221" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>907</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>908</v>
+      </c>
+      <c r="D222" t="s">
+        <v>11</v>
+      </c>
+      <c r="E222" t="s">
+        <v>12</v>
+      </c>
+      <c r="F222" t="s">
+        <v>97</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H222" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>911</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>912</v>
+      </c>
+      <c r="D223" t="s">
+        <v>11</v>
+      </c>
+      <c r="E223" t="s">
+        <v>12</v>
+      </c>
+      <c r="F223" t="s">
+        <v>97</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="H223" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>915</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>916</v>
+      </c>
+      <c r="D224" t="s">
+        <v>11</v>
+      </c>
+      <c r="E224" t="s">
+        <v>12</v>
+      </c>
+      <c r="F224" t="s">
+        <v>199</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="H224" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>919</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>920</v>
+      </c>
+      <c r="D225" t="s">
+        <v>11</v>
+      </c>
+      <c r="E225" t="s">
+        <v>12</v>
+      </c>
+      <c r="F225" t="s">
+        <v>199</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H225" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>923</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>924</v>
+      </c>
+      <c r="D226" t="s">
+        <v>11</v>
+      </c>
+      <c r="E226" t="s">
+        <v>12</v>
+      </c>
+      <c r="F226" t="s">
+        <v>199</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="H226" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>927</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>928</v>
+      </c>
+      <c r="D227" t="s">
+        <v>11</v>
+      </c>
+      <c r="E227" t="s">
+        <v>12</v>
+      </c>
+      <c r="F227" t="s">
+        <v>199</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H227" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>931</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>932</v>
+      </c>
+      <c r="D228" t="s">
+        <v>11</v>
+      </c>
+      <c r="E228" t="s">
+        <v>12</v>
+      </c>
+      <c r="F228" t="s">
+        <v>199</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="H228" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>935</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>936</v>
+      </c>
+      <c r="D229" t="s">
+        <v>11</v>
+      </c>
+      <c r="E229" t="s">
+        <v>12</v>
+      </c>
+      <c r="F229" t="s">
+        <v>249</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H229" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>939</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>940</v>
+      </c>
+      <c r="D230" t="s">
+        <v>11</v>
+      </c>
+      <c r="E230" t="s">
+        <v>12</v>
+      </c>
+      <c r="F230" t="s">
+        <v>249</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="H230" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>943</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>944</v>
+      </c>
+      <c r="D231" t="s">
+        <v>11</v>
+      </c>
+      <c r="E231" t="s">
+        <v>12</v>
+      </c>
+      <c r="F231" t="s">
+        <v>249</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="H231" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>947</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>948</v>
+      </c>
+      <c r="D232" t="s">
+        <v>11</v>
+      </c>
+      <c r="E232" t="s">
+        <v>12</v>
+      </c>
+      <c r="F232" t="s">
+        <v>249</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="H232" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>951</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>952</v>
+      </c>
+      <c r="D233" t="s">
+        <v>11</v>
+      </c>
+      <c r="E233" t="s">
+        <v>12</v>
+      </c>
+      <c r="F233" t="s">
+        <v>249</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H233" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>955</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>956</v>
+      </c>
+      <c r="D234" t="s">
+        <v>11</v>
+      </c>
+      <c r="E234" t="s">
+        <v>12</v>
+      </c>
+      <c r="F234" t="s">
+        <v>220</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="H234" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>959</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>960</v>
+      </c>
+      <c r="D235" t="s">
+        <v>11</v>
+      </c>
+      <c r="E235" t="s">
+        <v>12</v>
+      </c>
+      <c r="F235" t="s">
+        <v>186</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="H235" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>963</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>964</v>
+      </c>
+      <c r="D236" t="s">
+        <v>11</v>
+      </c>
+      <c r="E236" t="s">
+        <v>12</v>
+      </c>
+      <c r="F236" t="s">
+        <v>186</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="H236" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>967</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>968</v>
+      </c>
+      <c r="D237" t="s">
+        <v>11</v>
+      </c>
+      <c r="E237" t="s">
+        <v>12</v>
+      </c>
+      <c r="F237" t="s">
+        <v>186</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="H237" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>971</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>972</v>
+      </c>
+      <c r="D238" t="s">
+        <v>11</v>
+      </c>
+      <c r="E238" t="s">
+        <v>12</v>
+      </c>
+      <c r="F238" t="s">
+        <v>186</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="H238" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>975</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>976</v>
+      </c>
+      <c r="D239" t="s">
+        <v>11</v>
+      </c>
+      <c r="E239" t="s">
+        <v>12</v>
+      </c>
+      <c r="F239" t="s">
+        <v>186</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="H239" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>979</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>980</v>
+      </c>
+      <c r="D240" t="s">
+        <v>11</v>
+      </c>
+      <c r="E240" t="s">
+        <v>12</v>
+      </c>
+      <c r="F240" t="s">
+        <v>76</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="H240" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>983</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>984</v>
+      </c>
+      <c r="D241" t="s">
+        <v>11</v>
+      </c>
+      <c r="E241" t="s">
+        <v>12</v>
+      </c>
+      <c r="F241" t="s">
+        <v>76</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="H241" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>987</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>988</v>
+      </c>
+      <c r="D242" t="s">
+        <v>11</v>
+      </c>
+      <c r="E242" t="s">
+        <v>12</v>
+      </c>
+      <c r="F242" t="s">
+        <v>76</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="H242" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>991</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>992</v>
+      </c>
+      <c r="D243" t="s">
+        <v>11</v>
+      </c>
+      <c r="E243" t="s">
+        <v>12</v>
+      </c>
+      <c r="F243" t="s">
+        <v>76</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="H243" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>995</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>996</v>
+      </c>
+      <c r="D244" t="s">
+        <v>11</v>
+      </c>
+      <c r="E244" t="s">
+        <v>12</v>
+      </c>
+      <c r="F244" t="s">
+        <v>76</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H244" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>999</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D245" t="s">
+        <v>11</v>
+      </c>
+      <c r="E245" t="s">
+        <v>12</v>
+      </c>
+      <c r="F245" t="s">
+        <v>165</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H245" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D246" t="s">
+        <v>11</v>
+      </c>
+      <c r="E246" t="s">
+        <v>12</v>
+      </c>
+      <c r="F246" t="s">
+        <v>165</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H246" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D247" t="s">
+        <v>11</v>
+      </c>
+      <c r="E247" t="s">
+        <v>12</v>
+      </c>
+      <c r="F247" t="s">
+        <v>165</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H247" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D248" t="s">
+        <v>11</v>
+      </c>
+      <c r="E248" t="s">
+        <v>12</v>
+      </c>
+      <c r="F248" t="s">
+        <v>165</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H248" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D249" t="s">
+        <v>11</v>
+      </c>
+      <c r="E249" t="s">
+        <v>12</v>
+      </c>
+      <c r="F249" t="s">
+        <v>165</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H249" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D250" t="s">
+        <v>11</v>
+      </c>
+      <c r="E250" t="s">
+        <v>12</v>
+      </c>
+      <c r="F250" t="s">
+        <v>114</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H250" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D251" t="s">
+        <v>11</v>
+      </c>
+      <c r="E251" t="s">
+        <v>12</v>
+      </c>
+      <c r="F251" t="s">
+        <v>114</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H251" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D252" t="s">
+        <v>11</v>
+      </c>
+      <c r="E252" t="s">
+        <v>12</v>
+      </c>
+      <c r="F252" t="s">
+        <v>114</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H252" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D253" t="s">
+        <v>11</v>
+      </c>
+      <c r="E253" t="s">
+        <v>12</v>
+      </c>
+      <c r="F253" t="s">
+        <v>114</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H253" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D254" t="s">
+        <v>11</v>
+      </c>
+      <c r="E254" t="s">
+        <v>12</v>
+      </c>
+      <c r="F254" t="s">
+        <v>114</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H254" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D255" t="s">
+        <v>11</v>
+      </c>
+      <c r="E255" t="s">
+        <v>12</v>
+      </c>
+      <c r="F255" t="s">
+        <v>152</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H255" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D256" t="s">
+        <v>11</v>
+      </c>
+      <c r="E256" t="s">
+        <v>12</v>
+      </c>
+      <c r="F256" t="s">
+        <v>152</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H256" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D257" t="s">
+        <v>11</v>
+      </c>
+      <c r="E257" t="s">
+        <v>12</v>
+      </c>
+      <c r="F257" t="s">
+        <v>152</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="H257" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D258" t="s">
+        <v>11</v>
+      </c>
+      <c r="E258" t="s">
+        <v>12</v>
+      </c>
+      <c r="F258" t="s">
+        <v>55</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D259" t="s">
+        <v>11</v>
+      </c>
+      <c r="E259" t="s">
+        <v>12</v>
+      </c>
+      <c r="F259" t="s">
+        <v>55</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D260" t="s">
+        <v>11</v>
+      </c>
+      <c r="E260" t="s">
+        <v>12</v>
+      </c>
+      <c r="F260" t="s">
+        <v>55</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D261" t="s">
+        <v>11</v>
+      </c>
+      <c r="E261" t="s">
+        <v>12</v>
+      </c>
+      <c r="F261" t="s">
+        <v>55</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D262" t="s">
+        <v>11</v>
+      </c>
+      <c r="E262" t="s">
+        <v>12</v>
+      </c>
+      <c r="F262" t="s">
+        <v>283</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D263" t="s">
+        <v>11</v>
+      </c>
+      <c r="E263" t="s">
+        <v>12</v>
+      </c>
+      <c r="F263" t="s">
+        <v>283</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D264" t="s">
+        <v>11</v>
+      </c>
+      <c r="E264" t="s">
+        <v>12</v>
+      </c>
+      <c r="F264" t="s">
+        <v>55</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D265" t="s">
+        <v>11</v>
+      </c>
+      <c r="E265" t="s">
+        <v>12</v>
+      </c>
+      <c r="F265" t="s">
+        <v>30</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D266" t="s">
+        <v>11</v>
+      </c>
+      <c r="E266" t="s">
+        <v>12</v>
+      </c>
+      <c r="F266" t="s">
+        <v>30</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D267" t="s">
+        <v>11</v>
+      </c>
+      <c r="E267" t="s">
+        <v>12</v>
+      </c>
+      <c r="F267" t="s">
+        <v>30</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D268" t="s">
+        <v>11</v>
+      </c>
+      <c r="E268" t="s">
+        <v>12</v>
+      </c>
+      <c r="F268" t="s">
+        <v>30</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D269" t="s">
+        <v>11</v>
+      </c>
+      <c r="E269" t="s">
+        <v>12</v>
+      </c>
+      <c r="F269" t="s">
+        <v>30</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D270" t="s">
+        <v>11</v>
+      </c>
+      <c r="E270" t="s">
+        <v>12</v>
+      </c>
+      <c r="F270" t="s">
+        <v>55</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D271" t="s">
+        <v>11</v>
+      </c>
+      <c r="E271" t="s">
+        <v>12</v>
+      </c>
+      <c r="F271" t="s">
+        <v>55</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D272" t="s">
+        <v>11</v>
+      </c>
+      <c r="E272" t="s">
+        <v>12</v>
+      </c>
+      <c r="F272" t="s">
+        <v>13</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D273" t="s">
+        <v>11</v>
+      </c>
+      <c r="E273" t="s">
+        <v>12</v>
+      </c>
+      <c r="F273" t="s">
+        <v>13</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D274" t="s">
+        <v>11</v>
+      </c>
+      <c r="E274" t="s">
+        <v>12</v>
+      </c>
+      <c r="F274" t="s">
+        <v>13</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D275" t="s">
+        <v>11</v>
+      </c>
+      <c r="E275" t="s">
+        <v>12</v>
+      </c>
+      <c r="F275" t="s">
+        <v>13</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D276" t="s">
+        <v>11</v>
+      </c>
+      <c r="E276" t="s">
+        <v>12</v>
+      </c>
+      <c r="F276" t="s">
+        <v>13</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D277" t="s">
+        <v>11</v>
+      </c>
+      <c r="E277" t="s">
+        <v>12</v>
+      </c>
+      <c r="F277" t="s">
+        <v>220</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D278" t="s">
+        <v>11</v>
+      </c>
+      <c r="E278" t="s">
+        <v>12</v>
+      </c>
+      <c r="F278" t="s">
+        <v>220</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D279" t="s">
+        <v>11</v>
+      </c>
+      <c r="E279" t="s">
+        <v>12</v>
+      </c>
+      <c r="F279" t="s">
+        <v>131</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D280" t="s">
+        <v>11</v>
+      </c>
+      <c r="E280" t="s">
+        <v>12</v>
+      </c>
+      <c r="F280" t="s">
+        <v>131</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D281" t="s">
+        <v>11</v>
+      </c>
+      <c r="E281" t="s">
+        <v>12</v>
+      </c>
+      <c r="F281" t="s">
+        <v>131</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D282" t="s">
+        <v>11</v>
+      </c>
+      <c r="E282" t="s">
+        <v>12</v>
+      </c>
+      <c r="F282" t="s">
+        <v>131</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D283" t="s">
+        <v>11</v>
+      </c>
+      <c r="E283" t="s">
+        <v>12</v>
+      </c>
+      <c r="F283" t="s">
+        <v>131</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D284" t="s">
+        <v>11</v>
+      </c>
+      <c r="E284" t="s">
+        <v>12</v>
+      </c>
+      <c r="F284" t="s">
+        <v>283</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D285" t="s">
+        <v>11</v>
+      </c>
+      <c r="E285" t="s">
+        <v>12</v>
+      </c>
+      <c r="F285" t="s">
+        <v>283</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D286" t="s">
+        <v>11</v>
+      </c>
+      <c r="E286" t="s">
+        <v>12</v>
+      </c>
+      <c r="F286" t="s">
+        <v>283</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D287" t="s">
+        <v>11</v>
+      </c>
+      <c r="E287" t="s">
+        <v>12</v>
+      </c>
+      <c r="F287" t="s">
+        <v>283</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D288" t="s">
+        <v>11</v>
+      </c>
+      <c r="E288" t="s">
+        <v>12</v>
+      </c>
+      <c r="F288" t="s">
+        <v>114</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D289" t="s">
+        <v>11</v>
+      </c>
+      <c r="E289" t="s">
+        <v>12</v>
+      </c>
+      <c r="F289" t="s">
+        <v>114</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D290" t="s">
+        <v>11</v>
+      </c>
+      <c r="E290" t="s">
+        <v>12</v>
+      </c>
+      <c r="F290" t="s">
+        <v>114</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D291" t="s">
+        <v>11</v>
+      </c>
+      <c r="E291" t="s">
+        <v>12</v>
+      </c>
+      <c r="F291" t="s">
+        <v>114</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D292" t="s">
+        <v>11</v>
+      </c>
+      <c r="E292" t="s">
+        <v>12</v>
+      </c>
+      <c r="F292" t="s">
+        <v>114</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D293" t="s">
+        <v>11</v>
+      </c>
+      <c r="E293" t="s">
+        <v>12</v>
+      </c>
+      <c r="F293" t="s">
+        <v>97</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D294" t="s">
+        <v>11</v>
+      </c>
+      <c r="E294" t="s">
+        <v>12</v>
+      </c>
+      <c r="F294" t="s">
+        <v>97</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D295" t="s">
+        <v>11</v>
+      </c>
+      <c r="E295" t="s">
+        <v>12</v>
+      </c>
+      <c r="F295" t="s">
+        <v>97</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D296" t="s">
+        <v>11</v>
+      </c>
+      <c r="E296" t="s">
+        <v>12</v>
+      </c>
+      <c r="F296" t="s">
+        <v>199</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D297" t="s">
+        <v>11</v>
+      </c>
+      <c r="E297" t="s">
+        <v>12</v>
+      </c>
+      <c r="F297" t="s">
+        <v>199</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D298" t="s">
+        <v>11</v>
+      </c>
+      <c r="E298" t="s">
+        <v>12</v>
+      </c>
+      <c r="F298" t="s">
+        <v>199</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D299" t="s">
+        <v>11</v>
+      </c>
+      <c r="E299" t="s">
+        <v>12</v>
+      </c>
+      <c r="F299" t="s">
+        <v>199</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D300" t="s">
+        <v>11</v>
+      </c>
+      <c r="E300" t="s">
+        <v>12</v>
+      </c>
+      <c r="F300" t="s">
+        <v>199</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D301" t="s">
+        <v>11</v>
+      </c>
+      <c r="E301" t="s">
+        <v>12</v>
+      </c>
+      <c r="F301" t="s">
+        <v>262</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D302" t="s">
+        <v>11</v>
+      </c>
+      <c r="E302" t="s">
+        <v>12</v>
+      </c>
+      <c r="F302" t="s">
+        <v>262</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D303" t="s">
+        <v>11</v>
+      </c>
+      <c r="E303" t="s">
+        <v>12</v>
+      </c>
+      <c r="F303" t="s">
+        <v>262</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D304" t="s">
+        <v>11</v>
+      </c>
+      <c r="E304" t="s">
+        <v>12</v>
+      </c>
+      <c r="F304" t="s">
+        <v>262</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D305" t="s">
+        <v>11</v>
+      </c>
+      <c r="E305" t="s">
+        <v>12</v>
+      </c>
+      <c r="F305" t="s">
+        <v>262</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D306" t="s">
+        <v>11</v>
+      </c>
+      <c r="E306" t="s">
+        <v>12</v>
+      </c>
+      <c r="F306" t="s">
+        <v>97</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D307" t="s">
+        <v>11</v>
+      </c>
+      <c r="E307" t="s">
+        <v>12</v>
+      </c>
+      <c r="F307" t="s">
+        <v>97</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D308" t="s">
+        <v>11</v>
+      </c>
+      <c r="E308" t="s">
+        <v>12</v>
+      </c>
+      <c r="F308" t="s">
+        <v>249</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D309" t="s">
+        <v>11</v>
+      </c>
+      <c r="E309" t="s">
+        <v>12</v>
+      </c>
+      <c r="F309" t="s">
+        <v>249</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D310" t="s">
+        <v>11</v>
+      </c>
+      <c r="E310" t="s">
+        <v>12</v>
+      </c>
+      <c r="F310" t="s">
+        <v>249</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D311" t="s">
+        <v>11</v>
+      </c>
+      <c r="E311" t="s">
+        <v>12</v>
+      </c>
+      <c r="F311" t="s">
+        <v>249</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D312" t="s">
+        <v>11</v>
+      </c>
+      <c r="E312" t="s">
+        <v>12</v>
+      </c>
+      <c r="F312" t="s">
+        <v>249</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D313" t="s">
+        <v>11</v>
+      </c>
+      <c r="E313" t="s">
+        <v>12</v>
+      </c>
+      <c r="F313" t="s">
+        <v>186</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D314" t="s">
+        <v>11</v>
+      </c>
+      <c r="E314" t="s">
+        <v>12</v>
+      </c>
+      <c r="F314" t="s">
+        <v>186</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D315" t="s">
+        <v>11</v>
+      </c>
+      <c r="E315" t="s">
+        <v>12</v>
+      </c>
+      <c r="F315" t="s">
+        <v>186</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D316" t="s">
+        <v>11</v>
+      </c>
+      <c r="E316" t="s">
+        <v>12</v>
+      </c>
+      <c r="F316" t="s">
+        <v>186</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D317" t="s">
+        <v>11</v>
+      </c>
+      <c r="E317" t="s">
+        <v>12</v>
+      </c>
+      <c r="F317" t="s">
+        <v>186</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D318" t="s">
+        <v>11</v>
+      </c>
+      <c r="E318" t="s">
+        <v>12</v>
+      </c>
+      <c r="F318" t="s">
+        <v>165</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D319" t="s">
+        <v>11</v>
+      </c>
+      <c r="E319" t="s">
+        <v>12</v>
+      </c>
+      <c r="F319" t="s">
+        <v>165</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D320" t="s">
+        <v>11</v>
+      </c>
+      <c r="E320" t="s">
+        <v>12</v>
+      </c>
+      <c r="F320" t="s">
+        <v>165</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D321" t="s">
+        <v>11</v>
+      </c>
+      <c r="E321" t="s">
+        <v>12</v>
+      </c>
+      <c r="F321" t="s">
+        <v>165</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D322" t="s">
+        <v>11</v>
+      </c>
+      <c r="E322" t="s">
+        <v>12</v>
+      </c>
+      <c r="F322" t="s">
+        <v>165</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D323" t="s">
+        <v>11</v>
+      </c>
+      <c r="E323" t="s">
+        <v>12</v>
+      </c>
+      <c r="F323" t="s">
+        <v>76</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D324" t="s">
+        <v>11</v>
+      </c>
+      <c r="E324" t="s">
+        <v>12</v>
+      </c>
+      <c r="F324" t="s">
+        <v>76</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D325" t="s">
+        <v>11</v>
+      </c>
+      <c r="E325" t="s">
+        <v>12</v>
+      </c>
+      <c r="F325" t="s">
+        <v>76</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D326" t="s">
+        <v>11</v>
+      </c>
+      <c r="E326" t="s">
+        <v>12</v>
+      </c>
+      <c r="F326" t="s">
+        <v>76</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D327" t="s">
+        <v>11</v>
+      </c>
+      <c r="E327" t="s">
+        <v>12</v>
+      </c>
+      <c r="F327" t="s">
+        <v>76</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D328" t="s">
+        <v>11</v>
+      </c>
+      <c r="E328" t="s">
+        <v>12</v>
+      </c>
+      <c r="F328" t="s">
+        <v>13</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D329" t="s">
+        <v>11</v>
+      </c>
+      <c r="E329" t="s">
+        <v>12</v>
+      </c>
+      <c r="F329" t="s">
+        <v>13</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D330" t="s">
+        <v>11</v>
+      </c>
+      <c r="E330" t="s">
+        <v>12</v>
+      </c>
+      <c r="F330" t="s">
+        <v>13</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D331" t="s">
+        <v>11</v>
+      </c>
+      <c r="E331" t="s">
+        <v>12</v>
+      </c>
+      <c r="F331" t="s">
+        <v>13</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D332" t="s">
+        <v>11</v>
+      </c>
+      <c r="E332" t="s">
+        <v>12</v>
+      </c>
+      <c r="F332" t="s">
+        <v>13</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D333" t="s">
+        <v>11</v>
+      </c>
+      <c r="E333" t="s">
+        <v>12</v>
+      </c>
+      <c r="F333" t="s">
+        <v>30</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D334" t="s">
+        <v>11</v>
+      </c>
+      <c r="E334" t="s">
+        <v>12</v>
+      </c>
+      <c r="F334" t="s">
+        <v>30</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D335" t="s">
+        <v>11</v>
+      </c>
+      <c r="E335" t="s">
+        <v>12</v>
+      </c>
+      <c r="F335" t="s">
+        <v>30</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D336" t="s">
+        <v>11</v>
+      </c>
+      <c r="E336" t="s">
+        <v>12</v>
+      </c>
+      <c r="F336" t="s">
+        <v>30</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D337" t="s">
+        <v>11</v>
+      </c>
+      <c r="E337" t="s">
+        <v>12</v>
+      </c>
+      <c r="F337" t="s">
+        <v>30</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D338" t="s">
+        <v>11</v>
+      </c>
+      <c r="E338" t="s">
+        <v>12</v>
+      </c>
+      <c r="F338" t="s">
+        <v>97</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D339" t="s">
+        <v>11</v>
+      </c>
+      <c r="E339" t="s">
+        <v>12</v>
+      </c>
+      <c r="F339" t="s">
+        <v>97</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D340" t="s">
+        <v>11</v>
+      </c>
+      <c r="E340" t="s">
+        <v>12</v>
+      </c>
+      <c r="F340" t="s">
+        <v>97</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D341" t="s">
+        <v>11</v>
+      </c>
+      <c r="E341" t="s">
+        <v>12</v>
+      </c>
+      <c r="F341" t="s">
+        <v>97</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D342" t="s">
+        <v>11</v>
+      </c>
+      <c r="E342" t="s">
+        <v>12</v>
+      </c>
+      <c r="F342" t="s">
+        <v>97</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D343" t="s">
+        <v>11</v>
+      </c>
+      <c r="E343" t="s">
+        <v>12</v>
+      </c>
+      <c r="F343" t="s">
+        <v>262</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D344" t="s">
+        <v>11</v>
+      </c>
+      <c r="E344" t="s">
+        <v>12</v>
+      </c>
+      <c r="F344" t="s">
+        <v>262</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D345" t="s">
+        <v>11</v>
+      </c>
+      <c r="E345" t="s">
+        <v>12</v>
+      </c>
+      <c r="F345" t="s">
+        <v>262</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D346" t="s">
+        <v>11</v>
+      </c>
+      <c r="E346" t="s">
+        <v>12</v>
+      </c>
+      <c r="F346" t="s">
+        <v>262</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D347" t="s">
+        <v>11</v>
+      </c>
+      <c r="E347" t="s">
+        <v>12</v>
+      </c>
+      <c r="F347" t="s">
+        <v>262</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D348" t="s">
+        <v>11</v>
+      </c>
+      <c r="E348" t="s">
+        <v>12</v>
+      </c>
+      <c r="F348" t="s">
+        <v>55</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D349" t="s">
+        <v>11</v>
+      </c>
+      <c r="E349" t="s">
+        <v>12</v>
+      </c>
+      <c r="F349" t="s">
+        <v>55</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D350" t="s">
+        <v>11</v>
+      </c>
+      <c r="E350" t="s">
+        <v>12</v>
+      </c>
+      <c r="F350" t="s">
+        <v>55</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D351" t="s">
+        <v>11</v>
+      </c>
+      <c r="E351" t="s">
+        <v>12</v>
+      </c>
+      <c r="F351" t="s">
+        <v>114</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D352" t="s">
+        <v>11</v>
+      </c>
+      <c r="E352" t="s">
+        <v>12</v>
+      </c>
+      <c r="F352" t="s">
+        <v>114</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D353" t="s">
+        <v>11</v>
+      </c>
+      <c r="E353" t="s">
+        <v>12</v>
+      </c>
+      <c r="F353" t="s">
+        <v>114</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D354" t="s">
+        <v>11</v>
+      </c>
+      <c r="E354" t="s">
+        <v>12</v>
+      </c>
+      <c r="F354" t="s">
+        <v>114</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D355" t="s">
+        <v>11</v>
+      </c>
+      <c r="E355" t="s">
+        <v>12</v>
+      </c>
+      <c r="F355" t="s">
+        <v>114</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D356" t="s">
+        <v>11</v>
+      </c>
+      <c r="E356" t="s">
+        <v>12</v>
+      </c>
+      <c r="F356" t="s">
+        <v>186</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D357" t="s">
+        <v>11</v>
+      </c>
+      <c r="E357" t="s">
+        <v>12</v>
+      </c>
+      <c r="F357" t="s">
+        <v>186</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D358" t="s">
+        <v>11</v>
+      </c>
+      <c r="E358" t="s">
+        <v>12</v>
+      </c>
+      <c r="F358" t="s">
+        <v>186</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D359" t="s">
+        <v>11</v>
+      </c>
+      <c r="E359" t="s">
+        <v>12</v>
+      </c>
+      <c r="F359" t="s">
+        <v>186</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D360" t="s">
+        <v>11</v>
+      </c>
+      <c r="E360" t="s">
+        <v>12</v>
+      </c>
+      <c r="F360" t="s">
+        <v>186</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D361" t="s">
+        <v>11</v>
+      </c>
+      <c r="E361" t="s">
+        <v>12</v>
+      </c>
+      <c r="F361" t="s">
+        <v>283</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D362" t="s">
+        <v>11</v>
+      </c>
+      <c r="E362" t="s">
+        <v>12</v>
+      </c>
+      <c r="F362" t="s">
+        <v>283</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D363" t="s">
+        <v>11</v>
+      </c>
+      <c r="E363" t="s">
+        <v>12</v>
+      </c>
+      <c r="F363" t="s">
+        <v>283</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D364" t="s">
+        <v>11</v>
+      </c>
+      <c r="E364" t="s">
+        <v>12</v>
+      </c>
+      <c r="F364" t="s">
+        <v>283</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D365" t="s">
+        <v>11</v>
+      </c>
+      <c r="E365" t="s">
+        <v>12</v>
+      </c>
+      <c r="F365" t="s">
+        <v>283</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D366" t="s">
+        <v>11</v>
+      </c>
+      <c r="E366" t="s">
+        <v>12</v>
+      </c>
+      <c r="F366" t="s">
+        <v>131</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D367" t="s">
+        <v>11</v>
+      </c>
+      <c r="E367" t="s">
+        <v>12</v>
+      </c>
+      <c r="F367" t="s">
+        <v>131</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D368" t="s">
+        <v>11</v>
+      </c>
+      <c r="E368" t="s">
+        <v>12</v>
+      </c>
+      <c r="F368" t="s">
+        <v>131</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D369" t="s">
+        <v>11</v>
+      </c>
+      <c r="E369" t="s">
+        <v>12</v>
+      </c>
+      <c r="F369" t="s">
+        <v>131</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D370" t="s">
+        <v>11</v>
+      </c>
+      <c r="E370" t="s">
+        <v>12</v>
+      </c>
+      <c r="F370" t="s">
+        <v>131</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D371" t="s">
+        <v>11</v>
+      </c>
+      <c r="E371" t="s">
+        <v>12</v>
+      </c>
+      <c r="F371" t="s">
+        <v>199</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D372" t="s">
+        <v>11</v>
+      </c>
+      <c r="E372" t="s">
+        <v>12</v>
+      </c>
+      <c r="F372" t="s">
+        <v>199</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D373" t="s">
+        <v>11</v>
+      </c>
+      <c r="E373" t="s">
+        <v>12</v>
+      </c>
+      <c r="F373" t="s">
+        <v>199</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D374" t="s">
+        <v>11</v>
+      </c>
+      <c r="E374" t="s">
+        <v>12</v>
+      </c>
+      <c r="F374" t="s">
+        <v>199</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D375" t="s">
+        <v>11</v>
+      </c>
+      <c r="E375" t="s">
+        <v>12</v>
+      </c>
+      <c r="F375" t="s">
+        <v>199</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D376" t="s">
+        <v>11</v>
+      </c>
+      <c r="E376" t="s">
+        <v>12</v>
+      </c>
+      <c r="F376" t="s">
+        <v>76</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D377" t="s">
+        <v>11</v>
+      </c>
+      <c r="E377" t="s">
+        <v>12</v>
+      </c>
+      <c r="F377" t="s">
+        <v>76</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D378" t="s">
+        <v>11</v>
+      </c>
+      <c r="E378" t="s">
+        <v>12</v>
+      </c>
+      <c r="F378" t="s">
+        <v>76</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D379" t="s">
+        <v>11</v>
+      </c>
+      <c r="E379" t="s">
+        <v>12</v>
+      </c>
+      <c r="F379" t="s">
+        <v>76</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D380" t="s">
+        <v>11</v>
+      </c>
+      <c r="E380" t="s">
+        <v>12</v>
+      </c>
+      <c r="F380" t="s">
+        <v>76</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D381" t="s">
+        <v>11</v>
+      </c>
+      <c r="E381" t="s">
+        <v>12</v>
+      </c>
+      <c r="F381" t="s">
+        <v>165</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D382" t="s">
+        <v>11</v>
+      </c>
+      <c r="E382" t="s">
+        <v>12</v>
+      </c>
+      <c r="F382" t="s">
+        <v>165</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D383" t="s">
+        <v>11</v>
+      </c>
+      <c r="E383" t="s">
+        <v>12</v>
+      </c>
+      <c r="F383" t="s">
+        <v>165</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D384" t="s">
+        <v>11</v>
+      </c>
+      <c r="E384" t="s">
+        <v>12</v>
+      </c>
+      <c r="F384" t="s">
+        <v>165</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D385" t="s">
+        <v>11</v>
+      </c>
+      <c r="E385" t="s">
+        <v>12</v>
+      </c>
+      <c r="F385" t="s">
+        <v>165</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D386" t="s">
+        <v>11</v>
+      </c>
+      <c r="E386" t="s">
+        <v>12</v>
+      </c>
+      <c r="F386" t="s">
+        <v>249</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D387" t="s">
+        <v>11</v>
+      </c>
+      <c r="E387" t="s">
+        <v>12</v>
+      </c>
+      <c r="F387" t="s">
+        <v>249</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D388" t="s">
+        <v>11</v>
+      </c>
+      <c r="E388" t="s">
+        <v>12</v>
+      </c>
+      <c r="F388" t="s">
+        <v>249</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D389" t="s">
+        <v>11</v>
+      </c>
+      <c r="E389" t="s">
+        <v>12</v>
+      </c>
+      <c r="F389" t="s">
+        <v>249</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D390" t="s">
+        <v>11</v>
+      </c>
+      <c r="E390" t="s">
+        <v>12</v>
+      </c>
+      <c r="F390" t="s">
+        <v>249</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D391" t="s">
+        <v>11</v>
+      </c>
+      <c r="E391" t="s">
+        <v>12</v>
+      </c>
+      <c r="F391" t="s">
+        <v>152</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D392" t="s">
+        <v>11</v>
+      </c>
+      <c r="E392" t="s">
+        <v>12</v>
+      </c>
+      <c r="F392" t="s">
+        <v>152</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D393" t="s">
+        <v>11</v>
+      </c>
+      <c r="E393" t="s">
+        <v>12</v>
+      </c>
+      <c r="F393" t="s">
+        <v>152</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D394" t="s">
+        <v>11</v>
+      </c>
+      <c r="E394" t="s">
+        <v>12</v>
+      </c>
+      <c r="F394" t="s">
+        <v>152</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D395" t="s">
+        <v>11</v>
+      </c>
+      <c r="E395" t="s">
+        <v>12</v>
+      </c>
+      <c r="F395" t="s">
+        <v>152</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D396" t="s">
+        <v>11</v>
+      </c>
+      <c r="E396" t="s">
+        <v>12</v>
+      </c>
+      <c r="F396" t="s">
+        <v>30</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D397" t="s">
+        <v>11</v>
+      </c>
+      <c r="E397" t="s">
+        <v>12</v>
+      </c>
+      <c r="F397" t="s">
+        <v>30</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D398" t="s">
+        <v>11</v>
+      </c>
+      <c r="E398" t="s">
+        <v>12</v>
+      </c>
+      <c r="F398" t="s">
+        <v>30</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D399" t="s">
+        <v>11</v>
+      </c>
+      <c r="E399" t="s">
+        <v>12</v>
+      </c>
+      <c r="F399" t="s">
+        <v>30</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D400" t="s">
+        <v>11</v>
+      </c>
+      <c r="E400" t="s">
+        <v>12</v>
+      </c>
+      <c r="F400" t="s">
+        <v>30</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D401" t="s">
+        <v>11</v>
+      </c>
+      <c r="E401" t="s">
+        <v>12</v>
+      </c>
+      <c r="F401" t="s">
+        <v>13</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D402" t="s">
+        <v>11</v>
+      </c>
+      <c r="E402" t="s">
+        <v>12</v>
+      </c>
+      <c r="F402" t="s">
+        <v>13</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D403" t="s">
+        <v>11</v>
+      </c>
+      <c r="E403" t="s">
+        <v>12</v>
+      </c>
+      <c r="F403" t="s">
+        <v>13</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D404" t="s">
+        <v>11</v>
+      </c>
+      <c r="E404" t="s">
+        <v>12</v>
+      </c>
+      <c r="F404" t="s">
+        <v>13</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D405" t="s">
+        <v>11</v>
+      </c>
+      <c r="E405" t="s">
+        <v>12</v>
+      </c>
+      <c r="F405" t="s">
+        <v>13</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D406" t="s">
+        <v>11</v>
+      </c>
+      <c r="E406" t="s">
+        <v>12</v>
+      </c>
+      <c r="F406" t="s">
+        <v>283</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D407" t="s">
+        <v>11</v>
+      </c>
+      <c r="E407" t="s">
+        <v>12</v>
+      </c>
+      <c r="F407" t="s">
+        <v>283</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D408" t="s">
+        <v>11</v>
+      </c>
+      <c r="E408" t="s">
+        <v>12</v>
+      </c>
+      <c r="F408" t="s">
+        <v>283</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D409" t="s">
+        <v>11</v>
+      </c>
+      <c r="E409" t="s">
+        <v>12</v>
+      </c>
+      <c r="F409" t="s">
+        <v>283</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D410" t="s">
+        <v>11</v>
+      </c>
+      <c r="E410" t="s">
+        <v>12</v>
+      </c>
+      <c r="F410" t="s">
+        <v>283</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D411" t="s">
+        <v>11</v>
+      </c>
+      <c r="E411" t="s">
+        <v>12</v>
+      </c>
+      <c r="F411" t="s">
+        <v>97</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D412" t="s">
+        <v>11</v>
+      </c>
+      <c r="E412" t="s">
+        <v>12</v>
+      </c>
+      <c r="F412" t="s">
+        <v>97</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D413" t="s">
+        <v>11</v>
+      </c>
+      <c r="E413" t="s">
+        <v>12</v>
+      </c>
+      <c r="F413" t="s">
+        <v>97</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D414" t="s">
+        <v>11</v>
+      </c>
+      <c r="E414" t="s">
+        <v>12</v>
+      </c>
+      <c r="F414" t="s">
+        <v>97</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D415" t="s">
+        <v>11</v>
+      </c>
+      <c r="E415" t="s">
+        <v>12</v>
+      </c>
+      <c r="F415" t="s">
+        <v>97</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D416" t="s">
+        <v>11</v>
+      </c>
+      <c r="E416" t="s">
+        <v>12</v>
+      </c>
+      <c r="F416" t="s">
+        <v>186</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D417" t="s">
+        <v>11</v>
+      </c>
+      <c r="E417" t="s">
+        <v>12</v>
+      </c>
+      <c r="F417" t="s">
+        <v>186</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D418" t="s">
+        <v>11</v>
+      </c>
+      <c r="E418" t="s">
+        <v>12</v>
+      </c>
+      <c r="F418" t="s">
+        <v>186</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D419" t="s">
+        <v>11</v>
+      </c>
+      <c r="E419" t="s">
+        <v>12</v>
+      </c>
+      <c r="F419" t="s">
+        <v>186</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D420" t="s">
+        <v>11</v>
+      </c>
+      <c r="E420" t="s">
+        <v>12</v>
+      </c>
+      <c r="F420" t="s">
+        <v>186</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D421" t="s">
+        <v>11</v>
+      </c>
+      <c r="E421" t="s">
+        <v>12</v>
+      </c>
+      <c r="F421" t="s">
+        <v>114</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D422" t="s">
+        <v>11</v>
+      </c>
+      <c r="E422" t="s">
+        <v>12</v>
+      </c>
+      <c r="F422" t="s">
+        <v>114</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D423" t="s">
+        <v>11</v>
+      </c>
+      <c r="E423" t="s">
+        <v>12</v>
+      </c>
+      <c r="F423" t="s">
+        <v>114</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D424" t="s">
+        <v>11</v>
+      </c>
+      <c r="E424" t="s">
+        <v>12</v>
+      </c>
+      <c r="F424" t="s">
+        <v>114</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D425" t="s">
+        <v>11</v>
+      </c>
+      <c r="E425" t="s">
+        <v>12</v>
+      </c>
+      <c r="F425" t="s">
+        <v>114</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D426" t="s">
+        <v>11</v>
+      </c>
+      <c r="E426" t="s">
+        <v>12</v>
+      </c>
+      <c r="F426" t="s">
+        <v>131</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D427" t="s">
+        <v>11</v>
+      </c>
+      <c r="E427" t="s">
+        <v>12</v>
+      </c>
+      <c r="F427" t="s">
+        <v>131</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D428" t="s">
+        <v>11</v>
+      </c>
+      <c r="E428" t="s">
+        <v>12</v>
+      </c>
+      <c r="F428" t="s">
+        <v>131</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D429" t="s">
+        <v>11</v>
+      </c>
+      <c r="E429" t="s">
+        <v>12</v>
+      </c>
+      <c r="F429" t="s">
+        <v>55</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D430" t="s">
+        <v>11</v>
+      </c>
+      <c r="E430" t="s">
+        <v>12</v>
+      </c>
+      <c r="F430" t="s">
+        <v>55</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D431" t="s">
+        <v>11</v>
+      </c>
+      <c r="E431" t="s">
+        <v>12</v>
+      </c>
+      <c r="F431" t="s">
+        <v>55</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D432" t="s">
+        <v>11</v>
+      </c>
+      <c r="E432" t="s">
+        <v>12</v>
+      </c>
+      <c r="F432" t="s">
+        <v>55</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D433" t="s">
+        <v>11</v>
+      </c>
+      <c r="E433" t="s">
+        <v>12</v>
+      </c>
+      <c r="F433" t="s">
+        <v>55</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D434" t="s">
+        <v>11</v>
+      </c>
+      <c r="E434" t="s">
+        <v>12</v>
+      </c>
+      <c r="F434" t="s">
+        <v>131</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D435" t="s">
+        <v>11</v>
+      </c>
+      <c r="E435" t="s">
+        <v>12</v>
+      </c>
+      <c r="F435" t="s">
+        <v>131</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D436" t="s">
+        <v>11</v>
+      </c>
+      <c r="E436" t="s">
+        <v>12</v>
+      </c>
+      <c r="F436" t="s">
+        <v>220</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D437" t="s">
+        <v>11</v>
+      </c>
+      <c r="E437" t="s">
+        <v>12</v>
+      </c>
+      <c r="F437" t="s">
+        <v>220</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D438" t="s">
+        <v>11</v>
+      </c>
+      <c r="E438" t="s">
+        <v>12</v>
+      </c>
+      <c r="F438" t="s">
+        <v>220</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D439" t="s">
+        <v>11</v>
+      </c>
+      <c r="E439" t="s">
+        <v>12</v>
+      </c>
+      <c r="F439" t="s">
+        <v>220</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D440" t="s">
+        <v>11</v>
+      </c>
+      <c r="E440" t="s">
+        <v>12</v>
+      </c>
+      <c r="F440" t="s">
+        <v>220</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D441" t="s">
+        <v>11</v>
+      </c>
+      <c r="E441" t="s">
+        <v>12</v>
+      </c>
+      <c r="F441" t="s">
+        <v>165</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D442" t="s">
+        <v>11</v>
+      </c>
+      <c r="E442" t="s">
+        <v>12</v>
+      </c>
+      <c r="F442" t="s">
+        <v>165</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D443" t="s">
+        <v>11</v>
+      </c>
+      <c r="E443" t="s">
+        <v>12</v>
+      </c>
+      <c r="F443" t="s">
+        <v>165</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D444" t="s">
+        <v>11</v>
+      </c>
+      <c r="E444" t="s">
+        <v>12</v>
+      </c>
+      <c r="F444" t="s">
+        <v>165</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D445" t="s">
+        <v>11</v>
+      </c>
+      <c r="E445" t="s">
+        <v>12</v>
+      </c>
+      <c r="F445" t="s">
+        <v>165</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D446" t="s">
+        <v>11</v>
+      </c>
+      <c r="E446" t="s">
+        <v>12</v>
+      </c>
+      <c r="F446" t="s">
+        <v>249</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D447" t="s">
+        <v>11</v>
+      </c>
+      <c r="E447" t="s">
+        <v>12</v>
+      </c>
+      <c r="F447" t="s">
+        <v>249</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D448" t="s">
+        <v>11</v>
+      </c>
+      <c r="E448" t="s">
+        <v>12</v>
+      </c>
+      <c r="F448" t="s">
+        <v>249</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D449" t="s">
+        <v>11</v>
+      </c>
+      <c r="E449" t="s">
+        <v>12</v>
+      </c>
+      <c r="F449" t="s">
+        <v>249</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D450" t="s">
+        <v>11</v>
+      </c>
+      <c r="E450" t="s">
+        <v>12</v>
+      </c>
+      <c r="F450" t="s">
+        <v>249</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D451" t="s">
+        <v>11</v>
+      </c>
+      <c r="E451" t="s">
+        <v>12</v>
+      </c>
+      <c r="F451" t="s">
+        <v>199</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D452" t="s">
+        <v>11</v>
+      </c>
+      <c r="E452" t="s">
+        <v>12</v>
+      </c>
+      <c r="F452" t="s">
+        <v>199</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D453" t="s">
+        <v>11</v>
+      </c>
+      <c r="E453" t="s">
+        <v>12</v>
+      </c>
+      <c r="F453" t="s">
+        <v>199</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D454" t="s">
+        <v>11</v>
+      </c>
+      <c r="E454" t="s">
+        <v>12</v>
+      </c>
+      <c r="F454" t="s">
+        <v>199</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D455" t="s">
+        <v>11</v>
+      </c>
+      <c r="E455" t="s">
+        <v>12</v>
+      </c>
+      <c r="F455" t="s">
+        <v>199</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D456" t="s">
+        <v>11</v>
+      </c>
+      <c r="E456" t="s">
+        <v>12</v>
+      </c>
+      <c r="F456" t="s">
+        <v>152</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D457" t="s">
+        <v>11</v>
+      </c>
+      <c r="E457" t="s">
+        <v>12</v>
+      </c>
+      <c r="F457" t="s">
+        <v>152</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D458" t="s">
+        <v>11</v>
+      </c>
+      <c r="E458" t="s">
+        <v>12</v>
+      </c>
+      <c r="F458" t="s">
+        <v>152</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D459" t="s">
+        <v>11</v>
+      </c>
+      <c r="E459" t="s">
+        <v>12</v>
+      </c>
+      <c r="F459" t="s">
+        <v>262</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D460" t="s">
+        <v>11</v>
+      </c>
+      <c r="E460" t="s">
+        <v>12</v>
+      </c>
+      <c r="F460" t="s">
+        <v>262</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D461" t="s">
+        <v>11</v>
+      </c>
+      <c r="E461" t="s">
+        <v>12</v>
+      </c>
+      <c r="F461" t="s">
+        <v>262</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D462" t="s">
+        <v>11</v>
+      </c>
+      <c r="E462" t="s">
+        <v>12</v>
+      </c>
+      <c r="F462" t="s">
+        <v>262</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D463" t="s">
+        <v>11</v>
+      </c>
+      <c r="E463" t="s">
+        <v>12</v>
+      </c>
+      <c r="F463" t="s">
+        <v>262</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D464" t="s">
+        <v>11</v>
+      </c>
+      <c r="E464" t="s">
+        <v>12</v>
+      </c>
+      <c r="F464" t="s">
+        <v>76</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D465" t="s">
+        <v>11</v>
+      </c>
+      <c r="E465" t="s">
+        <v>12</v>
+      </c>
+      <c r="F465" t="s">
+        <v>76</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D466" t="s">
+        <v>11</v>
+      </c>
+      <c r="E466" t="s">
+        <v>12</v>
+      </c>
+      <c r="F466" t="s">
+        <v>76</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D467" t="s">
+        <v>11</v>
+      </c>
+      <c r="E467" t="s">
+        <v>12</v>
+      </c>
+      <c r="F467" t="s">
+        <v>76</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D468" t="s">
+        <v>11</v>
+      </c>
+      <c r="E468" t="s">
+        <v>12</v>
+      </c>
+      <c r="F468" t="s">
+        <v>76</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D469" t="s">
+        <v>11</v>
+      </c>
+      <c r="E469" t="s">
+        <v>12</v>
+      </c>
+      <c r="F469" t="s">
+        <v>76</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D470" t="s">
+        <v>11</v>
+      </c>
+      <c r="E470" t="s">
+        <v>12</v>
+      </c>
+      <c r="F470" t="s">
+        <v>76</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D471" t="s">
+        <v>11</v>
+      </c>
+      <c r="E471" t="s">
+        <v>12</v>
+      </c>
+      <c r="F471" t="s">
+        <v>76</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D472" t="s">
+        <v>11</v>
+      </c>
+      <c r="E472" t="s">
+        <v>12</v>
+      </c>
+      <c r="F472" t="s">
+        <v>76</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D473" t="s">
+        <v>11</v>
+      </c>
+      <c r="E473" t="s">
+        <v>12</v>
+      </c>
+      <c r="F473" t="s">
+        <v>76</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D474" t="s">
+        <v>11</v>
+      </c>
+      <c r="E474" t="s">
+        <v>12</v>
+      </c>
+      <c r="F474" t="s">
+        <v>13</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D475" t="s">
+        <v>11</v>
+      </c>
+      <c r="E475" t="s">
+        <v>12</v>
+      </c>
+      <c r="F475" t="s">
+        <v>13</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D476" t="s">
+        <v>11</v>
+      </c>
+      <c r="E476" t="s">
+        <v>12</v>
+      </c>
+      <c r="F476" t="s">
+        <v>13</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D477" t="s">
+        <v>11</v>
+      </c>
+      <c r="E477" t="s">
+        <v>12</v>
+      </c>
+      <c r="F477" t="s">
+        <v>13</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D478" t="s">
+        <v>11</v>
+      </c>
+      <c r="E478" t="s">
+        <v>12</v>
+      </c>
+      <c r="F478" t="s">
+        <v>13</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D479" t="s">
+        <v>11</v>
+      </c>
+      <c r="E479" t="s">
+        <v>12</v>
+      </c>
+      <c r="F479" t="s">
+        <v>30</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D480" t="s">
+        <v>11</v>
+      </c>
+      <c r="E480" t="s">
+        <v>12</v>
+      </c>
+      <c r="F480" t="s">
+        <v>30</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D481" t="s">
+        <v>11</v>
+      </c>
+      <c r="E481" t="s">
+        <v>12</v>
+      </c>
+      <c r="F481" t="s">
+        <v>30</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D482" t="s">
+        <v>11</v>
+      </c>
+      <c r="E482" t="s">
+        <v>12</v>
+      </c>
+      <c r="F482" t="s">
+        <v>30</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D483" t="s">
+        <v>11</v>
+      </c>
+      <c r="E483" t="s">
+        <v>12</v>
+      </c>
+      <c r="F483" t="s">
+        <v>30</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D484" t="s">
+        <v>11</v>
+      </c>
+      <c r="E484" t="s">
+        <v>12</v>
+      </c>
+      <c r="F484" t="s">
+        <v>199</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D485" t="s">
+        <v>11</v>
+      </c>
+      <c r="E485" t="s">
+        <v>12</v>
+      </c>
+      <c r="F485" t="s">
+        <v>199</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D486" t="s">
+        <v>11</v>
+      </c>
+      <c r="E486" t="s">
+        <v>12</v>
+      </c>
+      <c r="F486" t="s">
+        <v>199</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D487" t="s">
+        <v>11</v>
+      </c>
+      <c r="E487" t="s">
+        <v>12</v>
+      </c>
+      <c r="F487" t="s">
+        <v>199</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D488" t="s">
+        <v>11</v>
+      </c>
+      <c r="E488" t="s">
+        <v>12</v>
+      </c>
+      <c r="F488" t="s">
+        <v>199</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D489" t="s">
+        <v>11</v>
+      </c>
+      <c r="E489" t="s">
+        <v>12</v>
+      </c>
+      <c r="F489" t="s">
+        <v>283</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D490" t="s">
+        <v>11</v>
+      </c>
+      <c r="E490" t="s">
+        <v>12</v>
+      </c>
+      <c r="F490" t="s">
+        <v>283</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D491" t="s">
+        <v>11</v>
+      </c>
+      <c r="E491" t="s">
+        <v>12</v>
+      </c>
+      <c r="F491" t="s">
+        <v>283</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D492" t="s">
+        <v>11</v>
+      </c>
+      <c r="E492" t="s">
+        <v>12</v>
+      </c>
+      <c r="F492" t="s">
+        <v>283</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D493" t="s">
+        <v>11</v>
+      </c>
+      <c r="E493" t="s">
+        <v>12</v>
+      </c>
+      <c r="F493" t="s">
+        <v>283</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D494" t="s">
+        <v>11</v>
+      </c>
+      <c r="E494" t="s">
+        <v>12</v>
+      </c>
+      <c r="F494" t="s">
+        <v>131</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D495" t="s">
+        <v>11</v>
+      </c>
+      <c r="E495" t="s">
+        <v>12</v>
+      </c>
+      <c r="F495" t="s">
+        <v>131</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="H495" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D496" t="s">
+        <v>11</v>
+      </c>
+      <c r="E496" t="s">
+        <v>12</v>
+      </c>
+      <c r="F496" t="s">
+        <v>131</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H496" t="s">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D497" t="s">
+        <v>11</v>
+      </c>
+      <c r="E497" t="s">
+        <v>12</v>
+      </c>
+      <c r="F497" t="s">
+        <v>131</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="H497" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D498" t="s">
+        <v>11</v>
+      </c>
+      <c r="E498" t="s">
+        <v>12</v>
+      </c>
+      <c r="F498" t="s">
+        <v>131</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="H498" t="s">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D499" t="s">
+        <v>11</v>
+      </c>
+      <c r="E499" t="s">
+        <v>12</v>
+      </c>
+      <c r="F499" t="s">
+        <v>114</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="H499" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D500" t="s">
+        <v>11</v>
+      </c>
+      <c r="E500" t="s">
+        <v>12</v>
+      </c>
+      <c r="F500" t="s">
+        <v>114</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="H500" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D501" t="s">
+        <v>11</v>
+      </c>
+      <c r="E501" t="s">
+        <v>12</v>
+      </c>
+      <c r="F501" t="s">
+        <v>114</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="H501" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D502" t="s">
+        <v>11</v>
+      </c>
+      <c r="E502" t="s">
+        <v>12</v>
+      </c>
+      <c r="F502" t="s">
+        <v>114</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="H502" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D503" t="s">
+        <v>11</v>
+      </c>
+      <c r="E503" t="s">
+        <v>12</v>
+      </c>
+      <c r="F503" t="s">
+        <v>114</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="H503" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D504" t="s">
+        <v>11</v>
+      </c>
+      <c r="E504" t="s">
+        <v>12</v>
+      </c>
+      <c r="F504" t="s">
+        <v>97</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="H504" t="s">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D505" t="s">
+        <v>11</v>
+      </c>
+      <c r="E505" t="s">
+        <v>12</v>
+      </c>
+      <c r="F505" t="s">
+        <v>97</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="H505" t="s">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D506" t="s">
+        <v>11</v>
+      </c>
+      <c r="E506" t="s">
+        <v>12</v>
+      </c>
+      <c r="F506" t="s">
+        <v>97</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="H506" t="s">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D507" t="s">
+        <v>11</v>
+      </c>
+      <c r="E507" t="s">
+        <v>12</v>
+      </c>
+      <c r="F507" t="s">
+        <v>97</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="H507" t="s">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D508" t="s">
+        <v>11</v>
+      </c>
+      <c r="E508" t="s">
+        <v>12</v>
+      </c>
+      <c r="F508" t="s">
+        <v>97</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="H508" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D509" t="s">
+        <v>11</v>
+      </c>
+      <c r="E509" t="s">
+        <v>12</v>
+      </c>
+      <c r="F509" t="s">
+        <v>55</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="H509" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D510" t="s">
+        <v>11</v>
+      </c>
+      <c r="E510" t="s">
+        <v>12</v>
+      </c>
+      <c r="F510" t="s">
+        <v>55</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="H510" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D511" t="s">
+        <v>11</v>
+      </c>
+      <c r="E511" t="s">
+        <v>12</v>
+      </c>
+      <c r="F511" t="s">
+        <v>55</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="H511" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D512" t="s">
+        <v>11</v>
+      </c>
+      <c r="E512" t="s">
+        <v>12</v>
+      </c>
+      <c r="F512" t="s">
+        <v>55</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="H512" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D513" t="s">
+        <v>11</v>
+      </c>
+      <c r="E513" t="s">
+        <v>12</v>
+      </c>
+      <c r="F513" t="s">
+        <v>55</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="H513" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D514" t="s">
+        <v>11</v>
+      </c>
+      <c r="E514" t="s">
+        <v>12</v>
+      </c>
+      <c r="F514" t="s">
+        <v>249</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="H514" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D515" t="s">
+        <v>11</v>
+      </c>
+      <c r="E515" t="s">
+        <v>12</v>
+      </c>
+      <c r="F515" t="s">
+        <v>249</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="H515" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D516" t="s">
+        <v>11</v>
+      </c>
+      <c r="E516" t="s">
+        <v>12</v>
+      </c>
+      <c r="F516" t="s">
+        <v>249</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="H516" t="s">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D517" t="s">
+        <v>11</v>
+      </c>
+      <c r="E517" t="s">
+        <v>12</v>
+      </c>
+      <c r="F517" t="s">
+        <v>249</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="H517" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D518" t="s">
+        <v>11</v>
+      </c>
+      <c r="E518" t="s">
+        <v>12</v>
+      </c>
+      <c r="F518" t="s">
+        <v>249</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="H518" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D519" t="s">
+        <v>11</v>
+      </c>
+      <c r="E519" t="s">
+        <v>12</v>
+      </c>
+      <c r="F519" t="s">
+        <v>220</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="H519" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D520" t="s">
+        <v>11</v>
+      </c>
+      <c r="E520" t="s">
+        <v>12</v>
+      </c>
+      <c r="F520" t="s">
+        <v>220</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H520" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D521" t="s">
+        <v>11</v>
+      </c>
+      <c r="E521" t="s">
+        <v>12</v>
+      </c>
+      <c r="F521" t="s">
+        <v>220</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="H521" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D522" t="s">
+        <v>11</v>
+      </c>
+      <c r="E522" t="s">
+        <v>12</v>
+      </c>
+      <c r="F522" t="s">
+        <v>220</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="H522" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D523" t="s">
+        <v>11</v>
+      </c>
+      <c r="E523" t="s">
+        <v>12</v>
+      </c>
+      <c r="F523" t="s">
+        <v>220</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="H523" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D524" t="s">
+        <v>11</v>
+      </c>
+      <c r="E524" t="s">
+        <v>12</v>
+      </c>
+      <c r="F524" t="s">
+        <v>262</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="H524" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>2117</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D525" t="s">
+        <v>11</v>
+      </c>
+      <c r="E525" t="s">
+        <v>12</v>
+      </c>
+      <c r="F525" t="s">
+        <v>262</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="H525" t="s">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D526" t="s">
+        <v>11</v>
+      </c>
+      <c r="E526" t="s">
+        <v>12</v>
+      </c>
+      <c r="F526" t="s">
+        <v>262</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>2123</v>
+      </c>
+      <c r="H526" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D527" t="s">
+        <v>11</v>
+      </c>
+      <c r="E527" t="s">
+        <v>12</v>
+      </c>
+      <c r="F527" t="s">
+        <v>262</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="H527" t="s">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D528" t="s">
+        <v>11</v>
+      </c>
+      <c r="E528" t="s">
+        <v>12</v>
+      </c>
+      <c r="F528" t="s">
+        <v>262</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="H528" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>2133</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D529" t="s">
+        <v>11</v>
+      </c>
+      <c r="E529" t="s">
+        <v>12</v>
+      </c>
+      <c r="F529" t="s">
+        <v>165</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="H529" t="s">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D530" t="s">
+        <v>11</v>
+      </c>
+      <c r="E530" t="s">
+        <v>12</v>
+      </c>
+      <c r="F530" t="s">
+        <v>165</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="H530" t="s">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D531" t="s">
+        <v>11</v>
+      </c>
+      <c r="E531" t="s">
+        <v>12</v>
+      </c>
+      <c r="F531" t="s">
+        <v>165</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="H531" t="s">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D532" t="s">
+        <v>11</v>
+      </c>
+      <c r="E532" t="s">
+        <v>12</v>
+      </c>
+      <c r="F532" t="s">
+        <v>165</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="H532" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>2150</v>
+      </c>
+      <c r="D533" t="s">
+        <v>11</v>
+      </c>
+      <c r="E533" t="s">
+        <v>12</v>
+      </c>
+      <c r="F533" t="s">
+        <v>165</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="H533" t="s">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D534" t="s">
+        <v>11</v>
+      </c>
+      <c r="E534" t="s">
+        <v>12</v>
+      </c>
+      <c r="F534" t="s">
+        <v>152</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="H534" t="s">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D535" t="s">
+        <v>11</v>
+      </c>
+      <c r="E535" t="s">
+        <v>12</v>
+      </c>
+      <c r="F535" t="s">
+        <v>13</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="H535" t="s">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D536" t="s">
+        <v>11</v>
+      </c>
+      <c r="E536" t="s">
+        <v>12</v>
+      </c>
+      <c r="F536" t="s">
+        <v>13</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="H536" t="s">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D537" t="s">
+        <v>11</v>
+      </c>
+      <c r="E537" t="s">
+        <v>12</v>
+      </c>
+      <c r="F537" t="s">
+        <v>13</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="H537" t="s">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D538" t="s">
+        <v>11</v>
+      </c>
+      <c r="E538" t="s">
+        <v>12</v>
+      </c>
+      <c r="F538" t="s">
+        <v>13</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="H538" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D539" t="s">
+        <v>11</v>
+      </c>
+      <c r="E539" t="s">
+        <v>12</v>
+      </c>
+      <c r="F539" t="s">
+        <v>13</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="H539" t="s">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D540" t="s">
+        <v>11</v>
+      </c>
+      <c r="E540" t="s">
+        <v>12</v>
+      </c>
+      <c r="F540" t="s">
+        <v>30</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="H540" t="s">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D541" t="s">
+        <v>11</v>
+      </c>
+      <c r="E541" t="s">
+        <v>12</v>
+      </c>
+      <c r="F541" t="s">
+        <v>30</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="H541" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>2186</v>
+      </c>
+      <c r="D542" t="s">
+        <v>11</v>
+      </c>
+      <c r="E542" t="s">
+        <v>12</v>
+      </c>
+      <c r="F542" t="s">
+        <v>30</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>2187</v>
+      </c>
+      <c r="H542" t="s">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>2189</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D543" t="s">
+        <v>11</v>
+      </c>
+      <c r="E543" t="s">
+        <v>12</v>
+      </c>
+      <c r="F543" t="s">
+        <v>30</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H543" t="s">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D544" t="s">
+        <v>11</v>
+      </c>
+      <c r="E544" t="s">
+        <v>12</v>
+      </c>
+      <c r="F544" t="s">
+        <v>30</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="H544" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D545" t="s">
+        <v>11</v>
+      </c>
+      <c r="E545" t="s">
+        <v>12</v>
+      </c>
+      <c r="F545" t="s">
+        <v>114</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>2199</v>
+      </c>
+      <c r="H545" t="s">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D546" t="s">
+        <v>11</v>
+      </c>
+      <c r="E546" t="s">
+        <v>12</v>
+      </c>
+      <c r="F546" t="s">
+        <v>114</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="H546" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D547" t="s">
+        <v>11</v>
+      </c>
+      <c r="E547" t="s">
+        <v>12</v>
+      </c>
+      <c r="F547" t="s">
+        <v>114</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H547" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D548" t="s">
+        <v>11</v>
+      </c>
+      <c r="E548" t="s">
+        <v>12</v>
+      </c>
+      <c r="F548" t="s">
+        <v>114</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="H548" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D549" t="s">
+        <v>11</v>
+      </c>
+      <c r="E549" t="s">
+        <v>12</v>
+      </c>
+      <c r="F549" t="s">
+        <v>114</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>2215</v>
+      </c>
+      <c r="H549" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>2217</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D550" t="s">
+        <v>11</v>
+      </c>
+      <c r="E550" t="s">
+        <v>12</v>
+      </c>
+      <c r="F550" t="s">
+        <v>262</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="H550" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D551" t="s">
+        <v>11</v>
+      </c>
+      <c r="E551" t="s">
+        <v>12</v>
+      </c>
+      <c r="F551" t="s">
+        <v>262</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="H551" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D552" t="s">
+        <v>11</v>
+      </c>
+      <c r="E552" t="s">
+        <v>12</v>
+      </c>
+      <c r="F552" t="s">
+        <v>262</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>2227</v>
+      </c>
+      <c r="H552" t="s">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>2229</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D553" t="s">
+        <v>11</v>
+      </c>
+      <c r="E553" t="s">
+        <v>12</v>
+      </c>
+      <c r="F553" t="s">
+        <v>262</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="H553" t="s">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>2233</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D554" t="s">
+        <v>11</v>
+      </c>
+      <c r="E554" t="s">
+        <v>12</v>
+      </c>
+      <c r="F554" t="s">
+        <v>262</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>2235</v>
+      </c>
+      <c r="H554" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>2237</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>2238</v>
+      </c>
+      <c r="D555" t="s">
+        <v>11</v>
+      </c>
+      <c r="E555" t="s">
+        <v>12</v>
+      </c>
+      <c r="F555" t="s">
+        <v>165</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>2239</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2241</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>2242</v>
+      </c>
+      <c r="D556" t="s">
+        <v>11</v>
+      </c>
+      <c r="E556" t="s">
+        <v>12</v>
+      </c>
+      <c r="F556" t="s">
+        <v>165</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>2243</v>
+      </c>
+      <c r="H556" t="s">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D557" t="s">
+        <v>11</v>
+      </c>
+      <c r="E557" t="s">
+        <v>12</v>
+      </c>
+      <c r="F557" t="s">
+        <v>165</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>2247</v>
+      </c>
+      <c r="H557" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>2250</v>
+      </c>
+      <c r="D558" t="s">
+        <v>11</v>
+      </c>
+      <c r="E558" t="s">
+        <v>12</v>
+      </c>
+      <c r="F558" t="s">
+        <v>165</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="H558" t="s">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D559" t="s">
+        <v>11</v>
+      </c>
+      <c r="E559" t="s">
+        <v>12</v>
+      </c>
+      <c r="F559" t="s">
+        <v>165</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>2255</v>
+      </c>
+      <c r="H559" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>2257</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>2258</v>
+      </c>
+      <c r="D560" t="s">
+        <v>11</v>
+      </c>
+      <c r="E560" t="s">
+        <v>12</v>
+      </c>
+      <c r="F560" t="s">
+        <v>55</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="H560" t="s">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>2261</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>2262</v>
+      </c>
+      <c r="D561" t="s">
+        <v>11</v>
+      </c>
+      <c r="E561" t="s">
+        <v>12</v>
+      </c>
+      <c r="F561" t="s">
+        <v>55</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2265</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>2266</v>
+      </c>
+      <c r="D562" t="s">
+        <v>11</v>
+      </c>
+      <c r="E562" t="s">
+        <v>12</v>
+      </c>
+      <c r="F562" t="s">
+        <v>131</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2267</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2269</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>2270</v>
+      </c>
+      <c r="D563" t="s">
+        <v>11</v>
+      </c>
+      <c r="E563" t="s">
+        <v>12</v>
+      </c>
+      <c r="F563" t="s">
+        <v>131</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="H563" t="s">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D564" t="s">
+        <v>11</v>
+      </c>
+      <c r="E564" t="s">
+        <v>12</v>
+      </c>
+      <c r="F564" t="s">
+        <v>131</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H564" t="s">
+        <v>2276</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>2277</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>2278</v>
+      </c>
+      <c r="D565" t="s">
+        <v>11</v>
+      </c>
+      <c r="E565" t="s">
+        <v>12</v>
+      </c>
+      <c r="F565" t="s">
+        <v>131</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>2279</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2280</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>2281</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D566" t="s">
+        <v>11</v>
+      </c>
+      <c r="E566" t="s">
+        <v>12</v>
+      </c>
+      <c r="F566" t="s">
+        <v>131</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H566" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>2285</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D567" t="s">
+        <v>11</v>
+      </c>
+      <c r="E567" t="s">
+        <v>12</v>
+      </c>
+      <c r="F567" t="s">
+        <v>283</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2287</v>
+      </c>
+      <c r="H567" t="s">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>2289</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D568" t="s">
+        <v>11</v>
+      </c>
+      <c r="E568" t="s">
+        <v>12</v>
+      </c>
+      <c r="F568" t="s">
+        <v>283</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2291</v>
+      </c>
+      <c r="H568" t="s">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D569" t="s">
+        <v>11</v>
+      </c>
+      <c r="E569" t="s">
+        <v>12</v>
+      </c>
+      <c r="F569" t="s">
+        <v>283</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="H569" t="s">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>2297</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D570" t="s">
+        <v>11</v>
+      </c>
+      <c r="E570" t="s">
+        <v>12</v>
+      </c>
+      <c r="F570" t="s">
+        <v>283</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="H570" t="s">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>2301</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2302</v>
+      </c>
+      <c r="D571" t="s">
+        <v>11</v>
+      </c>
+      <c r="E571" t="s">
+        <v>12</v>
+      </c>
+      <c r="F571" t="s">
+        <v>283</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2303</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>2305</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D572" t="s">
+        <v>11</v>
+      </c>
+      <c r="E572" t="s">
+        <v>12</v>
+      </c>
+      <c r="F572" t="s">
+        <v>186</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="H572" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>2309</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D573" t="s">
+        <v>11</v>
+      </c>
+      <c r="E573" t="s">
+        <v>12</v>
+      </c>
+      <c r="F573" t="s">
+        <v>186</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>2313</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D574" t="s">
+        <v>11</v>
+      </c>
+      <c r="E574" t="s">
+        <v>12</v>
+      </c>
+      <c r="F574" t="s">
+        <v>186</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>2315</v>
+      </c>
+      <c r="H574" t="s">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D575" t="s">
+        <v>11</v>
+      </c>
+      <c r="E575" t="s">
+        <v>12</v>
+      </c>
+      <c r="F575" t="s">
+        <v>186</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>2319</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>2321</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D576" t="s">
+        <v>11</v>
+      </c>
+      <c r="E576" t="s">
+        <v>12</v>
+      </c>
+      <c r="F576" t="s">
+        <v>186</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>2325</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D577" t="s">
+        <v>11</v>
+      </c>
+      <c r="E577" t="s">
+        <v>12</v>
+      </c>
+      <c r="F577" t="s">
+        <v>249</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>2327</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>2329</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D578" t="s">
+        <v>11</v>
+      </c>
+      <c r="E578" t="s">
+        <v>12</v>
+      </c>
+      <c r="F578" t="s">
+        <v>249</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2331</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>2333</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D579" t="s">
+        <v>11</v>
+      </c>
+      <c r="E579" t="s">
+        <v>12</v>
+      </c>
+      <c r="F579" t="s">
+        <v>249</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>2337</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D580" t="s">
+        <v>11</v>
+      </c>
+      <c r="E580" t="s">
+        <v>12</v>
+      </c>
+      <c r="F580" t="s">
+        <v>249</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2339</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>2341</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D581" t="s">
+        <v>11</v>
+      </c>
+      <c r="E581" t="s">
+        <v>12</v>
+      </c>
+      <c r="F581" t="s">
+        <v>199</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2343</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>2345</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D582" t="s">
+        <v>11</v>
+      </c>
+      <c r="E582" t="s">
+        <v>12</v>
+      </c>
+      <c r="F582" t="s">
+        <v>199</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>2349</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D583" t="s">
+        <v>11</v>
+      </c>
+      <c r="E583" t="s">
+        <v>12</v>
+      </c>
+      <c r="F583" t="s">
+        <v>199</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>2353</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D584" t="s">
+        <v>11</v>
+      </c>
+      <c r="E584" t="s">
+        <v>12</v>
+      </c>
+      <c r="F584" t="s">
+        <v>199</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2355</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>2357</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D585" t="s">
+        <v>11</v>
+      </c>
+      <c r="E585" t="s">
+        <v>12</v>
+      </c>
+      <c r="F585" t="s">
+        <v>199</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2359</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2360</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>2361</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>2362</v>
+      </c>
+      <c r="D586" t="s">
+        <v>11</v>
+      </c>
+      <c r="E586" t="s">
+        <v>12</v>
+      </c>
+      <c r="F586" t="s">
+        <v>76</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2363</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D587" t="s">
+        <v>11</v>
+      </c>
+      <c r="E587" t="s">
+        <v>12</v>
+      </c>
+      <c r="F587" t="s">
+        <v>76</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2367</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2368</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>2369</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D588" t="s">
+        <v>11</v>
+      </c>
+      <c r="E588" t="s">
+        <v>12</v>
+      </c>
+      <c r="F588" t="s">
+        <v>76</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>2373</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D589" t="s">
+        <v>11</v>
+      </c>
+      <c r="E589" t="s">
+        <v>12</v>
+      </c>
+      <c r="F589" t="s">
+        <v>76</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>2377</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D590" t="s">
+        <v>11</v>
+      </c>
+      <c r="E590" t="s">
+        <v>12</v>
+      </c>
+      <c r="F590" t="s">
+        <v>76</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2379</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>2381</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D591" t="s">
+        <v>11</v>
+      </c>
+      <c r="E591" t="s">
+        <v>12</v>
+      </c>
+      <c r="F591" t="s">
+        <v>30</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2384</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>2385</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D592" t="s">
+        <v>11</v>
+      </c>
+      <c r="E592" t="s">
+        <v>12</v>
+      </c>
+      <c r="F592" t="s">
+        <v>30</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2387</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2389</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D593" t="s">
+        <v>11</v>
+      </c>
+      <c r="E593" t="s">
+        <v>12</v>
+      </c>
+      <c r="F593" t="s">
+        <v>30</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2391</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D594" t="s">
+        <v>11</v>
+      </c>
+      <c r="E594" t="s">
+        <v>12</v>
+      </c>
+      <c r="F594" t="s">
+        <v>30</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2397</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D595" t="s">
+        <v>11</v>
+      </c>
+      <c r="E595" t="s">
+        <v>12</v>
+      </c>
+      <c r="F595" t="s">
+        <v>30</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2402</v>
+      </c>
+      <c r="D596" t="s">
+        <v>11</v>
+      </c>
+      <c r="E596" t="s">
+        <v>12</v>
+      </c>
+      <c r="F596" t="s">
+        <v>97</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2403</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>2405</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D597" t="s">
+        <v>11</v>
+      </c>
+      <c r="E597" t="s">
+        <v>12</v>
+      </c>
+      <c r="F597" t="s">
+        <v>97</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D598" t="s">
+        <v>11</v>
+      </c>
+      <c r="E598" t="s">
+        <v>12</v>
+      </c>
+      <c r="F598" t="s">
+        <v>97</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2412</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D599" t="s">
+        <v>11</v>
+      </c>
+      <c r="E599" t="s">
+        <v>12</v>
+      </c>
+      <c r="F599" t="s">
+        <v>97</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>2415</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D600" t="s">
+        <v>11</v>
+      </c>
+      <c r="E600" t="s">
+        <v>12</v>
+      </c>
+      <c r="F600" t="s">
+        <v>97</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="H600" t="s">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>2421</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>2422</v>
+      </c>
+      <c r="D601" t="s">
+        <v>11</v>
+      </c>
+      <c r="E601" t="s">
+        <v>12</v>
+      </c>
+      <c r="F601" t="s">
+        <v>13</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>2423</v>
+      </c>
+      <c r="H601" t="s">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>2425</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>2426</v>
+      </c>
+      <c r="D602" t="s">
+        <v>11</v>
+      </c>
+      <c r="E602" t="s">
+        <v>12</v>
+      </c>
+      <c r="F602" t="s">
+        <v>13</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>2427</v>
+      </c>
+      <c r="H602" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>2429</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D603" t="s">
+        <v>11</v>
+      </c>
+      <c r="E603" t="s">
+        <v>12</v>
+      </c>
+      <c r="F603" t="s">
+        <v>13</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2432</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>2433</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2434</v>
+      </c>
+      <c r="D604" t="s">
+        <v>11</v>
+      </c>
+      <c r="E604" t="s">
+        <v>12</v>
+      </c>
+      <c r="F604" t="s">
+        <v>13</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="H604" t="s">
+        <v>2436</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2438</v>
+      </c>
+      <c r="D605" t="s">
+        <v>11</v>
+      </c>
+      <c r="E605" t="s">
+        <v>12</v>
+      </c>
+      <c r="F605" t="s">
+        <v>13</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>2439</v>
+      </c>
+      <c r="H605" t="s">
+        <v>2440</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>2441</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D606" t="s">
+        <v>11</v>
+      </c>
+      <c r="E606" t="s">
+        <v>12</v>
+      </c>
+      <c r="F606" t="s">
+        <v>55</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="H606" t="s">
+        <v>2444</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>2445</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D607" t="s">
+        <v>11</v>
+      </c>
+      <c r="E607" t="s">
+        <v>12</v>
+      </c>
+      <c r="F607" t="s">
+        <v>55</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="H607" t="s">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>2449</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2450</v>
+      </c>
+      <c r="D608" t="s">
+        <v>11</v>
+      </c>
+      <c r="E608" t="s">
+        <v>12</v>
+      </c>
+      <c r="F608" t="s">
+        <v>55</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>2451</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>2453</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D609" t="s">
+        <v>11</v>
+      </c>
+      <c r="E609" t="s">
+        <v>12</v>
+      </c>
+      <c r="F609" t="s">
+        <v>55</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>2457</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D610" t="s">
+        <v>11</v>
+      </c>
+      <c r="E610" t="s">
+        <v>12</v>
+      </c>
+      <c r="F610" t="s">
+        <v>186</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="H610" t="s">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>2461</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D611" t="s">
+        <v>11</v>
+      </c>
+      <c r="E611" t="s">
+        <v>12</v>
+      </c>
+      <c r="F611" t="s">
+        <v>186</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D612" t="s">
+        <v>11</v>
+      </c>
+      <c r="E612" t="s">
+        <v>12</v>
+      </c>
+      <c r="F612" t="s">
+        <v>186</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2468</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>2469</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D613" t="s">
+        <v>11</v>
+      </c>
+      <c r="E613" t="s">
+        <v>12</v>
+      </c>
+      <c r="F613" t="s">
+        <v>131</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2472</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>2473</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D614" t="s">
+        <v>11</v>
+      </c>
+      <c r="E614" t="s">
+        <v>12</v>
+      </c>
+      <c r="F614" t="s">
+        <v>131</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>2475</v>
+      </c>
+      <c r="H614" t="s">
+        <v>2476</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>2477</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D615" t="s">
+        <v>11</v>
+      </c>
+      <c r="E615" t="s">
+        <v>12</v>
+      </c>
+      <c r="F615" t="s">
+        <v>131</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="H615" t="s">
+        <v>2480</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>2481</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>2482</v>
+      </c>
+      <c r="D616" t="s">
+        <v>11</v>
+      </c>
+      <c r="E616" t="s">
+        <v>12</v>
+      </c>
+      <c r="F616" t="s">
+        <v>131</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>2483</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2484</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>2485</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D617" t="s">
+        <v>11</v>
+      </c>
+      <c r="E617" t="s">
+        <v>12</v>
+      </c>
+      <c r="F617" t="s">
+        <v>220</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="H617" t="s">
+        <v>2488</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>2489</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>2490</v>
+      </c>
+      <c r="D618" t="s">
+        <v>11</v>
+      </c>
+      <c r="E618" t="s">
+        <v>12</v>
+      </c>
+      <c r="F618" t="s">
+        <v>220</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>2491</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>2493</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D619" t="s">
+        <v>11</v>
+      </c>
+      <c r="E619" t="s">
+        <v>12</v>
+      </c>
+      <c r="F619" t="s">
+        <v>220</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>2495</v>
+      </c>
+      <c r="H619" t="s">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>2497</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D620" t="s">
+        <v>11</v>
+      </c>
+      <c r="E620" t="s">
+        <v>12</v>
+      </c>
+      <c r="F620" t="s">
+        <v>186</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="H620" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D621" t="s">
+        <v>11</v>
+      </c>
+      <c r="E621" t="s">
+        <v>12</v>
+      </c>
+      <c r="F621" t="s">
+        <v>186</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>2503</v>
+      </c>
+      <c r="H621" t="s">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D622" t="s">
+        <v>11</v>
+      </c>
+      <c r="E622" t="s">
+        <v>12</v>
+      </c>
+      <c r="F622" t="s">
+        <v>76</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="H622" t="s">
+        <v>2508</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>2509</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D623" t="s">
+        <v>11</v>
+      </c>
+      <c r="E623" t="s">
+        <v>12</v>
+      </c>
+      <c r="F623" t="s">
+        <v>76</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>2511</v>
+      </c>
+      <c r="H623" t="s">
+        <v>2512</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>2513</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D624" t="s">
+        <v>11</v>
+      </c>
+      <c r="E624" t="s">
+        <v>12</v>
+      </c>
+      <c r="F624" t="s">
+        <v>76</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="H624" t="s">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>2517</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D625" t="s">
+        <v>11</v>
+      </c>
+      <c r="E625" t="s">
+        <v>12</v>
+      </c>
+      <c r="F625" t="s">
+        <v>76</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="H625" t="s">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>2521</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D626" t="s">
+        <v>11</v>
+      </c>
+      <c r="E626" t="s">
+        <v>12</v>
+      </c>
+      <c r="F626" t="s">
+        <v>114</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>2523</v>
+      </c>
+      <c r="H626" t="s">
+        <v>2524</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>2525</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D627" t="s">
+        <v>11</v>
+      </c>
+      <c r="E627" t="s">
+        <v>12</v>
+      </c>
+      <c r="F627" t="s">
+        <v>114</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="H627" t="s">
+        <v>2528</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>2529</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D628" t="s">
+        <v>11</v>
+      </c>
+      <c r="E628" t="s">
+        <v>12</v>
+      </c>
+      <c r="F628" t="s">
+        <v>114</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="H628" t="s">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>2533</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D629" t="s">
+        <v>11</v>
+      </c>
+      <c r="E629" t="s">
+        <v>12</v>
+      </c>
+      <c r="F629" t="s">
+        <v>114</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="H629" t="s">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>2537</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D630" t="s">
+        <v>11</v>
+      </c>
+      <c r="E630" t="s">
+        <v>12</v>
+      </c>
+      <c r="F630" t="s">
+        <v>114</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="H630" t="s">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D631" t="s">
+        <v>11</v>
+      </c>
+      <c r="E631" t="s">
+        <v>12</v>
+      </c>
+      <c r="F631" t="s">
+        <v>165</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="H631" t="s">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632" t="s">
+        <v>2545</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>2546</v>
+      </c>
+      <c r="D632" t="s">
+        <v>11</v>
+      </c>
+      <c r="E632" t="s">
+        <v>12</v>
+      </c>
+      <c r="F632" t="s">
+        <v>165</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>2547</v>
+      </c>
+      <c r="H632" t="s">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
+        <v>2549</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D633" t="s">
+        <v>11</v>
+      </c>
+      <c r="E633" t="s">
+        <v>12</v>
+      </c>
+      <c r="F633" t="s">
+        <v>165</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="H633" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" t="s">
+        <v>2553</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>2554</v>
+      </c>
+      <c r="D634" t="s">
+        <v>11</v>
+      </c>
+      <c r="E634" t="s">
+        <v>12</v>
+      </c>
+      <c r="F634" t="s">
+        <v>165</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>2555</v>
+      </c>
+      <c r="H634" t="s">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D635" t="s">
+        <v>11</v>
+      </c>
+      <c r="E635" t="s">
+        <v>12</v>
+      </c>
+      <c r="F635" t="s">
+        <v>165</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="H635" t="s">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>2561</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D636" t="s">
+        <v>11</v>
+      </c>
+      <c r="E636" t="s">
+        <v>12</v>
+      </c>
+      <c r="F636" t="s">
+        <v>76</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="H636" t="s">
+        <v>2564</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637" t="s">
+        <v>2565</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D637" t="s">
+        <v>11</v>
+      </c>
+      <c r="E637" t="s">
+        <v>12</v>
+      </c>
+      <c r="F637" t="s">
+        <v>249</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>2567</v>
+      </c>
+      <c r="H637" t="s">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" t="s">
+        <v>2569</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>2570</v>
+      </c>
+      <c r="D638" t="s">
+        <v>11</v>
+      </c>
+      <c r="E638" t="s">
+        <v>12</v>
+      </c>
+      <c r="F638" t="s">
+        <v>249</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="H638" t="s">
+        <v>2572</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D639" t="s">
+        <v>11</v>
+      </c>
+      <c r="E639" t="s">
+        <v>12</v>
+      </c>
+      <c r="F639" t="s">
+        <v>249</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="H639" t="s">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>2577</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>2578</v>
+      </c>
+      <c r="D640" t="s">
+        <v>11</v>
+      </c>
+      <c r="E640" t="s">
+        <v>12</v>
+      </c>
+      <c r="F640" t="s">
+        <v>249</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="H640" t="s">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D641" t="s">
+        <v>11</v>
+      </c>
+      <c r="E641" t="s">
+        <v>12</v>
+      </c>
+      <c r="F641" t="s">
+        <v>249</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>2583</v>
+      </c>
+      <c r="H641" t="s">
+        <v>2584</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D642" t="s">
+        <v>11</v>
+      </c>
+      <c r="E642" t="s">
+        <v>12</v>
+      </c>
+      <c r="F642" t="s">
+        <v>262</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="H642" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D643" t="s">
+        <v>11</v>
+      </c>
+      <c r="E643" t="s">
+        <v>12</v>
+      </c>
+      <c r="F643" t="s">
+        <v>262</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="H643" t="s">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>2594</v>
+      </c>
+      <c r="D644" t="s">
+        <v>11</v>
+      </c>
+      <c r="E644" t="s">
+        <v>12</v>
+      </c>
+      <c r="F644" t="s">
+        <v>262</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>2595</v>
+      </c>
+      <c r="H644" t="s">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>2597</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D645" t="s">
+        <v>11</v>
+      </c>
+      <c r="E645" t="s">
+        <v>12</v>
+      </c>
+      <c r="F645" t="s">
+        <v>262</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="H645" t="s">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>2601</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D646" t="s">
+        <v>11</v>
+      </c>
+      <c r="E646" t="s">
+        <v>12</v>
+      </c>
+      <c r="F646" t="s">
+        <v>262</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>2603</v>
+      </c>
+      <c r="H646" t="s">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>2605</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D647" t="s">
+        <v>11</v>
+      </c>
+      <c r="E647" t="s">
+        <v>12</v>
+      </c>
+      <c r="F647" t="s">
+        <v>199</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="H647" t="s">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>2610</v>
+      </c>
+      <c r="D648" t="s">
+        <v>11</v>
+      </c>
+      <c r="E648" t="s">
+        <v>12</v>
+      </c>
+      <c r="F648" t="s">
+        <v>199</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="H648" t="s">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>2614</v>
+      </c>
+      <c r="D649" t="s">
+        <v>11</v>
+      </c>
+      <c r="E649" t="s">
+        <v>12</v>
+      </c>
+      <c r="F649" t="s">
+        <v>199</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="H649" t="s">
+        <v>2616</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D650" t="s">
+        <v>11</v>
+      </c>
+      <c r="E650" t="s">
+        <v>12</v>
+      </c>
+      <c r="F650" t="s">
+        <v>199</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>2619</v>
+      </c>
+      <c r="H650" t="s">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>2621</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D651" t="s">
+        <v>11</v>
+      </c>
+      <c r="E651" t="s">
+        <v>12</v>
+      </c>
+      <c r="F651" t="s">
+        <v>199</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="H651" t="s">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>2625</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>2626</v>
+      </c>
+      <c r="D652" t="s">
+        <v>11</v>
+      </c>
+      <c r="E652" t="s">
+        <v>12</v>
+      </c>
+      <c r="F652" t="s">
+        <v>13</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="H652" t="s">
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>2629</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D653" t="s">
+        <v>11</v>
+      </c>
+      <c r="E653" t="s">
+        <v>12</v>
+      </c>
+      <c r="F653" t="s">
+        <v>13</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>2631</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2632</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>2633</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D654" t="s">
+        <v>11</v>
+      </c>
+      <c r="E654" t="s">
+        <v>12</v>
+      </c>
+      <c r="F654" t="s">
+        <v>13</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="H654" t="s">
+        <v>2636</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>2637</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>2638</v>
+      </c>
+      <c r="D655" t="s">
+        <v>11</v>
+      </c>
+      <c r="E655" t="s">
+        <v>12</v>
+      </c>
+      <c r="F655" t="s">
+        <v>13</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="H655" t="s">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>2641</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D656" t="s">
+        <v>11</v>
+      </c>
+      <c r="E656" t="s">
+        <v>12</v>
+      </c>
+      <c r="F656" t="s">
+        <v>13</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>2643</v>
+      </c>
+      <c r="H656" t="s">
+        <v>2644</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>2645</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D657" t="s">
+        <v>11</v>
+      </c>
+      <c r="E657" t="s">
+        <v>12</v>
+      </c>
+      <c r="F657" t="s">
+        <v>30</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="H657" t="s">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>2649</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
+        <v>2650</v>
+      </c>
+      <c r="D658" t="s">
+        <v>11</v>
+      </c>
+      <c r="E658" t="s">
+        <v>12</v>
+      </c>
+      <c r="F658" t="s">
+        <v>30</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>2651</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2652</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>2653</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
+        <v>2654</v>
+      </c>
+      <c r="D659" t="s">
+        <v>11</v>
+      </c>
+      <c r="E659" t="s">
+        <v>12</v>
+      </c>
+      <c r="F659" t="s">
+        <v>30</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>2655</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>2657</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D660" t="s">
+        <v>11</v>
+      </c>
+      <c r="E660" t="s">
+        <v>12</v>
+      </c>
+      <c r="F660" t="s">
+        <v>30</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>2661</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D661" t="s">
+        <v>11</v>
+      </c>
+      <c r="E661" t="s">
+        <v>12</v>
+      </c>
+      <c r="F661" t="s">
+        <v>30</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2664</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>2665</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
+        <v>2666</v>
+      </c>
+      <c r="D662" t="s">
+        <v>11</v>
+      </c>
+      <c r="E662" t="s">
+        <v>12</v>
+      </c>
+      <c r="F662" t="s">
+        <v>97</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>2667</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2668</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>2669</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D663" t="s">
+        <v>11</v>
+      </c>
+      <c r="E663" t="s">
+        <v>12</v>
+      </c>
+      <c r="F663" t="s">
+        <v>97</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>2673</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D664" t="s">
+        <v>11</v>
+      </c>
+      <c r="E664" t="s">
+        <v>12</v>
+      </c>
+      <c r="F664" t="s">
+        <v>97</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2675</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>2677</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>2678</v>
+      </c>
+      <c r="D665" t="s">
+        <v>11</v>
+      </c>
+      <c r="E665" t="s">
+        <v>12</v>
+      </c>
+      <c r="F665" t="s">
+        <v>97</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2679</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2680</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>2681</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D666" t="s">
+        <v>11</v>
+      </c>
+      <c r="E666" t="s">
+        <v>12</v>
+      </c>
+      <c r="F666" t="s">
+        <v>97</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>2685</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2686</v>
+      </c>
+      <c r="D667" t="s">
+        <v>11</v>
+      </c>
+      <c r="E667" t="s">
+        <v>12</v>
+      </c>
+      <c r="F667" t="s">
+        <v>186</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>2687</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>2689</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2690</v>
+      </c>
+      <c r="D668" t="s">
+        <v>11</v>
+      </c>
+      <c r="E668" t="s">
+        <v>12</v>
+      </c>
+      <c r="F668" t="s">
+        <v>186</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>2691</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>2693</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D669" t="s">
+        <v>11</v>
+      </c>
+      <c r="E669" t="s">
+        <v>12</v>
+      </c>
+      <c r="F669" t="s">
+        <v>186</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>2697</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D670" t="s">
+        <v>11</v>
+      </c>
+      <c r="E670" t="s">
+        <v>12</v>
+      </c>
+      <c r="F670" t="s">
+        <v>186</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="H670" t="s">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>2701</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2702</v>
+      </c>
+      <c r="D671" t="s">
+        <v>11</v>
+      </c>
+      <c r="E671" t="s">
+        <v>12</v>
+      </c>
+      <c r="F671" t="s">
+        <v>186</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>2703</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2704</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>2705</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D672" t="s">
+        <v>11</v>
+      </c>
+      <c r="E672" t="s">
+        <v>12</v>
+      </c>
+      <c r="F672" t="s">
+        <v>55</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2708</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673" t="s">
+        <v>2709</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D673" t="s">
+        <v>11</v>
+      </c>
+      <c r="E673" t="s">
+        <v>12</v>
+      </c>
+      <c r="F673" t="s">
+        <v>55</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>2711</v>
+      </c>
+      <c r="H673" t="s">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674" t="s">
+        <v>2713</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2714</v>
+      </c>
+      <c r="D674" t="s">
+        <v>11</v>
+      </c>
+      <c r="E674" t="s">
+        <v>12</v>
+      </c>
+      <c r="F674" t="s">
+        <v>55</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>2715</v>
+      </c>
+      <c r="H674" t="s">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" t="s">
+        <v>2717</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2718</v>
+      </c>
+      <c r="D675" t="s">
+        <v>11</v>
+      </c>
+      <c r="E675" t="s">
+        <v>12</v>
+      </c>
+      <c r="F675" t="s">
+        <v>55</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="H675" t="s">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>2721</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D676" t="s">
+        <v>11</v>
+      </c>
+      <c r="E676" t="s">
+        <v>12</v>
+      </c>
+      <c r="F676" t="s">
+        <v>131</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="H676" t="s">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>2725</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2726</v>
+      </c>
+      <c r="D677" t="s">
+        <v>11</v>
+      </c>
+      <c r="E677" t="s">
+        <v>12</v>
+      </c>
+      <c r="F677" t="s">
+        <v>131</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>2727</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>2729</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D678" t="s">
+        <v>11</v>
+      </c>
+      <c r="E678" t="s">
+        <v>12</v>
+      </c>
+      <c r="F678" t="s">
+        <v>131</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D679" t="s">
+        <v>11</v>
+      </c>
+      <c r="E679" t="s">
+        <v>12</v>
+      </c>
+      <c r="F679" t="s">
+        <v>131</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="H679" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680" t="s">
+        <v>2737</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2738</v>
+      </c>
+      <c r="D680" t="s">
+        <v>11</v>
+      </c>
+      <c r="E680" t="s">
+        <v>12</v>
+      </c>
+      <c r="F680" t="s">
+        <v>131</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>2739</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2742</v>
+      </c>
+      <c r="D681" t="s">
+        <v>11</v>
+      </c>
+      <c r="E681" t="s">
+        <v>12</v>
+      </c>
+      <c r="F681" t="s">
+        <v>199</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>2743</v>
+      </c>
+      <c r="H681" t="s">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>2745</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2746</v>
+      </c>
+      <c r="D682" t="s">
+        <v>11</v>
+      </c>
+      <c r="E682" t="s">
+        <v>12</v>
+      </c>
+      <c r="F682" t="s">
+        <v>199</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>2747</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2748</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>2749</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2750</v>
+      </c>
+      <c r="D683" t="s">
+        <v>11</v>
+      </c>
+      <c r="E683" t="s">
+        <v>12</v>
+      </c>
+      <c r="F683" t="s">
+        <v>199</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>2751</v>
+      </c>
+      <c r="H683" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2754</v>
+      </c>
+      <c r="D684" t="s">
+        <v>11</v>
+      </c>
+      <c r="E684" t="s">
+        <v>12</v>
+      </c>
+      <c r="F684" t="s">
+        <v>199</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>2755</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685" t="s">
+        <v>2757</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D685" t="s">
+        <v>11</v>
+      </c>
+      <c r="E685" t="s">
+        <v>12</v>
+      </c>
+      <c r="F685" t="s">
+        <v>199</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" t="s">
+        <v>2761</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2762</v>
+      </c>
+      <c r="D686" t="s">
+        <v>11</v>
+      </c>
+      <c r="E686" t="s">
+        <v>12</v>
+      </c>
+      <c r="F686" t="s">
+        <v>262</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>2763</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2764</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>2765</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D687" t="s">
+        <v>11</v>
+      </c>
+      <c r="E687" t="s">
+        <v>12</v>
+      </c>
+      <c r="F687" t="s">
+        <v>262</v>
+      </c>
+      <c r="G687" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2770</v>
+      </c>
+      <c r="D688" t="s">
+        <v>11</v>
+      </c>
+      <c r="E688" t="s">
+        <v>12</v>
+      </c>
+      <c r="F688" t="s">
+        <v>262</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2772</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689" t="s">
+        <v>2773</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2774</v>
+      </c>
+      <c r="D689" t="s">
+        <v>11</v>
+      </c>
+      <c r="E689" t="s">
+        <v>12</v>
+      </c>
+      <c r="F689" t="s">
+        <v>262</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>2775</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" t="s">
+        <v>2777</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2778</v>
+      </c>
+      <c r="D690" t="s">
+        <v>11</v>
+      </c>
+      <c r="E690" t="s">
+        <v>12</v>
+      </c>
+      <c r="F690" t="s">
+        <v>262</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>2779</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2780</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>2781</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D691" t="s">
+        <v>11</v>
+      </c>
+      <c r="E691" t="s">
+        <v>12</v>
+      </c>
+      <c r="F691" t="s">
+        <v>220</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2784</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>2785</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2786</v>
+      </c>
+      <c r="D692" t="s">
+        <v>11</v>
+      </c>
+      <c r="E692" t="s">
+        <v>12</v>
+      </c>
+      <c r="F692" t="s">
+        <v>220</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>2787</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2788</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693" t="s">
+        <v>2789</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D693" t="s">
+        <v>11</v>
+      </c>
+      <c r="E693" t="s">
+        <v>12</v>
+      </c>
+      <c r="F693" t="s">
+        <v>114</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694" t="s">
+        <v>2793</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2794</v>
+      </c>
+      <c r="D694" t="s">
+        <v>11</v>
+      </c>
+      <c r="E694" t="s">
+        <v>12</v>
+      </c>
+      <c r="F694" t="s">
+        <v>114</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>2795</v>
+      </c>
+      <c r="H694" t="s">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695" t="s">
+        <v>2797</v>
+      </c>
+      <c r="B695" t="s">
+        <v>9</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D695" t="s">
+        <v>11</v>
+      </c>
+      <c r="E695" t="s">
+        <v>12</v>
+      </c>
+      <c r="F695" t="s">
+        <v>114</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>2799</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696" t="s">
+        <v>2801</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D696" t="s">
+        <v>11</v>
+      </c>
+      <c r="E696" t="s">
+        <v>12</v>
+      </c>
+      <c r="F696" t="s">
+        <v>114</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D697" t="s">
+        <v>11</v>
+      </c>
+      <c r="E697" t="s">
+        <v>12</v>
+      </c>
+      <c r="F697" t="s">
+        <v>114</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="H697" t="s">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698" t="s">
+        <v>2809</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2810</v>
+      </c>
+      <c r="D698" t="s">
+        <v>11</v>
+      </c>
+      <c r="E698" t="s">
+        <v>12</v>
+      </c>
+      <c r="F698" t="s">
+        <v>249</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>2811</v>
+      </c>
+      <c r="H698" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
+        <v>2813</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2814</v>
+      </c>
+      <c r="D699" t="s">
+        <v>11</v>
+      </c>
+      <c r="E699" t="s">
+        <v>12</v>
+      </c>
+      <c r="F699" t="s">
+        <v>249</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>2815</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2816</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700" t="s">
+        <v>2817</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D700" t="s">
+        <v>11</v>
+      </c>
+      <c r="E700" t="s">
+        <v>12</v>
+      </c>
+      <c r="F700" t="s">
+        <v>249</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701" t="s">
+        <v>2821</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D701" t="s">
+        <v>11</v>
+      </c>
+      <c r="E701" t="s">
+        <v>12</v>
+      </c>
+      <c r="F701" t="s">
+        <v>249</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>2823</v>
+      </c>
+      <c r="H701" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702" t="s">
+        <v>2825</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D702" t="s">
+        <v>11</v>
+      </c>
+      <c r="E702" t="s">
+        <v>12</v>
+      </c>
+      <c r="F702" t="s">
+        <v>249</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>2827</v>
+      </c>
+      <c r="H702" t="s">
+        <v>2828</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703" t="s">
+        <v>2829</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D703" t="s">
+        <v>11</v>
+      </c>
+      <c r="E703" t="s">
+        <v>12</v>
+      </c>
+      <c r="F703" t="s">
+        <v>76</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="H703" t="s">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2834</v>
+      </c>
+      <c r="D704" t="s">
+        <v>11</v>
+      </c>
+      <c r="E704" t="s">
+        <v>12</v>
+      </c>
+      <c r="F704" t="s">
+        <v>76</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>2835</v>
+      </c>
+      <c r="H704" t="s">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705" t="s">
+        <v>2837</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D705" t="s">
+        <v>11</v>
+      </c>
+      <c r="E705" t="s">
+        <v>12</v>
+      </c>
+      <c r="F705" t="s">
+        <v>76</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="H705" t="s">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D706" t="s">
+        <v>11</v>
+      </c>
+      <c r="E706" t="s">
+        <v>12</v>
+      </c>
+      <c r="F706" t="s">
+        <v>76</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="H706" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707" t="s">
+        <v>2845</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2846</v>
+      </c>
+      <c r="D707" t="s">
+        <v>11</v>
+      </c>
+      <c r="E707" t="s">
+        <v>12</v>
+      </c>
+      <c r="F707" t="s">
+        <v>165</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>2847</v>
+      </c>
+      <c r="H707" t="s">
+        <v>2848</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708" t="s">
+        <v>2849</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D708" t="s">
+        <v>11</v>
+      </c>
+      <c r="E708" t="s">
+        <v>12</v>
+      </c>
+      <c r="F708" t="s">
+        <v>165</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="H708" t="s">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2854</v>
+      </c>
+      <c r="D709" t="s">
+        <v>11</v>
+      </c>
+      <c r="E709" t="s">
+        <v>12</v>
+      </c>
+      <c r="F709" t="s">
+        <v>165</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710" t="s">
+        <v>2857</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2858</v>
+      </c>
+      <c r="D710" t="s">
+        <v>11</v>
+      </c>
+      <c r="E710" t="s">
+        <v>12</v>
+      </c>
+      <c r="F710" t="s">
+        <v>165</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>2859</v>
+      </c>
+      <c r="H710" t="s">
+        <v>2860</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711" t="s">
+        <v>2861</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2862</v>
+      </c>
+      <c r="D711" t="s">
+        <v>11</v>
+      </c>
+      <c r="E711" t="s">
+        <v>12</v>
+      </c>
+      <c r="F711" t="s">
+        <v>165</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
+        <v>2865</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2866</v>
+      </c>
+      <c r="D712" t="s">
+        <v>11</v>
+      </c>
+      <c r="E712" t="s">
+        <v>12</v>
+      </c>
+      <c r="F712" t="s">
+        <v>76</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="H712" t="s">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D713" t="s">
+        <v>11</v>
+      </c>
+      <c r="E713" t="s">
+        <v>12</v>
+      </c>
+      <c r="F713" t="s">
+        <v>283</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>2871</v>
+      </c>
+      <c r="H713" t="s">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714" t="s">
+        <v>2873</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2874</v>
+      </c>
+      <c r="D714" t="s">
+        <v>11</v>
+      </c>
+      <c r="E714" t="s">
+        <v>12</v>
+      </c>
+      <c r="F714" t="s">
+        <v>283</v>
+      </c>
+      <c r="G714" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="H714" t="s">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715" t="s">
+        <v>2877</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D715" t="s">
+        <v>11</v>
+      </c>
+      <c r="E715" t="s">
+        <v>12</v>
+      </c>
+      <c r="F715" t="s">
+        <v>283</v>
+      </c>
+      <c r="G715" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="H715" t="s">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2882</v>
+      </c>
+      <c r="D716" t="s">
+        <v>11</v>
+      </c>
+      <c r="E716" t="s">
+        <v>12</v>
+      </c>
+      <c r="F716" t="s">
+        <v>283</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>2883</v>
+      </c>
+      <c r="H716" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717" t="s">
+        <v>2885</v>
+      </c>
+      <c r="B717" t="s">
+        <v>9</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2886</v>
+      </c>
+      <c r="D717" t="s">
+        <v>11</v>
+      </c>
+      <c r="E717" t="s">
+        <v>12</v>
+      </c>
+      <c r="F717" t="s">
+        <v>283</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>2887</v>
+      </c>
+      <c r="H717" t="s">
+        <v>2888</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718" t="s">
+        <v>2889</v>
+      </c>
+      <c r="B718" t="s">
+        <v>9</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2890</v>
+      </c>
+      <c r="D718" t="s">
+        <v>11</v>
+      </c>
+      <c r="E718" t="s">
+        <v>12</v>
+      </c>
+      <c r="F718" t="s">
+        <v>76</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="H718" t="s">
+        <v>2892</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719" t="s">
+        <v>2893</v>
+      </c>
+      <c r="B719" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2894</v>
+      </c>
+      <c r="D719" t="s">
+        <v>11</v>
+      </c>
+      <c r="E719" t="s">
+        <v>12</v>
+      </c>
+      <c r="F719" t="s">
+        <v>76</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>2895</v>
+      </c>
+      <c r="H719" t="s">
+        <v>2896</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720" t="s">
+        <v>2897</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D720" t="s">
+        <v>11</v>
+      </c>
+      <c r="E720" t="s">
+        <v>12</v>
+      </c>
+      <c r="F720" t="s">
+        <v>76</v>
+      </c>
+      <c r="G720" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="H720" t="s">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721" t="s">
+        <v>2901</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2902</v>
+      </c>
+      <c r="D721" t="s">
+        <v>11</v>
+      </c>
+      <c r="E721" t="s">
+        <v>12</v>
+      </c>
+      <c r="F721" t="s">
+        <v>76</v>
+      </c>
+      <c r="G721" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="H721" t="s">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722" t="s">
+        <v>2905</v>
+      </c>
+      <c r="B722" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2906</v>
+      </c>
+      <c r="D722" t="s">
+        <v>11</v>
+      </c>
+      <c r="E722" t="s">
+        <v>12</v>
+      </c>
+      <c r="F722" t="s">
+        <v>76</v>
+      </c>
+      <c r="G722" s="1" t="s">
+        <v>2907</v>
+      </c>
+      <c r="H722" t="s">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723" t="s">
+        <v>2909</v>
+      </c>
+      <c r="B723" t="s">
+        <v>9</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D723" t="s">
+        <v>11</v>
+      </c>
+      <c r="E723" t="s">
+        <v>12</v>
+      </c>
+      <c r="F723" t="s">
+        <v>30</v>
+      </c>
+      <c r="G723" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="H723" t="s">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724" t="s">
+        <v>2913</v>
+      </c>
+      <c r="B724" t="s">
+        <v>9</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2914</v>
+      </c>
+      <c r="D724" t="s">
+        <v>11</v>
+      </c>
+      <c r="E724" t="s">
+        <v>12</v>
+      </c>
+      <c r="F724" t="s">
+        <v>30</v>
+      </c>
+      <c r="G724" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="H724" t="s">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725" t="s">
+        <v>2917</v>
+      </c>
+      <c r="B725" t="s">
+        <v>9</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2918</v>
+      </c>
+      <c r="D725" t="s">
+        <v>11</v>
+      </c>
+      <c r="E725" t="s">
+        <v>12</v>
+      </c>
+      <c r="F725" t="s">
+        <v>30</v>
+      </c>
+      <c r="G725" s="1" t="s">
+        <v>2919</v>
+      </c>
+      <c r="H725" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726" t="s">
+        <v>2921</v>
+      </c>
+      <c r="B726" t="s">
+        <v>9</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2922</v>
+      </c>
+      <c r="D726" t="s">
+        <v>11</v>
+      </c>
+      <c r="E726" t="s">
+        <v>12</v>
+      </c>
+      <c r="F726" t="s">
+        <v>30</v>
+      </c>
+      <c r="G726" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="H726" t="s">
+        <v>2924</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727" t="s">
+        <v>2925</v>
+      </c>
+      <c r="B727" t="s">
+        <v>9</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2926</v>
+      </c>
+      <c r="D727" t="s">
+        <v>11</v>
+      </c>
+      <c r="E727" t="s">
+        <v>12</v>
+      </c>
+      <c r="F727" t="s">
+        <v>30</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="H727" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728" t="s">
+        <v>2929</v>
+      </c>
+      <c r="B728" t="s">
+        <v>9</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2930</v>
+      </c>
+      <c r="D728" t="s">
+        <v>11</v>
+      </c>
+      <c r="E728" t="s">
+        <v>12</v>
+      </c>
+      <c r="F728" t="s">
+        <v>114</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>2931</v>
+      </c>
+      <c r="H728" t="s">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729" t="s">
+        <v>2933</v>
+      </c>
+      <c r="B729" t="s">
+        <v>9</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D729" t="s">
+        <v>11</v>
+      </c>
+      <c r="E729" t="s">
+        <v>12</v>
+      </c>
+      <c r="F729" t="s">
+        <v>114</v>
+      </c>
+      <c r="G729" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="H729" t="s">
+        <v>2936</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730" t="s">
+        <v>2937</v>
+      </c>
+      <c r="B730" t="s">
+        <v>9</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2938</v>
+      </c>
+      <c r="D730" t="s">
+        <v>11</v>
+      </c>
+      <c r="E730" t="s">
+        <v>12</v>
+      </c>
+      <c r="F730" t="s">
+        <v>114</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="H730" t="s">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731" t="s">
+        <v>2941</v>
+      </c>
+      <c r="B731" t="s">
+        <v>9</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2942</v>
+      </c>
+      <c r="D731" t="s">
+        <v>11</v>
+      </c>
+      <c r="E731" t="s">
+        <v>12</v>
+      </c>
+      <c r="F731" t="s">
+        <v>114</v>
+      </c>
+      <c r="G731" s="1" t="s">
+        <v>2943</v>
+      </c>
+      <c r="H731" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732" t="s">
+        <v>2945</v>
+      </c>
+      <c r="B732" t="s">
+        <v>9</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D732" t="s">
+        <v>11</v>
+      </c>
+      <c r="E732" t="s">
+        <v>12</v>
+      </c>
+      <c r="F732" t="s">
+        <v>114</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="H732" t="s">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733" t="s">
+        <v>2949</v>
+      </c>
+      <c r="B733" t="s">
+        <v>9</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2950</v>
+      </c>
+      <c r="D733" t="s">
+        <v>11</v>
+      </c>
+      <c r="E733" t="s">
+        <v>12</v>
+      </c>
+      <c r="F733" t="s">
+        <v>220</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>2951</v>
+      </c>
+      <c r="H733" t="s">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B734" t="s">
+        <v>9</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2954</v>
+      </c>
+      <c r="D734" t="s">
+        <v>11</v>
+      </c>
+      <c r="E734" t="s">
+        <v>12</v>
+      </c>
+      <c r="F734" t="s">
+        <v>220</v>
+      </c>
+      <c r="G734" s="1" t="s">
+        <v>2955</v>
+      </c>
+      <c r="H734" t="s">
+        <v>2956</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735" t="s">
+        <v>2957</v>
+      </c>
+      <c r="B735" t="s">
+        <v>9</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2958</v>
+      </c>
+      <c r="D735" t="s">
+        <v>11</v>
+      </c>
+      <c r="E735" t="s">
+        <v>12</v>
+      </c>
+      <c r="F735" t="s">
+        <v>220</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="H735" t="s">
+        <v>2960</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736" t="s">
+        <v>2961</v>
+      </c>
+      <c r="B736" t="s">
+        <v>9</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2962</v>
+      </c>
+      <c r="D736" t="s">
+        <v>11</v>
+      </c>
+      <c r="E736" t="s">
+        <v>12</v>
+      </c>
+      <c r="F736" t="s">
+        <v>97</v>
+      </c>
+      <c r="G736" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="H736" t="s">
+        <v>2964</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737" t="s">
+        <v>2965</v>
+      </c>
+      <c r="B737" t="s">
+        <v>9</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2966</v>
+      </c>
+      <c r="D737" t="s">
+        <v>11</v>
+      </c>
+      <c r="E737" t="s">
+        <v>12</v>
+      </c>
+      <c r="F737" t="s">
+        <v>97</v>
+      </c>
+      <c r="G737" s="1" t="s">
+        <v>2967</v>
+      </c>
+      <c r="H737" t="s">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B738" t="s">
+        <v>9</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D738" t="s">
+        <v>11</v>
+      </c>
+      <c r="E738" t="s">
+        <v>12</v>
+      </c>
+      <c r="F738" t="s">
+        <v>97</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="H738" t="s">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
+        <v>2973</v>
+      </c>
+      <c r="B739" t="s">
+        <v>9</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2974</v>
+      </c>
+      <c r="D739" t="s">
+        <v>11</v>
+      </c>
+      <c r="E739" t="s">
+        <v>12</v>
+      </c>
+      <c r="F739" t="s">
+        <v>97</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>2975</v>
+      </c>
+      <c r="H739" t="s">
+        <v>2976</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740" t="s">
+        <v>2977</v>
+      </c>
+      <c r="B740" t="s">
+        <v>9</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2978</v>
+      </c>
+      <c r="D740" t="s">
+        <v>11</v>
+      </c>
+      <c r="E740" t="s">
+        <v>12</v>
+      </c>
+      <c r="F740" t="s">
+        <v>199</v>
+      </c>
+      <c r="G740" s="1" t="s">
+        <v>2979</v>
+      </c>
+      <c r="H740" t="s">
+        <v>2980</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741" t="s">
+        <v>2981</v>
+      </c>
+      <c r="B741" t="s">
+        <v>9</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D741" t="s">
+        <v>11</v>
+      </c>
+      <c r="E741" t="s">
+        <v>12</v>
+      </c>
+      <c r="F741" t="s">
+        <v>199</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="H741" t="s">
+        <v>2984</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742" t="s">
+        <v>2985</v>
+      </c>
+      <c r="B742" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2986</v>
+      </c>
+      <c r="D742" t="s">
+        <v>11</v>
+      </c>
+      <c r="E742" t="s">
+        <v>12</v>
+      </c>
+      <c r="F742" t="s">
+        <v>199</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>2987</v>
+      </c>
+      <c r="H742" t="s">
+        <v>2988</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743" t="s">
+        <v>2989</v>
+      </c>
+      <c r="B743" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2990</v>
+      </c>
+      <c r="D743" t="s">
+        <v>11</v>
+      </c>
+      <c r="E743" t="s">
+        <v>12</v>
+      </c>
+      <c r="F743" t="s">
+        <v>199</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>2991</v>
+      </c>
+      <c r="H743" t="s">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744" t="s">
+        <v>2993</v>
+      </c>
+      <c r="B744" t="s">
+        <v>9</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2994</v>
+      </c>
+      <c r="D744" t="s">
+        <v>11</v>
+      </c>
+      <c r="E744" t="s">
+        <v>12</v>
+      </c>
+      <c r="F744" t="s">
+        <v>262</v>
+      </c>
+      <c r="G744" s="1" t="s">
+        <v>2995</v>
+      </c>
+      <c r="H744" t="s">
+        <v>2996</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745" t="s">
+        <v>2997</v>
+      </c>
+      <c r="B745" t="s">
+        <v>9</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2998</v>
+      </c>
+      <c r="D745" t="s">
+        <v>11</v>
+      </c>
+      <c r="E745" t="s">
+        <v>12</v>
+      </c>
+      <c r="F745" t="s">
+        <v>262</v>
+      </c>
+      <c r="G745" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="H745" t="s">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746" t="s">
+        <v>3001</v>
+      </c>
+      <c r="B746" t="s">
+        <v>9</v>
+      </c>
+      <c r="C746" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D746" t="s">
+        <v>11</v>
+      </c>
+      <c r="E746" t="s">
+        <v>12</v>
+      </c>
+      <c r="F746" t="s">
+        <v>262</v>
+      </c>
+      <c r="G746" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="H746" t="s">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747" t="s">
+        <v>3005</v>
+      </c>
+      <c r="B747" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D747" t="s">
+        <v>11</v>
+      </c>
+      <c r="E747" t="s">
+        <v>12</v>
+      </c>
+      <c r="F747" t="s">
+        <v>262</v>
+      </c>
+      <c r="G747" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="H747" t="s">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748" t="s">
+        <v>3009</v>
+      </c>
+      <c r="B748" t="s">
+        <v>9</v>
+      </c>
+      <c r="C748" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D748" t="s">
+        <v>11</v>
+      </c>
+      <c r="E748" t="s">
+        <v>12</v>
+      </c>
+      <c r="F748" t="s">
+        <v>262</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="H748" t="s">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749" t="s">
+        <v>3013</v>
+      </c>
+      <c r="B749" t="s">
+        <v>9</v>
+      </c>
+      <c r="C749" t="s">
+        <v>3014</v>
+      </c>
+      <c r="D749" t="s">
+        <v>11</v>
+      </c>
+      <c r="E749" t="s">
+        <v>12</v>
+      </c>
+      <c r="F749" t="s">
+        <v>199</v>
+      </c>
+      <c r="G749" s="1" t="s">
+        <v>3015</v>
+      </c>
+      <c r="H749" t="s">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750" t="s">
+        <v>3017</v>
+      </c>
+      <c r="B750" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D750" t="s">
+        <v>11</v>
+      </c>
+      <c r="E750" t="s">
+        <v>12</v>
+      </c>
+      <c r="F750" t="s">
+        <v>186</v>
+      </c>
+      <c r="G750" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="H750" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751" t="s">
+        <v>3021</v>
+      </c>
+      <c r="B751" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" t="s">
+        <v>3022</v>
+      </c>
+      <c r="D751" t="s">
+        <v>11</v>
+      </c>
+      <c r="E751" t="s">
+        <v>12</v>
+      </c>
+      <c r="F751" t="s">
+        <v>186</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>3023</v>
+      </c>
+      <c r="H751" t="s">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752" t="s">
+        <v>3025</v>
+      </c>
+      <c r="B752" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D752" t="s">
+        <v>11</v>
+      </c>
+      <c r="E752" t="s">
+        <v>12</v>
+      </c>
+      <c r="F752" t="s">
+        <v>186</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="H752" t="s">
+        <v>3028</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" t="s">
+        <v>3029</v>
+      </c>
+      <c r="B753" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" t="s">
+        <v>3030</v>
+      </c>
+      <c r="D753" t="s">
+        <v>11</v>
+      </c>
+      <c r="E753" t="s">
+        <v>12</v>
+      </c>
+      <c r="F753" t="s">
+        <v>186</v>
+      </c>
+      <c r="G753" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="H753" t="s">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754" t="s">
+        <v>3033</v>
+      </c>
+      <c r="B754" t="s">
+        <v>9</v>
+      </c>
+      <c r="C754" t="s">
+        <v>3034</v>
+      </c>
+      <c r="D754" t="s">
+        <v>11</v>
+      </c>
+      <c r="E754" t="s">
+        <v>12</v>
+      </c>
+      <c r="F754" t="s">
+        <v>186</v>
+      </c>
+      <c r="G754" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="H754" t="s">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755" t="s">
+        <v>3037</v>
+      </c>
+      <c r="B755" t="s">
+        <v>9</v>
+      </c>
+      <c r="C755" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D755" t="s">
+        <v>11</v>
+      </c>
+      <c r="E755" t="s">
+        <v>12</v>
+      </c>
+      <c r="F755" t="s">
+        <v>13</v>
+      </c>
+      <c r="G755" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="H755" t="s">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756" t="s">
+        <v>3041</v>
+      </c>
+      <c r="B756" t="s">
+        <v>9</v>
+      </c>
+      <c r="C756" t="s">
+        <v>3042</v>
+      </c>
+      <c r="D756" t="s">
+        <v>11</v>
+      </c>
+      <c r="E756" t="s">
+        <v>12</v>
+      </c>
+      <c r="F756" t="s">
+        <v>13</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="H756" t="s">
+        <v>3044</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757" t="s">
+        <v>3045</v>
+      </c>
+      <c r="B757" t="s">
+        <v>9</v>
+      </c>
+      <c r="C757" t="s">
+        <v>3046</v>
+      </c>
+      <c r="D757" t="s">
+        <v>11</v>
+      </c>
+      <c r="E757" t="s">
+        <v>12</v>
+      </c>
+      <c r="F757" t="s">
+        <v>13</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>3047</v>
+      </c>
+      <c r="H757" t="s">
+        <v>3048</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758" t="s">
+        <v>3049</v>
+      </c>
+      <c r="B758" t="s">
+        <v>9</v>
+      </c>
+      <c r="C758" t="s">
+        <v>3050</v>
+      </c>
+      <c r="D758" t="s">
+        <v>11</v>
+      </c>
+      <c r="E758" t="s">
+        <v>12</v>
+      </c>
+      <c r="F758" t="s">
+        <v>13</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="H758" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759" t="s">
+        <v>3053</v>
+      </c>
+      <c r="B759" t="s">
+        <v>9</v>
+      </c>
+      <c r="C759" t="s">
+        <v>3054</v>
+      </c>
+      <c r="D759" t="s">
+        <v>11</v>
+      </c>
+      <c r="E759" t="s">
+        <v>12</v>
+      </c>
+      <c r="F759" t="s">
+        <v>13</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="H759" t="s">
+        <v>3056</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760" t="s">
+        <v>3057</v>
+      </c>
+      <c r="B760" t="s">
+        <v>9</v>
+      </c>
+      <c r="C760" t="s">
+        <v>3058</v>
+      </c>
+      <c r="D760" t="s">
+        <v>11</v>
+      </c>
+      <c r="E760" t="s">
+        <v>12</v>
+      </c>
+      <c r="F760" t="s">
+        <v>249</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="H760" t="s">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761" t="s">
+        <v>3061</v>
+      </c>
+      <c r="B761" t="s">
+        <v>9</v>
+      </c>
+      <c r="C761" t="s">
+        <v>3062</v>
+      </c>
+      <c r="D761" t="s">
+        <v>11</v>
+      </c>
+      <c r="E761" t="s">
+        <v>12</v>
+      </c>
+      <c r="F761" t="s">
+        <v>249</v>
+      </c>
+      <c r="G761" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="H761" t="s">
+        <v>3064</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762" t="s">
+        <v>3065</v>
+      </c>
+      <c r="B762" t="s">
+        <v>9</v>
+      </c>
+      <c r="C762" t="s">
+        <v>3066</v>
+      </c>
+      <c r="D762" t="s">
+        <v>11</v>
+      </c>
+      <c r="E762" t="s">
+        <v>12</v>
+      </c>
+      <c r="F762" t="s">
+        <v>249</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="H762" t="s">
+        <v>3068</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" t="s">
+        <v>3069</v>
+      </c>
+      <c r="B763" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" t="s">
+        <v>3070</v>
+      </c>
+      <c r="D763" t="s">
+        <v>11</v>
+      </c>
+      <c r="E763" t="s">
+        <v>12</v>
+      </c>
+      <c r="F763" t="s">
+        <v>249</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>3071</v>
+      </c>
+      <c r="H763" t="s">
+        <v>3072</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" t="s">
+        <v>3073</v>
+      </c>
+      <c r="B764" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D764" t="s">
+        <v>11</v>
+      </c>
+      <c r="E764" t="s">
+        <v>12</v>
+      </c>
+      <c r="F764" t="s">
+        <v>249</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>3075</v>
+      </c>
+      <c r="H764" t="s">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" t="s">
+        <v>3077</v>
+      </c>
+      <c r="B765" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" t="s">
+        <v>3078</v>
+      </c>
+      <c r="D765" t="s">
+        <v>11</v>
+      </c>
+      <c r="E765" t="s">
+        <v>12</v>
+      </c>
+      <c r="F765" t="s">
+        <v>152</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="H765" t="s">
+        <v>3080</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" t="s">
+        <v>3081</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D766" t="s">
+        <v>11</v>
+      </c>
+      <c r="E766" t="s">
+        <v>12</v>
+      </c>
+      <c r="F766" t="s">
+        <v>283</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="H766" t="s">
+        <v>3084</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" t="s">
+        <v>3085</v>
+      </c>
+      <c r="B767" t="s">
+        <v>9</v>
+      </c>
+      <c r="C767" t="s">
+        <v>3086</v>
+      </c>
+      <c r="D767" t="s">
+        <v>11</v>
+      </c>
+      <c r="E767" t="s">
+        <v>12</v>
+      </c>
+      <c r="F767" t="s">
+        <v>283</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>3087</v>
+      </c>
+      <c r="H767" t="s">
+        <v>3088</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768" t="s">
+        <v>3089</v>
+      </c>
+      <c r="B768" t="s">
+        <v>9</v>
+      </c>
+      <c r="C768" t="s">
+        <v>3090</v>
+      </c>
+      <c r="D768" t="s">
+        <v>11</v>
+      </c>
+      <c r="E768" t="s">
+        <v>12</v>
+      </c>
+      <c r="F768" t="s">
+        <v>283</v>
+      </c>
+      <c r="G768" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="H768" t="s">
+        <v>3092</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769" t="s">
+        <v>3093</v>
+      </c>
+      <c r="B769" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D769" t="s">
+        <v>11</v>
+      </c>
+      <c r="E769" t="s">
+        <v>12</v>
+      </c>
+      <c r="F769" t="s">
+        <v>283</v>
+      </c>
+      <c r="G769" s="1" t="s">
+        <v>3095</v>
+      </c>
+      <c r="H769" t="s">
+        <v>3096</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770" t="s">
+        <v>3097</v>
+      </c>
+      <c r="B770" t="s">
+        <v>9</v>
+      </c>
+      <c r="C770" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D770" t="s">
+        <v>11</v>
+      </c>
+      <c r="E770" t="s">
+        <v>12</v>
+      </c>
+      <c r="F770" t="s">
+        <v>283</v>
+      </c>
+      <c r="G770" s="1" t="s">
+        <v>3099</v>
+      </c>
+      <c r="H770" t="s">
+        <v>3100</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771" t="s">
+        <v>3101</v>
+      </c>
+      <c r="B771" t="s">
+        <v>9</v>
+      </c>
+      <c r="C771" t="s">
+        <v>3102</v>
+      </c>
+      <c r="D771" t="s">
+        <v>11</v>
+      </c>
+      <c r="E771" t="s">
+        <v>12</v>
+      </c>
+      <c r="F771" t="s">
+        <v>131</v>
+      </c>
+      <c r="G771" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="H771" t="s">
+        <v>3104</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772" t="s">
+        <v>3105</v>
+      </c>
+      <c r="B772" t="s">
+        <v>9</v>
+      </c>
+      <c r="C772" t="s">
+        <v>3106</v>
+      </c>
+      <c r="D772" t="s">
+        <v>11</v>
+      </c>
+      <c r="E772" t="s">
+        <v>12</v>
+      </c>
+      <c r="F772" t="s">
+        <v>131</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="H772" t="s">
+        <v>3108</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773" t="s">
+        <v>3109</v>
+      </c>
+      <c r="B773" t="s">
+        <v>9</v>
+      </c>
+      <c r="C773" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D773" t="s">
+        <v>11</v>
+      </c>
+      <c r="E773" t="s">
+        <v>12</v>
+      </c>
+      <c r="F773" t="s">
+        <v>131</v>
+      </c>
+      <c r="G773" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="H773" t="s">
+        <v>3112</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774" t="s">
+        <v>3113</v>
+      </c>
+      <c r="B774" t="s">
+        <v>9</v>
+      </c>
+      <c r="C774" t="s">
+        <v>3114</v>
+      </c>
+      <c r="D774" t="s">
+        <v>11</v>
+      </c>
+      <c r="E774" t="s">
+        <v>12</v>
+      </c>
+      <c r="F774" t="s">
+        <v>131</v>
+      </c>
+      <c r="G774" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="H774" t="s">
+        <v>3116</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775" t="s">
+        <v>3117</v>
+      </c>
+      <c r="B775" t="s">
+        <v>9</v>
+      </c>
+      <c r="C775" t="s">
+        <v>3118</v>
+      </c>
+      <c r="D775" t="s">
+        <v>11</v>
+      </c>
+      <c r="E775" t="s">
+        <v>12</v>
+      </c>
+      <c r="F775" t="s">
+        <v>131</v>
+      </c>
+      <c r="G775" s="1" t="s">
+        <v>3119</v>
+      </c>
+      <c r="H775" t="s">
+        <v>3120</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B776" t="s">
+        <v>9</v>
+      </c>
+      <c r="C776" t="s">
+        <v>3122</v>
+      </c>
+      <c r="D776" t="s">
+        <v>11</v>
+      </c>
+      <c r="E776" t="s">
+        <v>12</v>
+      </c>
+      <c r="F776" t="s">
+        <v>165</v>
+      </c>
+      <c r="G776" s="1" t="s">
+        <v>3123</v>
+      </c>
+      <c r="H776" t="s">
+        <v>3124</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777" t="s">
+        <v>3125</v>
+      </c>
+      <c r="B777" t="s">
+        <v>9</v>
+      </c>
+      <c r="C777" t="s">
+        <v>3126</v>
+      </c>
+      <c r="D777" t="s">
+        <v>11</v>
+      </c>
+      <c r="E777" t="s">
+        <v>12</v>
+      </c>
+      <c r="F777" t="s">
+        <v>165</v>
+      </c>
+      <c r="G777" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="H777" t="s">
+        <v>3128</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B778" t="s">
+        <v>9</v>
+      </c>
+      <c r="C778" t="s">
+        <v>3130</v>
+      </c>
+      <c r="D778" t="s">
+        <v>11</v>
+      </c>
+      <c r="E778" t="s">
+        <v>12</v>
+      </c>
+      <c r="F778" t="s">
+        <v>165</v>
+      </c>
+      <c r="G778" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="H778" t="s">
+        <v>3132</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779" t="s">
+        <v>3133</v>
+      </c>
+      <c r="B779" t="s">
+        <v>9</v>
+      </c>
+      <c r="C779" t="s">
+        <v>3134</v>
+      </c>
+      <c r="D779" t="s">
+        <v>11</v>
+      </c>
+      <c r="E779" t="s">
+        <v>12</v>
+      </c>
+      <c r="F779" t="s">
+        <v>165</v>
+      </c>
+      <c r="G779" s="1" t="s">
+        <v>3135</v>
+      </c>
+      <c r="H779" t="s">
+        <v>3136</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780" t="s">
+        <v>3137</v>
+      </c>
+      <c r="B780" t="s">
+        <v>9</v>
+      </c>
+      <c r="C780" t="s">
+        <v>3138</v>
+      </c>
+      <c r="D780" t="s">
+        <v>11</v>
+      </c>
+      <c r="E780" t="s">
+        <v>12</v>
+      </c>
+      <c r="F780" t="s">
+        <v>165</v>
+      </c>
+      <c r="G780" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="H780" t="s">
+        <v>3140</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781" t="s">
+        <v>3141</v>
+      </c>
+      <c r="B781" t="s">
+        <v>9</v>
+      </c>
+      <c r="C781" t="s">
+        <v>3142</v>
+      </c>
+      <c r="D781" t="s">
+        <v>11</v>
+      </c>
+      <c r="E781" t="s">
+        <v>12</v>
+      </c>
+      <c r="F781" t="s">
+        <v>13</v>
+      </c>
+      <c r="G781" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="H781" t="s">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782" t="s">
+        <v>3145</v>
+      </c>
+      <c r="B782" t="s">
+        <v>9</v>
+      </c>
+      <c r="C782" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D782" t="s">
+        <v>11</v>
+      </c>
+      <c r="E782" t="s">
+        <v>12</v>
+      </c>
+      <c r="F782" t="s">
+        <v>13</v>
+      </c>
+      <c r="G782" s="1" t="s">
+        <v>3147</v>
+      </c>
+      <c r="H782" t="s">
+        <v>3148</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783" t="s">
+        <v>3149</v>
+      </c>
+      <c r="B783" t="s">
+        <v>9</v>
+      </c>
+      <c r="C783" t="s">
+        <v>3150</v>
+      </c>
+      <c r="D783" t="s">
+        <v>11</v>
+      </c>
+      <c r="E783" t="s">
+        <v>12</v>
+      </c>
+      <c r="F783" t="s">
+        <v>13</v>
+      </c>
+      <c r="G783" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="H783" t="s">
+        <v>3152</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784" t="s">
+        <v>3153</v>
+      </c>
+      <c r="B784" t="s">
+        <v>9</v>
+      </c>
+      <c r="C784" t="s">
+        <v>3154</v>
+      </c>
+      <c r="D784" t="s">
+        <v>11</v>
+      </c>
+      <c r="E784" t="s">
+        <v>12</v>
+      </c>
+      <c r="F784" t="s">
+        <v>13</v>
+      </c>
+      <c r="G784" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="H784" t="s">
+        <v>3156</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785" t="s">
+        <v>3157</v>
+      </c>
+      <c r="B785" t="s">
+        <v>9</v>
+      </c>
+      <c r="C785" t="s">
+        <v>3158</v>
+      </c>
+      <c r="D785" t="s">
+        <v>11</v>
+      </c>
+      <c r="E785" t="s">
+        <v>12</v>
+      </c>
+      <c r="F785" t="s">
+        <v>13</v>
+      </c>
+      <c r="G785" s="1" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H785" t="s">
+        <v>3160</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786" t="s">
+        <v>3161</v>
+      </c>
+      <c r="B786" t="s">
+        <v>9</v>
+      </c>
+      <c r="C786" t="s">
+        <v>3162</v>
+      </c>
+      <c r="D786" t="s">
+        <v>11</v>
+      </c>
+      <c r="E786" t="s">
+        <v>12</v>
+      </c>
+      <c r="F786" t="s">
+        <v>30</v>
+      </c>
+      <c r="G786" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="H786" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787" t="s">
+        <v>3165</v>
+      </c>
+      <c r="B787" t="s">
+        <v>9</v>
+      </c>
+      <c r="C787" t="s">
+        <v>3166</v>
+      </c>
+      <c r="D787" t="s">
+        <v>11</v>
+      </c>
+      <c r="E787" t="s">
+        <v>12</v>
+      </c>
+      <c r="F787" t="s">
+        <v>30</v>
+      </c>
+      <c r="G787" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="H787" t="s">
+        <v>3168</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788" t="s">
+        <v>3169</v>
+      </c>
+      <c r="B788" t="s">
+        <v>9</v>
+      </c>
+      <c r="C788" t="s">
+        <v>3170</v>
+      </c>
+      <c r="D788" t="s">
+        <v>11</v>
+      </c>
+      <c r="E788" t="s">
+        <v>12</v>
+      </c>
+      <c r="F788" t="s">
+        <v>30</v>
+      </c>
+      <c r="G788" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="H788" t="s">
+        <v>3172</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789" t="s">
+        <v>3173</v>
+      </c>
+      <c r="B789" t="s">
+        <v>9</v>
+      </c>
+      <c r="C789" t="s">
+        <v>3174</v>
+      </c>
+      <c r="D789" t="s">
+        <v>11</v>
+      </c>
+      <c r="E789" t="s">
+        <v>12</v>
+      </c>
+      <c r="F789" t="s">
+        <v>30</v>
+      </c>
+      <c r="G789" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="H789" t="s">
+        <v>3176</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790" t="s">
+        <v>3177</v>
+      </c>
+      <c r="B790" t="s">
+        <v>9</v>
+      </c>
+      <c r="C790" t="s">
+        <v>3178</v>
+      </c>
+      <c r="D790" t="s">
+        <v>11</v>
+      </c>
+      <c r="E790" t="s">
+        <v>12</v>
+      </c>
+      <c r="F790" t="s">
+        <v>30</v>
+      </c>
+      <c r="G790" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="H790" t="s">
+        <v>3180</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791" t="s">
+        <v>3181</v>
+      </c>
+      <c r="B791" t="s">
+        <v>9</v>
+      </c>
+      <c r="C791" t="s">
         <v>10</v>
       </c>
-      <c r="D15" t="s">
+      <c r="D791" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E791" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F791" t="s">
+        <v>13</v>
+      </c>
+      <c r="G791" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="H791" t="s">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792" t="s">
+        <v>3186</v>
+      </c>
+      <c r="B792" t="s">
+        <v>9</v>
+      </c>
+      <c r="C792" t="s">
+        <v>17</v>
+      </c>
+      <c r="D792" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E792" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F792" t="s">
+        <v>13</v>
+      </c>
+      <c r="G792" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="H792" t="s">
+        <v>3188</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793" t="s">
+        <v>3189</v>
+      </c>
+      <c r="B793" t="s">
+        <v>9</v>
+      </c>
+      <c r="C793" t="s">
+        <v>21</v>
+      </c>
+      <c r="D793" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E793" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F793" t="s">
+        <v>13</v>
+      </c>
+      <c r="G793" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="H793" t="s">
+        <v>3191</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794" t="s">
+        <v>3192</v>
+      </c>
+      <c r="B794" t="s">
+        <v>9</v>
+      </c>
+      <c r="C794" t="s">
+        <v>25</v>
+      </c>
+      <c r="D794" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E794" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F794" t="s">
+        <v>13</v>
+      </c>
+      <c r="G794" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="H794" t="s">
+        <v>3194</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795" t="s">
+        <v>3195</v>
+      </c>
+      <c r="B795" t="s">
+        <v>9</v>
+      </c>
+      <c r="C795" t="s">
+        <v>29</v>
+      </c>
+      <c r="D795" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E795" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F795" t="s">
+        <v>13</v>
+      </c>
+      <c r="G795" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="H795" t="s">
+        <v>3197</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796" t="s">
+        <v>3198</v>
+      </c>
+      <c r="B796" t="s">
+        <v>9</v>
+      </c>
+      <c r="C796" t="s">
+        <v>34</v>
+      </c>
+      <c r="D796" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E796" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F796" t="s">
+        <v>55</v>
+      </c>
+      <c r="G796" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="H796" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797" t="s">
+        <v>3201</v>
+      </c>
+      <c r="B797" t="s">
+        <v>9</v>
+      </c>
+      <c r="C797" t="s">
+        <v>38</v>
+      </c>
+      <c r="D797" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E797" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F797" t="s">
+        <v>55</v>
+      </c>
+      <c r="G797" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="H797" t="s">
+        <v>3203</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798" t="s">
+        <v>3204</v>
+      </c>
+      <c r="B798" t="s">
+        <v>9</v>
+      </c>
+      <c r="C798" t="s">
+        <v>42</v>
+      </c>
+      <c r="D798" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E798" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F798" t="s">
+        <v>55</v>
+      </c>
+      <c r="G798" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="H798" t="s">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799" t="s">
+        <v>3207</v>
+      </c>
+      <c r="B799" t="s">
+        <v>9</v>
+      </c>
+      <c r="C799" t="s">
+        <v>46</v>
+      </c>
+      <c r="D799" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E799" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F799" t="s">
+        <v>55</v>
+      </c>
+      <c r="G799" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="H799" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800" t="s">
+        <v>3210</v>
+      </c>
+      <c r="B800" t="s">
+        <v>9</v>
+      </c>
+      <c r="C800" t="s">
+        <v>50</v>
+      </c>
+      <c r="D800" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E800" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F800" t="s">
+        <v>55</v>
+      </c>
+      <c r="G800" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="H800" t="s">
+        <v>3212</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801" t="s">
+        <v>3213</v>
+      </c>
+      <c r="B801" t="s">
+        <v>9</v>
+      </c>
+      <c r="C801" t="s">
+        <v>54</v>
+      </c>
+      <c r="D801" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E801" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F801" t="s">
+        <v>30</v>
+      </c>
+      <c r="G801" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="H801" t="s">
+        <v>3215</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802" t="s">
+        <v>3216</v>
+      </c>
+      <c r="B802" t="s">
+        <v>9</v>
+      </c>
+      <c r="C802" t="s">
+        <v>59</v>
+      </c>
+      <c r="D802" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E802" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F802" t="s">
+        <v>97</v>
+      </c>
+      <c r="G802" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="H802" t="s">
+        <v>3218</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803" t="s">
+        <v>3219</v>
+      </c>
+      <c r="B803" t="s">
+        <v>9</v>
+      </c>
+      <c r="C803" t="s">
+        <v>63</v>
+      </c>
+      <c r="D803" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E803" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F803" t="s">
+        <v>97</v>
+      </c>
+      <c r="G803" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="H803" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804" t="s">
+        <v>3222</v>
+      </c>
+      <c r="B804" t="s">
+        <v>9</v>
+      </c>
+      <c r="C804" t="s">
         <v>67</v>
       </c>
-      <c r="E15" t="s">
-[...9 lines deleted...]
-        <v>70</v>
+      <c r="D804" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E804" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F804" t="s">
+        <v>97</v>
+      </c>
+      <c r="G804" s="1" t="s">
+        <v>3223</v>
+      </c>
+      <c r="H804" t="s">
+        <v>3224</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805" t="s">
+        <v>3225</v>
+      </c>
+      <c r="B805" t="s">
+        <v>9</v>
+      </c>
+      <c r="C805" t="s">
+        <v>71</v>
+      </c>
+      <c r="D805" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E805" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F805" t="s">
+        <v>114</v>
+      </c>
+      <c r="G805" s="1" t="s">
+        <v>3226</v>
+      </c>
+      <c r="H805" t="s">
+        <v>3227</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806" t="s">
+        <v>3228</v>
+      </c>
+      <c r="B806" t="s">
+        <v>9</v>
+      </c>
+      <c r="C806" t="s">
+        <v>75</v>
+      </c>
+      <c r="D806" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E806" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F806" t="s">
+        <v>152</v>
+      </c>
+      <c r="G806" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="H806" t="s">
+        <v>3230</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807" t="s">
+        <v>3231</v>
+      </c>
+      <c r="B807" t="s">
+        <v>9</v>
+      </c>
+      <c r="C807" t="s">
+        <v>80</v>
+      </c>
+      <c r="D807" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E807" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F807" t="s">
+        <v>152</v>
+      </c>
+      <c r="G807" s="1" t="s">
+        <v>3232</v>
+      </c>
+      <c r="H807" t="s">
+        <v>3233</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808" t="s">
+        <v>3234</v>
+      </c>
+      <c r="B808" t="s">
+        <v>9</v>
+      </c>
+      <c r="C808" t="s">
+        <v>84</v>
+      </c>
+      <c r="D808" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E808" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F808" t="s">
+        <v>114</v>
+      </c>
+      <c r="G808" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="H808" t="s">
+        <v>3236</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809" t="s">
+        <v>3237</v>
+      </c>
+      <c r="B809" t="s">
+        <v>9</v>
+      </c>
+      <c r="C809" t="s">
+        <v>88</v>
+      </c>
+      <c r="D809" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E809" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F809" t="s">
+        <v>186</v>
+      </c>
+      <c r="G809" s="1" t="s">
+        <v>3238</v>
+      </c>
+      <c r="H809" t="s">
+        <v>3239</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810" t="s">
+        <v>3240</v>
+      </c>
+      <c r="B810" t="s">
+        <v>9</v>
+      </c>
+      <c r="C810" t="s">
+        <v>92</v>
+      </c>
+      <c r="D810" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E810" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F810" t="s">
+        <v>186</v>
+      </c>
+      <c r="G810" s="1" t="s">
+        <v>3241</v>
+      </c>
+      <c r="H810" t="s">
+        <v>3242</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811" t="s">
+        <v>3243</v>
+      </c>
+      <c r="B811" t="s">
+        <v>9</v>
+      </c>
+      <c r="C811" t="s">
+        <v>96</v>
+      </c>
+      <c r="D811" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E811" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F811" t="s">
+        <v>186</v>
+      </c>
+      <c r="G811" s="1" t="s">
+        <v>3244</v>
+      </c>
+      <c r="H811" t="s">
+        <v>3245</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812" t="s">
+        <v>3246</v>
+      </c>
+      <c r="B812" t="s">
+        <v>9</v>
+      </c>
+      <c r="C812" t="s">
+        <v>101</v>
+      </c>
+      <c r="D812" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E812" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F812" t="s">
+        <v>186</v>
+      </c>
+      <c r="G812" s="1" t="s">
+        <v>3247</v>
+      </c>
+      <c r="H812" t="s">
+        <v>3248</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813" t="s">
+        <v>3249</v>
+      </c>
+      <c r="B813" t="s">
+        <v>9</v>
+      </c>
+      <c r="C813" t="s">
+        <v>105</v>
+      </c>
+      <c r="D813" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E813" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F813" t="s">
+        <v>186</v>
+      </c>
+      <c r="G813" s="1" t="s">
+        <v>3250</v>
+      </c>
+      <c r="H813" t="s">
+        <v>3251</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814" t="s">
+        <v>3252</v>
+      </c>
+      <c r="B814" t="s">
+        <v>9</v>
+      </c>
+      <c r="C814" t="s">
+        <v>109</v>
+      </c>
+      <c r="D814" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E814" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F814" t="s">
+        <v>199</v>
+      </c>
+      <c r="G814" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="H814" t="s">
+        <v>3254</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815" t="s">
+        <v>3255</v>
+      </c>
+      <c r="B815" t="s">
+        <v>9</v>
+      </c>
+      <c r="C815" t="s">
+        <v>113</v>
+      </c>
+      <c r="D815" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E815" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F815" t="s">
+        <v>199</v>
+      </c>
+      <c r="G815" s="1" t="s">
+        <v>3256</v>
+      </c>
+      <c r="H815" t="s">
+        <v>3257</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816" t="s">
+        <v>3258</v>
+      </c>
+      <c r="B816" t="s">
+        <v>9</v>
+      </c>
+      <c r="C816" t="s">
+        <v>118</v>
+      </c>
+      <c r="D816" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E816" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F816" t="s">
+        <v>3259</v>
+      </c>
+      <c r="G816" s="1" t="s">
+        <v>3260</v>
+      </c>
+      <c r="H816" t="s">
+        <v>3261</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817" t="s">
+        <v>3262</v>
+      </c>
+      <c r="B817" t="s">
+        <v>9</v>
+      </c>
+      <c r="C817" t="s">
+        <v>122</v>
+      </c>
+      <c r="D817" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E817" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F817" t="s">
+        <v>249</v>
+      </c>
+      <c r="G817" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="H817" t="s">
+        <v>3264</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818" t="s">
+        <v>3265</v>
+      </c>
+      <c r="B818" t="s">
+        <v>9</v>
+      </c>
+      <c r="C818" t="s">
+        <v>126</v>
+      </c>
+      <c r="D818" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E818" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F818" t="s">
+        <v>262</v>
+      </c>
+      <c r="G818" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="H818" t="s">
+        <v>3267</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819" t="s">
+        <v>3268</v>
+      </c>
+      <c r="B819" t="s">
+        <v>9</v>
+      </c>
+      <c r="C819" t="s">
+        <v>130</v>
+      </c>
+      <c r="D819" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E819" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F819" t="s">
+        <v>262</v>
+      </c>
+      <c r="G819" s="1" t="s">
+        <v>3269</v>
+      </c>
+      <c r="H819" t="s">
+        <v>3270</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820" t="s">
+        <v>3271</v>
+      </c>
+      <c r="B820" t="s">
+        <v>9</v>
+      </c>
+      <c r="C820" t="s">
+        <v>135</v>
+      </c>
+      <c r="D820" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E820" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F820" t="s">
+        <v>262</v>
+      </c>
+      <c r="G820" s="1" t="s">
+        <v>3272</v>
+      </c>
+      <c r="H820" t="s">
+        <v>3273</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821" t="s">
+        <v>3274</v>
+      </c>
+      <c r="B821" t="s">
+        <v>9</v>
+      </c>
+      <c r="C821" t="s">
+        <v>139</v>
+      </c>
+      <c r="D821" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E821" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F821" t="s">
+        <v>262</v>
+      </c>
+      <c r="G821" s="1" t="s">
+        <v>3275</v>
+      </c>
+      <c r="H821" t="s">
+        <v>3276</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822" t="s">
+        <v>3277</v>
+      </c>
+      <c r="B822" t="s">
+        <v>9</v>
+      </c>
+      <c r="C822" t="s">
+        <v>143</v>
+      </c>
+      <c r="D822" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E822" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F822" t="s">
+        <v>262</v>
+      </c>
+      <c r="G822" s="1" t="s">
+        <v>3278</v>
+      </c>
+      <c r="H822" t="s">
+        <v>3279</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823" t="s">
+        <v>3280</v>
+      </c>
+      <c r="B823" t="s">
+        <v>9</v>
+      </c>
+      <c r="C823" t="s">
+        <v>147</v>
+      </c>
+      <c r="D823" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E823" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F823" t="s">
+        <v>76</v>
+      </c>
+      <c r="G823" s="1" t="s">
+        <v>3281</v>
+      </c>
+      <c r="H823" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824" t="s">
+        <v>3283</v>
+      </c>
+      <c r="B824" t="s">
+        <v>9</v>
+      </c>
+      <c r="C824" t="s">
+        <v>151</v>
+      </c>
+      <c r="D824" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E824" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F824" t="s">
+        <v>76</v>
+      </c>
+      <c r="G824" s="1" t="s">
+        <v>3284</v>
+      </c>
+      <c r="H824" t="s">
+        <v>3285</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825" t="s">
+        <v>3286</v>
+      </c>
+      <c r="B825" t="s">
+        <v>9</v>
+      </c>
+      <c r="C825" t="s">
+        <v>156</v>
+      </c>
+      <c r="D825" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E825" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F825" t="s">
+        <v>76</v>
+      </c>
+      <c r="G825" s="1" t="s">
+        <v>3287</v>
+      </c>
+      <c r="H825" t="s">
+        <v>3288</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826" t="s">
+        <v>3289</v>
+      </c>
+      <c r="B826" t="s">
+        <v>9</v>
+      </c>
+      <c r="C826" t="s">
+        <v>160</v>
+      </c>
+      <c r="D826" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E826" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F826" t="s">
+        <v>55</v>
+      </c>
+      <c r="G826" s="1" t="s">
+        <v>3290</v>
+      </c>
+      <c r="H826" t="s">
+        <v>3291</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827" t="s">
+        <v>3292</v>
+      </c>
+      <c r="B827" t="s">
+        <v>9</v>
+      </c>
+      <c r="C827" t="s">
+        <v>164</v>
+      </c>
+      <c r="D827" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E827" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F827" t="s">
+        <v>55</v>
+      </c>
+      <c r="G827" s="1" t="s">
+        <v>3293</v>
+      </c>
+      <c r="H827" t="s">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828" t="s">
+        <v>3295</v>
+      </c>
+      <c r="B828" t="s">
+        <v>9</v>
+      </c>
+      <c r="C828" t="s">
+        <v>169</v>
+      </c>
+      <c r="D828" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E828" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F828" t="s">
+        <v>55</v>
+      </c>
+      <c r="G828" s="1" t="s">
+        <v>3296</v>
+      </c>
+      <c r="H828" t="s">
+        <v>3297</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829" t="s">
+        <v>3298</v>
+      </c>
+      <c r="B829" t="s">
+        <v>9</v>
+      </c>
+      <c r="C829" t="s">
+        <v>173</v>
+      </c>
+      <c r="D829" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E829" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F829" t="s">
+        <v>55</v>
+      </c>
+      <c r="G829" s="1" t="s">
+        <v>3299</v>
+      </c>
+      <c r="H829" t="s">
+        <v>3300</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830" t="s">
+        <v>3301</v>
+      </c>
+      <c r="B830" t="s">
+        <v>9</v>
+      </c>
+      <c r="C830" t="s">
+        <v>177</v>
+      </c>
+      <c r="D830" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E830" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F830" t="s">
+        <v>55</v>
+      </c>
+      <c r="G830" s="1" t="s">
+        <v>3302</v>
+      </c>
+      <c r="H830" t="s">
+        <v>3303</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831" t="s">
+        <v>3304</v>
+      </c>
+      <c r="B831" t="s">
+        <v>9</v>
+      </c>
+      <c r="C831" t="s">
+        <v>181</v>
+      </c>
+      <c r="D831" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E831" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F831" t="s">
+        <v>13</v>
+      </c>
+      <c r="G831" s="1" t="s">
+        <v>3305</v>
+      </c>
+      <c r="H831" t="s">
+        <v>3306</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832" t="s">
+        <v>3307</v>
+      </c>
+      <c r="B832" t="s">
+        <v>9</v>
+      </c>
+      <c r="C832" t="s">
+        <v>185</v>
+      </c>
+      <c r="D832" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E832" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F832" t="s">
+        <v>13</v>
+      </c>
+      <c r="G832" s="1" t="s">
+        <v>3308</v>
+      </c>
+      <c r="H832" t="s">
+        <v>3309</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833" t="s">
+        <v>3310</v>
+      </c>
+      <c r="B833" t="s">
+        <v>9</v>
+      </c>
+      <c r="C833" t="s">
+        <v>190</v>
+      </c>
+      <c r="D833" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E833" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F833" t="s">
+        <v>13</v>
+      </c>
+      <c r="G833" s="1" t="s">
+        <v>3311</v>
+      </c>
+      <c r="H833" t="s">
+        <v>3312</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834" t="s">
+        <v>3313</v>
+      </c>
+      <c r="B834" t="s">
+        <v>9</v>
+      </c>
+      <c r="C834" t="s">
+        <v>194</v>
+      </c>
+      <c r="D834" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E834" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F834" t="s">
+        <v>13</v>
+      </c>
+      <c r="G834" s="1" t="s">
+        <v>3314</v>
+      </c>
+      <c r="H834" t="s">
+        <v>3315</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835" t="s">
+        <v>3316</v>
+      </c>
+      <c r="B835" t="s">
+        <v>9</v>
+      </c>
+      <c r="C835" t="s">
+        <v>203</v>
+      </c>
+      <c r="D835" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E835" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F835" t="s">
+        <v>186</v>
+      </c>
+      <c r="G835" s="1" t="s">
+        <v>3317</v>
+      </c>
+      <c r="H835" t="s">
+        <v>3318</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836" t="s">
+        <v>3319</v>
+      </c>
+      <c r="B836" t="s">
+        <v>9</v>
+      </c>
+      <c r="C836" t="s">
+        <v>207</v>
+      </c>
+      <c r="D836" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E836" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F836" t="s">
+        <v>152</v>
+      </c>
+      <c r="G836" s="1" t="s">
+        <v>3320</v>
+      </c>
+      <c r="H836" t="s">
+        <v>3321</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837" t="s">
+        <v>3322</v>
+      </c>
+      <c r="B837" t="s">
+        <v>9</v>
+      </c>
+      <c r="C837" t="s">
+        <v>211</v>
+      </c>
+      <c r="D837" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E837" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F837" t="s">
+        <v>114</v>
+      </c>
+      <c r="G837" s="1" t="s">
+        <v>3323</v>
+      </c>
+      <c r="H837" t="s">
+        <v>3324</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838" t="s">
+        <v>3325</v>
+      </c>
+      <c r="B838" t="s">
+        <v>9</v>
+      </c>
+      <c r="C838" t="s">
+        <v>215</v>
+      </c>
+      <c r="D838" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E838" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F838" t="s">
+        <v>249</v>
+      </c>
+      <c r="G838" s="1" t="s">
+        <v>3326</v>
+      </c>
+      <c r="H838" t="s">
+        <v>3327</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839" t="s">
+        <v>3328</v>
+      </c>
+      <c r="B839" t="s">
+        <v>9</v>
+      </c>
+      <c r="C839" t="s">
+        <v>219</v>
+      </c>
+      <c r="D839" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E839" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F839" t="s">
+        <v>249</v>
+      </c>
+      <c r="G839" s="1" t="s">
+        <v>3329</v>
+      </c>
+      <c r="H839" t="s">
+        <v>3330</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840" t="s">
+        <v>3331</v>
+      </c>
+      <c r="B840" t="s">
+        <v>9</v>
+      </c>
+      <c r="C840" t="s">
+        <v>224</v>
+      </c>
+      <c r="D840" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E840" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F840" t="s">
+        <v>249</v>
+      </c>
+      <c r="G840" s="1" t="s">
+        <v>3332</v>
+      </c>
+      <c r="H840" t="s">
+        <v>3333</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841" t="s">
+        <v>3334</v>
+      </c>
+      <c r="B841" t="s">
+        <v>9</v>
+      </c>
+      <c r="C841" t="s">
+        <v>228</v>
+      </c>
+      <c r="D841" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E841" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F841" t="s">
+        <v>249</v>
+      </c>
+      <c r="G841" s="1" t="s">
+        <v>3335</v>
+      </c>
+      <c r="H841" t="s">
+        <v>3336</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B842" t="s">
+        <v>9</v>
+      </c>
+      <c r="C842" t="s">
+        <v>232</v>
+      </c>
+      <c r="D842" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E842" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F842" t="s">
+        <v>165</v>
+      </c>
+      <c r="G842" s="1" t="s">
+        <v>3338</v>
+      </c>
+      <c r="H842" t="s">
+        <v>3339</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843" t="s">
+        <v>3340</v>
+      </c>
+      <c r="B843" t="s">
+        <v>9</v>
+      </c>
+      <c r="C843" t="s">
+        <v>236</v>
+      </c>
+      <c r="D843" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E843" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F843" t="s">
+        <v>220</v>
+      </c>
+      <c r="G843" s="1" t="s">
+        <v>3341</v>
+      </c>
+      <c r="H843" t="s">
+        <v>3342</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844" t="s">
+        <v>3343</v>
+      </c>
+      <c r="B844" t="s">
+        <v>9</v>
+      </c>
+      <c r="C844" t="s">
+        <v>240</v>
+      </c>
+      <c r="D844" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E844" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F844" t="s">
+        <v>220</v>
+      </c>
+      <c r="G844" s="1" t="s">
+        <v>3344</v>
+      </c>
+      <c r="H844" t="s">
+        <v>3345</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845" t="s">
+        <v>3346</v>
+      </c>
+      <c r="B845" t="s">
+        <v>9</v>
+      </c>
+      <c r="C845" t="s">
+        <v>244</v>
+      </c>
+      <c r="D845" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E845" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F845" t="s">
+        <v>283</v>
+      </c>
+      <c r="G845" s="1" t="s">
+        <v>3347</v>
+      </c>
+      <c r="H845" t="s">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846" t="s">
+        <v>3349</v>
+      </c>
+      <c r="B846" t="s">
+        <v>9</v>
+      </c>
+      <c r="C846" t="s">
+        <v>248</v>
+      </c>
+      <c r="D846" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E846" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F846" t="s">
+        <v>283</v>
+      </c>
+      <c r="G846" s="1" t="s">
+        <v>3350</v>
+      </c>
+      <c r="H846" t="s">
+        <v>3351</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847" t="s">
+        <v>3352</v>
+      </c>
+      <c r="B847" t="s">
+        <v>9</v>
+      </c>
+      <c r="C847" t="s">
+        <v>253</v>
+      </c>
+      <c r="D847" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E847" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F847" t="s">
+        <v>283</v>
+      </c>
+      <c r="G847" s="1" t="s">
+        <v>3353</v>
+      </c>
+      <c r="H847" t="s">
+        <v>3354</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848" t="s">
+        <v>3355</v>
+      </c>
+      <c r="B848" t="s">
+        <v>9</v>
+      </c>
+      <c r="C848" t="s">
+        <v>257</v>
+      </c>
+      <c r="D848" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E848" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F848" t="s">
+        <v>262</v>
+      </c>
+      <c r="G848" s="1" t="s">
+        <v>3356</v>
+      </c>
+      <c r="H848" t="s">
+        <v>3357</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849" t="s">
+        <v>3358</v>
+      </c>
+      <c r="B849" t="s">
+        <v>9</v>
+      </c>
+      <c r="C849" t="s">
+        <v>261</v>
+      </c>
+      <c r="D849" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E849" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F849" t="s">
+        <v>262</v>
+      </c>
+      <c r="G849" s="1" t="s">
+        <v>3359</v>
+      </c>
+      <c r="H849" t="s">
+        <v>3360</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850" t="s">
+        <v>3361</v>
+      </c>
+      <c r="B850" t="s">
+        <v>9</v>
+      </c>
+      <c r="C850" t="s">
+        <v>266</v>
+      </c>
+      <c r="D850" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E850" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F850" t="s">
+        <v>262</v>
+      </c>
+      <c r="G850" s="1" t="s">
+        <v>3362</v>
+      </c>
+      <c r="H850" t="s">
+        <v>3363</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851" t="s">
+        <v>3364</v>
+      </c>
+      <c r="B851" t="s">
+        <v>9</v>
+      </c>
+      <c r="C851" t="s">
+        <v>270</v>
+      </c>
+      <c r="D851" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E851" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F851" t="s">
+        <v>262</v>
+      </c>
+      <c r="G851" s="1" t="s">
+        <v>3365</v>
+      </c>
+      <c r="H851" t="s">
+        <v>3366</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852" t="s">
+        <v>3367</v>
+      </c>
+      <c r="B852" t="s">
+        <v>9</v>
+      </c>
+      <c r="C852" t="s">
+        <v>274</v>
+      </c>
+      <c r="D852" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E852" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F852" t="s">
+        <v>262</v>
+      </c>
+      <c r="G852" s="1" t="s">
+        <v>3368</v>
+      </c>
+      <c r="H852" t="s">
+        <v>3369</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853" t="s">
+        <v>3370</v>
+      </c>
+      <c r="B853" t="s">
+        <v>9</v>
+      </c>
+      <c r="C853" t="s">
+        <v>278</v>
+      </c>
+      <c r="D853" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E853" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F853" t="s">
+        <v>199</v>
+      </c>
+      <c r="G853" s="1" t="s">
+        <v>3371</v>
+      </c>
+      <c r="H853" t="s">
+        <v>3372</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854" t="s">
+        <v>3373</v>
+      </c>
+      <c r="B854" t="s">
+        <v>9</v>
+      </c>
+      <c r="C854" t="s">
+        <v>282</v>
+      </c>
+      <c r="D854" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E854" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F854" t="s">
+        <v>199</v>
+      </c>
+      <c r="G854" s="1" t="s">
+        <v>3374</v>
+      </c>
+      <c r="H854" t="s">
+        <v>3375</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855" t="s">
+        <v>3376</v>
+      </c>
+      <c r="B855" t="s">
+        <v>9</v>
+      </c>
+      <c r="C855" t="s">
+        <v>287</v>
+      </c>
+      <c r="D855" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E855" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F855" t="s">
+        <v>199</v>
+      </c>
+      <c r="G855" s="1" t="s">
+        <v>3377</v>
+      </c>
+      <c r="H855" t="s">
+        <v>3378</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856" t="s">
+        <v>3379</v>
+      </c>
+      <c r="B856" t="s">
+        <v>9</v>
+      </c>
+      <c r="C856" t="s">
+        <v>291</v>
+      </c>
+      <c r="D856" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E856" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F856" t="s">
+        <v>199</v>
+      </c>
+      <c r="G856" s="1" t="s">
+        <v>3380</v>
+      </c>
+      <c r="H856" t="s">
+        <v>3381</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857" t="s">
+        <v>3382</v>
+      </c>
+      <c r="B857" t="s">
+        <v>9</v>
+      </c>
+      <c r="C857" t="s">
+        <v>295</v>
+      </c>
+      <c r="D857" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E857" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F857" t="s">
+        <v>131</v>
+      </c>
+      <c r="G857" s="1" t="s">
+        <v>3383</v>
+      </c>
+      <c r="H857" t="s">
+        <v>3384</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858" t="s">
+        <v>3385</v>
+      </c>
+      <c r="B858" t="s">
+        <v>9</v>
+      </c>
+      <c r="C858" t="s">
+        <v>299</v>
+      </c>
+      <c r="D858" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E858" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F858" t="s">
+        <v>55</v>
+      </c>
+      <c r="G858" s="1" t="s">
+        <v>3386</v>
+      </c>
+      <c r="H858" t="s">
+        <v>3387</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859" t="s">
+        <v>3388</v>
+      </c>
+      <c r="B859" t="s">
+        <v>9</v>
+      </c>
+      <c r="C859" t="s">
+        <v>303</v>
+      </c>
+      <c r="D859" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E859" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F859" t="s">
+        <v>55</v>
+      </c>
+      <c r="G859" s="1" t="s">
+        <v>3389</v>
+      </c>
+      <c r="H859" t="s">
+        <v>3390</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860" t="s">
+        <v>3391</v>
+      </c>
+      <c r="B860" t="s">
+        <v>9</v>
+      </c>
+      <c r="C860" t="s">
+        <v>307</v>
+      </c>
+      <c r="D860" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E860" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F860" t="s">
+        <v>186</v>
+      </c>
+      <c r="G860" s="1" t="s">
+        <v>3392</v>
+      </c>
+      <c r="H860" t="s">
+        <v>3393</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861" t="s">
+        <v>3394</v>
+      </c>
+      <c r="B861" t="s">
+        <v>9</v>
+      </c>
+      <c r="C861" t="s">
+        <v>311</v>
+      </c>
+      <c r="D861" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E861" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F861" t="s">
+        <v>186</v>
+      </c>
+      <c r="G861" s="1" t="s">
+        <v>3395</v>
+      </c>
+      <c r="H861" t="s">
+        <v>3396</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862" t="s">
+        <v>3397</v>
+      </c>
+      <c r="B862" t="s">
+        <v>9</v>
+      </c>
+      <c r="C862" t="s">
+        <v>315</v>
+      </c>
+      <c r="D862" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E862" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F862" t="s">
+        <v>13</v>
+      </c>
+      <c r="G862" s="1" t="s">
+        <v>3398</v>
+      </c>
+      <c r="H862" t="s">
+        <v>3399</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863" t="s">
+        <v>3400</v>
+      </c>
+      <c r="B863" t="s">
+        <v>9</v>
+      </c>
+      <c r="C863" t="s">
+        <v>319</v>
+      </c>
+      <c r="D863" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E863" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F863" t="s">
+        <v>13</v>
+      </c>
+      <c r="G863" s="1" t="s">
+        <v>3401</v>
+      </c>
+      <c r="H863" t="s">
+        <v>3402</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864" t="s">
+        <v>3403</v>
+      </c>
+      <c r="B864" t="s">
+        <v>9</v>
+      </c>
+      <c r="C864" t="s">
+        <v>323</v>
+      </c>
+      <c r="D864" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E864" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F864" t="s">
+        <v>13</v>
+      </c>
+      <c r="G864" s="1" t="s">
+        <v>3404</v>
+      </c>
+      <c r="H864" t="s">
+        <v>3405</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865" t="s">
+        <v>3406</v>
+      </c>
+      <c r="B865" t="s">
+        <v>9</v>
+      </c>
+      <c r="C865" t="s">
+        <v>327</v>
+      </c>
+      <c r="D865" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E865" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F865" t="s">
+        <v>13</v>
+      </c>
+      <c r="G865" s="1" t="s">
+        <v>3407</v>
+      </c>
+      <c r="H865" t="s">
+        <v>3408</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866" t="s">
+        <v>3409</v>
+      </c>
+      <c r="B866" t="s">
+        <v>9</v>
+      </c>
+      <c r="C866" t="s">
+        <v>331</v>
+      </c>
+      <c r="D866" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E866" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F866" t="s">
+        <v>13</v>
+      </c>
+      <c r="G866" s="1" t="s">
+        <v>3410</v>
+      </c>
+      <c r="H866" t="s">
+        <v>3411</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867" t="s">
+        <v>3412</v>
+      </c>
+      <c r="B867" t="s">
+        <v>9</v>
+      </c>
+      <c r="C867" t="s">
+        <v>335</v>
+      </c>
+      <c r="D867" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E867" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F867" t="s">
+        <v>262</v>
+      </c>
+      <c r="G867" s="1" t="s">
+        <v>3413</v>
+      </c>
+      <c r="H867" t="s">
+        <v>3414</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868" t="s">
+        <v>3415</v>
+      </c>
+      <c r="B868" t="s">
+        <v>9</v>
+      </c>
+      <c r="C868" t="s">
+        <v>339</v>
+      </c>
+      <c r="D868" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E868" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F868" t="s">
+        <v>262</v>
+      </c>
+      <c r="G868" s="1" t="s">
+        <v>3416</v>
+      </c>
+      <c r="H868" t="s">
+        <v>3417</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869" t="s">
+        <v>3418</v>
+      </c>
+      <c r="B869" t="s">
+        <v>9</v>
+      </c>
+      <c r="C869" t="s">
+        <v>343</v>
+      </c>
+      <c r="D869" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E869" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F869" t="s">
+        <v>262</v>
+      </c>
+      <c r="G869" s="1" t="s">
+        <v>3419</v>
+      </c>
+      <c r="H869" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870" t="s">
+        <v>3421</v>
+      </c>
+      <c r="B870" t="s">
+        <v>9</v>
+      </c>
+      <c r="C870" t="s">
+        <v>347</v>
+      </c>
+      <c r="D870" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E870" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F870" t="s">
+        <v>262</v>
+      </c>
+      <c r="G870" s="1" t="s">
+        <v>3422</v>
+      </c>
+      <c r="H870" t="s">
+        <v>3423</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871" t="s">
+        <v>3424</v>
+      </c>
+      <c r="B871" t="s">
+        <v>9</v>
+      </c>
+      <c r="C871" t="s">
+        <v>351</v>
+      </c>
+      <c r="D871" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E871" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F871" t="s">
+        <v>220</v>
+      </c>
+      <c r="G871" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="H871" t="s">
+        <v>3426</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872" t="s">
+        <v>3427</v>
+      </c>
+      <c r="B872" t="s">
+        <v>9</v>
+      </c>
+      <c r="C872" t="s">
+        <v>355</v>
+      </c>
+      <c r="D872" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E872" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F872" t="s">
+        <v>220</v>
+      </c>
+      <c r="G872" s="1" t="s">
+        <v>3428</v>
+      </c>
+      <c r="H872" t="s">
+        <v>3429</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873" t="s">
+        <v>3430</v>
+      </c>
+      <c r="B873" t="s">
+        <v>9</v>
+      </c>
+      <c r="C873" t="s">
+        <v>359</v>
+      </c>
+      <c r="D873" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E873" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F873" t="s">
+        <v>220</v>
+      </c>
+      <c r="G873" s="1" t="s">
+        <v>3431</v>
+      </c>
+      <c r="H873" t="s">
+        <v>3432</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874" t="s">
+        <v>3433</v>
+      </c>
+      <c r="B874" t="s">
+        <v>9</v>
+      </c>
+      <c r="C874" t="s">
+        <v>363</v>
+      </c>
+      <c r="D874" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E874" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F874" t="s">
+        <v>55</v>
+      </c>
+      <c r="G874" s="1" t="s">
+        <v>3434</v>
+      </c>
+      <c r="H874" t="s">
+        <v>3435</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875" t="s">
+        <v>3436</v>
+      </c>
+      <c r="B875" t="s">
+        <v>9</v>
+      </c>
+      <c r="C875" t="s">
+        <v>367</v>
+      </c>
+      <c r="D875" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E875" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F875" t="s">
+        <v>55</v>
+      </c>
+      <c r="G875" s="1" t="s">
+        <v>3437</v>
+      </c>
+      <c r="H875" t="s">
+        <v>3438</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876" t="s">
+        <v>3439</v>
+      </c>
+      <c r="B876" t="s">
+        <v>9</v>
+      </c>
+      <c r="C876" t="s">
+        <v>371</v>
+      </c>
+      <c r="D876" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E876" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F876" t="s">
+        <v>55</v>
+      </c>
+      <c r="G876" s="1" t="s">
+        <v>3440</v>
+      </c>
+      <c r="H876" t="s">
+        <v>3441</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877" t="s">
+        <v>3442</v>
+      </c>
+      <c r="B877" t="s">
+        <v>9</v>
+      </c>
+      <c r="C877" t="s">
+        <v>375</v>
+      </c>
+      <c r="D877" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E877" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F877" t="s">
+        <v>76</v>
+      </c>
+      <c r="G877" s="1" t="s">
+        <v>3443</v>
+      </c>
+      <c r="H877" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878" t="s">
+        <v>3445</v>
+      </c>
+      <c r="B878" t="s">
+        <v>9</v>
+      </c>
+      <c r="C878" t="s">
+        <v>379</v>
+      </c>
+      <c r="D878" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E878" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F878" t="s">
+        <v>249</v>
+      </c>
+      <c r="G878" s="1" t="s">
+        <v>3446</v>
+      </c>
+      <c r="H878" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879" t="s">
+        <v>3448</v>
+      </c>
+      <c r="B879" t="s">
+        <v>9</v>
+      </c>
+      <c r="C879" t="s">
+        <v>383</v>
+      </c>
+      <c r="D879" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E879" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F879" t="s">
+        <v>199</v>
+      </c>
+      <c r="G879" s="1" t="s">
+        <v>3449</v>
+      </c>
+      <c r="H879" t="s">
+        <v>3450</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880" t="s">
+        <v>3451</v>
+      </c>
+      <c r="B880" t="s">
+        <v>9</v>
+      </c>
+      <c r="C880" t="s">
+        <v>387</v>
+      </c>
+      <c r="D880" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E880" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F880" t="s">
+        <v>199</v>
+      </c>
+      <c r="G880" s="1" t="s">
+        <v>3452</v>
+      </c>
+      <c r="H880" t="s">
+        <v>3453</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881" t="s">
+        <v>3454</v>
+      </c>
+      <c r="B881" t="s">
+        <v>9</v>
+      </c>
+      <c r="C881" t="s">
+        <v>391</v>
+      </c>
+      <c r="D881" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E881" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F881" t="s">
+        <v>199</v>
+      </c>
+      <c r="G881" s="1" t="s">
+        <v>3455</v>
+      </c>
+      <c r="H881" t="s">
+        <v>3456</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882" t="s">
+        <v>3457</v>
+      </c>
+      <c r="B882" t="s">
+        <v>9</v>
+      </c>
+      <c r="C882" t="s">
+        <v>395</v>
+      </c>
+      <c r="D882" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E882" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F882" t="s">
+        <v>199</v>
+      </c>
+      <c r="G882" s="1" t="s">
+        <v>3458</v>
+      </c>
+      <c r="H882" t="s">
+        <v>3459</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883" t="s">
+        <v>3460</v>
+      </c>
+      <c r="B883" t="s">
+        <v>9</v>
+      </c>
+      <c r="C883" t="s">
+        <v>399</v>
+      </c>
+      <c r="D883" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E883" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F883" t="s">
+        <v>199</v>
+      </c>
+      <c r="G883" s="1" t="s">
+        <v>3461</v>
+      </c>
+      <c r="H883" t="s">
+        <v>3462</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884" t="s">
+        <v>3463</v>
+      </c>
+      <c r="B884" t="s">
+        <v>9</v>
+      </c>
+      <c r="C884" t="s">
+        <v>403</v>
+      </c>
+      <c r="D884" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E884" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F884" t="s">
+        <v>165</v>
+      </c>
+      <c r="G884" s="1" t="s">
+        <v>3464</v>
+      </c>
+      <c r="H884" t="s">
+        <v>3465</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885" t="s">
+        <v>3466</v>
+      </c>
+      <c r="B885" t="s">
+        <v>9</v>
+      </c>
+      <c r="C885" t="s">
+        <v>407</v>
+      </c>
+      <c r="D885" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E885" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F885" t="s">
+        <v>114</v>
+      </c>
+      <c r="G885" s="1" t="s">
+        <v>3467</v>
+      </c>
+      <c r="H885" t="s">
+        <v>3468</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886" t="s">
+        <v>3469</v>
+      </c>
+      <c r="B886" t="s">
+        <v>9</v>
+      </c>
+      <c r="C886" t="s">
+        <v>411</v>
+      </c>
+      <c r="D886" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E886" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F886" t="s">
+        <v>114</v>
+      </c>
+      <c r="G886" s="1" t="s">
+        <v>3470</v>
+      </c>
+      <c r="H886" t="s">
+        <v>3471</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887" t="s">
+        <v>3472</v>
+      </c>
+      <c r="B887" t="s">
+        <v>9</v>
+      </c>
+      <c r="C887" t="s">
+        <v>415</v>
+      </c>
+      <c r="D887" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E887" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F887" t="s">
+        <v>13</v>
+      </c>
+      <c r="G887" s="1" t="s">
+        <v>3473</v>
+      </c>
+      <c r="H887" t="s">
+        <v>3474</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888" t="s">
+        <v>3475</v>
+      </c>
+      <c r="B888" t="s">
+        <v>9</v>
+      </c>
+      <c r="C888" t="s">
+        <v>419</v>
+      </c>
+      <c r="D888" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E888" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F888" t="s">
+        <v>13</v>
+      </c>
+      <c r="G888" s="1" t="s">
+        <v>3476</v>
+      </c>
+      <c r="H888" t="s">
+        <v>3477</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889" t="s">
+        <v>3478</v>
+      </c>
+      <c r="B889" t="s">
+        <v>9</v>
+      </c>
+      <c r="C889" t="s">
+        <v>423</v>
+      </c>
+      <c r="D889" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E889" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F889" t="s">
+        <v>13</v>
+      </c>
+      <c r="G889" s="1" t="s">
+        <v>3479</v>
+      </c>
+      <c r="H889" t="s">
+        <v>3480</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890" t="s">
+        <v>3481</v>
+      </c>
+      <c r="B890" t="s">
+        <v>9</v>
+      </c>
+      <c r="C890" t="s">
+        <v>427</v>
+      </c>
+      <c r="D890" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E890" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F890" t="s">
+        <v>13</v>
+      </c>
+      <c r="G890" s="1" t="s">
+        <v>3482</v>
+      </c>
+      <c r="H890" t="s">
+        <v>3483</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891" t="s">
+        <v>3484</v>
+      </c>
+      <c r="B891" t="s">
+        <v>9</v>
+      </c>
+      <c r="C891" t="s">
+        <v>431</v>
+      </c>
+      <c r="D891" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E891" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F891" t="s">
+        <v>13</v>
+      </c>
+      <c r="G891" s="1" t="s">
+        <v>3485</v>
+      </c>
+      <c r="H891" t="s">
+        <v>3486</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892" t="s">
+        <v>3487</v>
+      </c>
+      <c r="B892" t="s">
+        <v>9</v>
+      </c>
+      <c r="C892" t="s">
+        <v>435</v>
+      </c>
+      <c r="D892" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E892" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F892" t="s">
+        <v>30</v>
+      </c>
+      <c r="G892" s="1" t="s">
+        <v>3488</v>
+      </c>
+      <c r="H892" t="s">
+        <v>3489</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893" t="s">
+        <v>3490</v>
+      </c>
+      <c r="B893" t="s">
+        <v>9</v>
+      </c>
+      <c r="C893" t="s">
+        <v>439</v>
+      </c>
+      <c r="D893" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E893" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F893" t="s">
+        <v>30</v>
+      </c>
+      <c r="G893" s="1" t="s">
+        <v>3491</v>
+      </c>
+      <c r="H893" t="s">
+        <v>3492</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894" t="s">
+        <v>3493</v>
+      </c>
+      <c r="B894" t="s">
+        <v>9</v>
+      </c>
+      <c r="C894" t="s">
+        <v>443</v>
+      </c>
+      <c r="D894" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E894" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F894" t="s">
+        <v>262</v>
+      </c>
+      <c r="G894" s="1" t="s">
+        <v>3494</v>
+      </c>
+      <c r="H894" t="s">
+        <v>3495</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895" t="s">
+        <v>3496</v>
+      </c>
+      <c r="B895" t="s">
+        <v>9</v>
+      </c>
+      <c r="C895" t="s">
+        <v>447</v>
+      </c>
+      <c r="D895" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E895" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F895" t="s">
+        <v>262</v>
+      </c>
+      <c r="G895" s="1" t="s">
+        <v>3497</v>
+      </c>
+      <c r="H895" t="s">
+        <v>3498</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896" t="s">
+        <v>3499</v>
+      </c>
+      <c r="B896" t="s">
+        <v>9</v>
+      </c>
+      <c r="C896" t="s">
+        <v>451</v>
+      </c>
+      <c r="D896" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E896" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F896" t="s">
+        <v>262</v>
+      </c>
+      <c r="G896" s="1" t="s">
+        <v>3500</v>
+      </c>
+      <c r="H896" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897" t="s">
+        <v>3502</v>
+      </c>
+      <c r="B897" t="s">
+        <v>9</v>
+      </c>
+      <c r="C897" t="s">
+        <v>455</v>
+      </c>
+      <c r="D897" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E897" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F897" t="s">
+        <v>262</v>
+      </c>
+      <c r="G897" s="1" t="s">
+        <v>3503</v>
+      </c>
+      <c r="H897" t="s">
+        <v>3504</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898" t="s">
+        <v>3505</v>
+      </c>
+      <c r="B898" t="s">
+        <v>9</v>
+      </c>
+      <c r="C898" t="s">
+        <v>459</v>
+      </c>
+      <c r="D898" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E898" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F898" t="s">
+        <v>262</v>
+      </c>
+      <c r="G898" s="1" t="s">
+        <v>3506</v>
+      </c>
+      <c r="H898" t="s">
+        <v>3507</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899" t="s">
+        <v>3508</v>
+      </c>
+      <c r="B899" t="s">
+        <v>9</v>
+      </c>
+      <c r="C899" t="s">
+        <v>463</v>
+      </c>
+      <c r="D899" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E899" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F899" t="s">
+        <v>220</v>
+      </c>
+      <c r="G899" s="1" t="s">
+        <v>3509</v>
+      </c>
+      <c r="H899" t="s">
+        <v>3510</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900" t="s">
+        <v>3511</v>
+      </c>
+      <c r="B900" t="s">
+        <v>9</v>
+      </c>
+      <c r="C900" t="s">
+        <v>467</v>
+      </c>
+      <c r="D900" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E900" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F900" t="s">
+        <v>220</v>
+      </c>
+      <c r="G900" s="1" t="s">
+        <v>3512</v>
+      </c>
+      <c r="H900" t="s">
+        <v>3513</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901" t="s">
+        <v>3514</v>
+      </c>
+      <c r="B901" t="s">
+        <v>9</v>
+      </c>
+      <c r="C901" t="s">
+        <v>471</v>
+      </c>
+      <c r="D901" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E901" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F901" t="s">
+        <v>186</v>
+      </c>
+      <c r="G901" s="1" t="s">
+        <v>3515</v>
+      </c>
+      <c r="H901" t="s">
+        <v>3516</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902" t="s">
+        <v>3517</v>
+      </c>
+      <c r="B902" t="s">
+        <v>9</v>
+      </c>
+      <c r="C902" t="s">
+        <v>475</v>
+      </c>
+      <c r="D902" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E902" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F902" t="s">
+        <v>186</v>
+      </c>
+      <c r="G902" s="1" t="s">
+        <v>3518</v>
+      </c>
+      <c r="H902" t="s">
+        <v>3519</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903" t="s">
+        <v>3520</v>
+      </c>
+      <c r="B903" t="s">
+        <v>9</v>
+      </c>
+      <c r="C903" t="s">
+        <v>479</v>
+      </c>
+      <c r="D903" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E903" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F903" t="s">
+        <v>186</v>
+      </c>
+      <c r="G903" s="1" t="s">
+        <v>3521</v>
+      </c>
+      <c r="H903" t="s">
+        <v>3522</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904" t="s">
+        <v>3523</v>
+      </c>
+      <c r="B904" t="s">
+        <v>9</v>
+      </c>
+      <c r="C904" t="s">
+        <v>483</v>
+      </c>
+      <c r="D904" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E904" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F904" t="s">
+        <v>186</v>
+      </c>
+      <c r="G904" s="1" t="s">
+        <v>3524</v>
+      </c>
+      <c r="H904" t="s">
+        <v>3525</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905" t="s">
+        <v>3526</v>
+      </c>
+      <c r="B905" t="s">
+        <v>9</v>
+      </c>
+      <c r="C905" t="s">
+        <v>487</v>
+      </c>
+      <c r="D905" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E905" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F905" t="s">
+        <v>76</v>
+      </c>
+      <c r="G905" s="1" t="s">
+        <v>3527</v>
+      </c>
+      <c r="H905" t="s">
+        <v>3528</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906" t="s">
+        <v>3529</v>
+      </c>
+      <c r="B906" t="s">
+        <v>9</v>
+      </c>
+      <c r="C906" t="s">
+        <v>491</v>
+      </c>
+      <c r="D906" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E906" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F906" t="s">
+        <v>76</v>
+      </c>
+      <c r="G906" s="1" t="s">
+        <v>3530</v>
+      </c>
+      <c r="H906" t="s">
+        <v>3531</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907" t="s">
+        <v>3532</v>
+      </c>
+      <c r="B907" t="s">
+        <v>9</v>
+      </c>
+      <c r="C907" t="s">
+        <v>495</v>
+      </c>
+      <c r="D907" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E907" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F907" t="s">
+        <v>76</v>
+      </c>
+      <c r="G907" s="1" t="s">
+        <v>3533</v>
+      </c>
+      <c r="H907" t="s">
+        <v>3534</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908" t="s">
+        <v>3535</v>
+      </c>
+      <c r="B908" t="s">
+        <v>9</v>
+      </c>
+      <c r="C908" t="s">
+        <v>499</v>
+      </c>
+      <c r="D908" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E908" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F908" t="s">
+        <v>114</v>
+      </c>
+      <c r="G908" s="1" t="s">
+        <v>3536</v>
+      </c>
+      <c r="H908" t="s">
+        <v>3537</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909" t="s">
+        <v>3538</v>
+      </c>
+      <c r="B909" t="s">
+        <v>9</v>
+      </c>
+      <c r="C909" t="s">
+        <v>503</v>
+      </c>
+      <c r="D909" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E909" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F909" t="s">
+        <v>152</v>
+      </c>
+      <c r="G909" s="1" t="s">
+        <v>3539</v>
+      </c>
+      <c r="H909" t="s">
+        <v>3540</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910" t="s">
+        <v>3541</v>
+      </c>
+      <c r="B910" t="s">
+        <v>9</v>
+      </c>
+      <c r="C910" t="s">
+        <v>507</v>
+      </c>
+      <c r="D910" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E910" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F910" t="s">
+        <v>152</v>
+      </c>
+      <c r="G910" s="1" t="s">
+        <v>3542</v>
+      </c>
+      <c r="H910" t="s">
+        <v>3543</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911" t="s">
+        <v>3544</v>
+      </c>
+      <c r="B911" t="s">
+        <v>9</v>
+      </c>
+      <c r="C911" t="s">
+        <v>511</v>
+      </c>
+      <c r="D911" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E911" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F911" t="s">
+        <v>55</v>
+      </c>
+      <c r="G911" s="1" t="s">
+        <v>3545</v>
+      </c>
+      <c r="H911" t="s">
+        <v>3546</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912" t="s">
+        <v>3547</v>
+      </c>
+      <c r="B912" t="s">
+        <v>9</v>
+      </c>
+      <c r="C912" t="s">
+        <v>515</v>
+      </c>
+      <c r="D912" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E912" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F912" t="s">
+        <v>55</v>
+      </c>
+      <c r="G912" s="1" t="s">
+        <v>3548</v>
+      </c>
+      <c r="H912" t="s">
+        <v>3549</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913" t="s">
+        <v>3550</v>
+      </c>
+      <c r="B913" t="s">
+        <v>9</v>
+      </c>
+      <c r="C913" t="s">
+        <v>519</v>
+      </c>
+      <c r="D913" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E913" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F913" t="s">
+        <v>55</v>
+      </c>
+      <c r="G913" s="1" t="s">
+        <v>3551</v>
+      </c>
+      <c r="H913" t="s">
+        <v>3552</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914" t="s">
+        <v>3553</v>
+      </c>
+      <c r="B914" t="s">
+        <v>9</v>
+      </c>
+      <c r="C914" t="s">
+        <v>523</v>
+      </c>
+      <c r="D914" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E914" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F914" t="s">
+        <v>55</v>
+      </c>
+      <c r="G914" s="1" t="s">
+        <v>3554</v>
+      </c>
+      <c r="H914" t="s">
+        <v>3555</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915" t="s">
+        <v>3556</v>
+      </c>
+      <c r="B915" t="s">
+        <v>9</v>
+      </c>
+      <c r="C915" t="s">
+        <v>527</v>
+      </c>
+      <c r="D915" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E915" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F915" t="s">
+        <v>283</v>
+      </c>
+      <c r="G915" s="1" t="s">
+        <v>3557</v>
+      </c>
+      <c r="H915" t="s">
+        <v>3558</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916" t="s">
+        <v>3559</v>
+      </c>
+      <c r="B916" t="s">
+        <v>9</v>
+      </c>
+      <c r="C916" t="s">
+        <v>531</v>
+      </c>
+      <c r="D916" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E916" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F916" t="s">
+        <v>283</v>
+      </c>
+      <c r="G916" s="1" t="s">
+        <v>3560</v>
+      </c>
+      <c r="H916" t="s">
+        <v>3561</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917" t="s">
+        <v>3562</v>
+      </c>
+      <c r="B917" t="s">
+        <v>9</v>
+      </c>
+      <c r="C917" t="s">
+        <v>535</v>
+      </c>
+      <c r="D917" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E917" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F917" t="s">
+        <v>283</v>
+      </c>
+      <c r="G917" s="1" t="s">
+        <v>3563</v>
+      </c>
+      <c r="H917" t="s">
+        <v>3564</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918" t="s">
+        <v>3565</v>
+      </c>
+      <c r="B918" t="s">
+        <v>9</v>
+      </c>
+      <c r="C918" t="s">
+        <v>539</v>
+      </c>
+      <c r="D918" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E918" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F918" t="s">
+        <v>283</v>
+      </c>
+      <c r="G918" s="1" t="s">
+        <v>3566</v>
+      </c>
+      <c r="H918" t="s">
+        <v>3567</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919" t="s">
+        <v>3568</v>
+      </c>
+      <c r="B919" t="s">
+        <v>9</v>
+      </c>
+      <c r="C919" t="s">
+        <v>543</v>
+      </c>
+      <c r="D919" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E919" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F919" t="s">
+        <v>3569</v>
+      </c>
+      <c r="G919" s="1" t="s">
+        <v>3570</v>
+      </c>
+      <c r="H919" t="s">
+        <v>3571</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920" t="s">
+        <v>3572</v>
+      </c>
+      <c r="B920" t="s">
+        <v>9</v>
+      </c>
+      <c r="C920" t="s">
+        <v>551</v>
+      </c>
+      <c r="D920" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E920" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F920" t="s">
+        <v>55</v>
+      </c>
+      <c r="G920" s="1" t="s">
+        <v>3573</v>
+      </c>
+      <c r="H920" t="s">
+        <v>3574</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921" t="s">
+        <v>3575</v>
+      </c>
+      <c r="B921" t="s">
+        <v>9</v>
+      </c>
+      <c r="C921" t="s">
+        <v>555</v>
+      </c>
+      <c r="D921" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E921" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F921" t="s">
+        <v>55</v>
+      </c>
+      <c r="G921" s="1" t="s">
+        <v>3576</v>
+      </c>
+      <c r="H921" t="s">
+        <v>3577</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922" t="s">
+        <v>3578</v>
+      </c>
+      <c r="B922" t="s">
+        <v>9</v>
+      </c>
+      <c r="C922" t="s">
+        <v>559</v>
+      </c>
+      <c r="D922" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E922" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F922" t="s">
+        <v>55</v>
+      </c>
+      <c r="G922" s="1" t="s">
+        <v>3579</v>
+      </c>
+      <c r="H922" t="s">
+        <v>3580</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923" t="s">
+        <v>3581</v>
+      </c>
+      <c r="B923" t="s">
+        <v>9</v>
+      </c>
+      <c r="C923" t="s">
+        <v>563</v>
+      </c>
+      <c r="D923" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E923" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F923" t="s">
+        <v>30</v>
+      </c>
+      <c r="G923" s="1" t="s">
+        <v>3582</v>
+      </c>
+      <c r="H923" t="s">
+        <v>3583</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924" t="s">
+        <v>3584</v>
+      </c>
+      <c r="B924" t="s">
+        <v>9</v>
+      </c>
+      <c r="C924" t="s">
+        <v>571</v>
+      </c>
+      <c r="D924" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E924" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F924" t="s">
+        <v>13</v>
+      </c>
+      <c r="G924" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="H924" t="s">
+        <v>3586</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925" t="s">
+        <v>3587</v>
+      </c>
+      <c r="B925" t="s">
+        <v>9</v>
+      </c>
+      <c r="C925" t="s">
+        <v>575</v>
+      </c>
+      <c r="D925" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E925" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F925" t="s">
+        <v>13</v>
+      </c>
+      <c r="G925" s="1" t="s">
+        <v>3588</v>
+      </c>
+      <c r="H925" t="s">
+        <v>3589</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926" t="s">
+        <v>3590</v>
+      </c>
+      <c r="B926" t="s">
+        <v>9</v>
+      </c>
+      <c r="C926" t="s">
+        <v>579</v>
+      </c>
+      <c r="D926" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E926" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F926" t="s">
+        <v>13</v>
+      </c>
+      <c r="G926" s="1" t="s">
+        <v>3591</v>
+      </c>
+      <c r="H926" t="s">
+        <v>3592</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927" t="s">
+        <v>3593</v>
+      </c>
+      <c r="B927" t="s">
+        <v>9</v>
+      </c>
+      <c r="C927" t="s">
+        <v>583</v>
+      </c>
+      <c r="D927" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E927" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F927" t="s">
+        <v>13</v>
+      </c>
+      <c r="G927" s="1" t="s">
+        <v>3594</v>
+      </c>
+      <c r="H927" t="s">
+        <v>3595</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928" t="s">
+        <v>3596</v>
+      </c>
+      <c r="B928" t="s">
+        <v>9</v>
+      </c>
+      <c r="C928" t="s">
+        <v>588</v>
+      </c>
+      <c r="D928" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E928" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F928" t="s">
+        <v>55</v>
+      </c>
+      <c r="G928" s="1" t="s">
+        <v>3597</v>
+      </c>
+      <c r="H928" t="s">
+        <v>3598</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929" t="s">
+        <v>3599</v>
+      </c>
+      <c r="B929" t="s">
+        <v>9</v>
+      </c>
+      <c r="C929" t="s">
+        <v>592</v>
+      </c>
+      <c r="D929" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E929" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F929" t="s">
+        <v>220</v>
+      </c>
+      <c r="G929" s="1" t="s">
+        <v>3600</v>
+      </c>
+      <c r="H929" t="s">
+        <v>3601</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930" t="s">
+        <v>3602</v>
+      </c>
+      <c r="B930" t="s">
+        <v>9</v>
+      </c>
+      <c r="C930" t="s">
+        <v>596</v>
+      </c>
+      <c r="D930" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E930" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F930" t="s">
+        <v>220</v>
+      </c>
+      <c r="G930" s="1" t="s">
+        <v>3603</v>
+      </c>
+      <c r="H930" t="s">
+        <v>3604</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931" t="s">
+        <v>3605</v>
+      </c>
+      <c r="B931" t="s">
+        <v>9</v>
+      </c>
+      <c r="C931" t="s">
+        <v>600</v>
+      </c>
+      <c r="D931" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E931" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F931" t="s">
+        <v>283</v>
+      </c>
+      <c r="G931" s="1" t="s">
+        <v>3606</v>
+      </c>
+      <c r="H931" t="s">
+        <v>3607</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932" t="s">
+        <v>3608</v>
+      </c>
+      <c r="B932" t="s">
+        <v>9</v>
+      </c>
+      <c r="C932" t="s">
+        <v>604</v>
+      </c>
+      <c r="D932" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E932" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F932" t="s">
+        <v>283</v>
+      </c>
+      <c r="G932" s="1" t="s">
+        <v>3609</v>
+      </c>
+      <c r="H932" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933" t="s">
+        <v>3611</v>
+      </c>
+      <c r="B933" t="s">
+        <v>9</v>
+      </c>
+      <c r="C933" t="s">
+        <v>608</v>
+      </c>
+      <c r="D933" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E933" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F933" t="s">
+        <v>283</v>
+      </c>
+      <c r="G933" s="1" t="s">
+        <v>3612</v>
+      </c>
+      <c r="H933" t="s">
+        <v>3613</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934" t="s">
+        <v>3614</v>
+      </c>
+      <c r="B934" t="s">
+        <v>9</v>
+      </c>
+      <c r="C934" t="s">
+        <v>612</v>
+      </c>
+      <c r="D934" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E934" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F934" t="s">
+        <v>199</v>
+      </c>
+      <c r="G934" s="1" t="s">
+        <v>3615</v>
+      </c>
+      <c r="H934" t="s">
+        <v>3616</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935" t="s">
+        <v>3617</v>
+      </c>
+      <c r="B935" t="s">
+        <v>9</v>
+      </c>
+      <c r="C935" t="s">
+        <v>616</v>
+      </c>
+      <c r="D935" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E935" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F935" t="s">
+        <v>262</v>
+      </c>
+      <c r="G935" s="1" t="s">
+        <v>3618</v>
+      </c>
+      <c r="H935" t="s">
+        <v>3619</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936" t="s">
+        <v>3620</v>
+      </c>
+      <c r="B936" t="s">
+        <v>9</v>
+      </c>
+      <c r="C936" t="s">
+        <v>620</v>
+      </c>
+      <c r="D936" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E936" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F936" t="s">
+        <v>262</v>
+      </c>
+      <c r="G936" s="1" t="s">
+        <v>3621</v>
+      </c>
+      <c r="H936" t="s">
+        <v>3622</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937" t="s">
+        <v>3623</v>
+      </c>
+      <c r="B937" t="s">
+        <v>9</v>
+      </c>
+      <c r="C937" t="s">
+        <v>624</v>
+      </c>
+      <c r="D937" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E937" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F937" t="s">
+        <v>220</v>
+      </c>
+      <c r="G937" s="1" t="s">
+        <v>3624</v>
+      </c>
+      <c r="H937" t="s">
+        <v>3625</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938" t="s">
+        <v>3626</v>
+      </c>
+      <c r="B938" t="s">
+        <v>9</v>
+      </c>
+      <c r="C938" t="s">
+        <v>628</v>
+      </c>
+      <c r="D938" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E938" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F938" t="s">
+        <v>249</v>
+      </c>
+      <c r="G938" s="1" t="s">
+        <v>3627</v>
+      </c>
+      <c r="H938" t="s">
+        <v>3628</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939" t="s">
+        <v>3629</v>
+      </c>
+      <c r="B939" t="s">
+        <v>9</v>
+      </c>
+      <c r="C939" t="s">
+        <v>632</v>
+      </c>
+      <c r="D939" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E939" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F939" t="s">
+        <v>186</v>
+      </c>
+      <c r="G939" s="1" t="s">
+        <v>3630</v>
+      </c>
+      <c r="H939" t="s">
+        <v>3631</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940" t="s">
+        <v>3632</v>
+      </c>
+      <c r="B940" t="s">
+        <v>9</v>
+      </c>
+      <c r="C940" t="s">
+        <v>636</v>
+      </c>
+      <c r="D940" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E940" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F940" t="s">
+        <v>186</v>
+      </c>
+      <c r="G940" s="1" t="s">
+        <v>3633</v>
+      </c>
+      <c r="H940" t="s">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941" t="s">
+        <v>3635</v>
+      </c>
+      <c r="B941" t="s">
+        <v>9</v>
+      </c>
+      <c r="C941" t="s">
+        <v>640</v>
+      </c>
+      <c r="D941" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E941" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F941" t="s">
+        <v>283</v>
+      </c>
+      <c r="G941" s="1" t="s">
+        <v>3636</v>
+      </c>
+      <c r="H941" t="s">
+        <v>3637</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942" t="s">
+        <v>3638</v>
+      </c>
+      <c r="B942" t="s">
+        <v>9</v>
+      </c>
+      <c r="C942" t="s">
+        <v>644</v>
+      </c>
+      <c r="D942" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E942" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F942" t="s">
+        <v>186</v>
+      </c>
+      <c r="G942" s="1" t="s">
+        <v>3639</v>
+      </c>
+      <c r="H942" t="s">
+        <v>3640</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943" t="s">
+        <v>3641</v>
+      </c>
+      <c r="B943" t="s">
+        <v>9</v>
+      </c>
+      <c r="C943" t="s">
+        <v>648</v>
+      </c>
+      <c r="D943" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E943" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F943" t="s">
+        <v>186</v>
+      </c>
+      <c r="G943" s="1" t="s">
+        <v>3642</v>
+      </c>
+      <c r="H943" t="s">
+        <v>3643</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944" t="s">
+        <v>3644</v>
+      </c>
+      <c r="B944" t="s">
+        <v>9</v>
+      </c>
+      <c r="C944" t="s">
+        <v>652</v>
+      </c>
+      <c r="D944" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E944" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F944" t="s">
+        <v>199</v>
+      </c>
+      <c r="G944" s="1" t="s">
+        <v>3645</v>
+      </c>
+      <c r="H944" t="s">
+        <v>3646</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945" t="s">
+        <v>3647</v>
+      </c>
+      <c r="B945" t="s">
+        <v>9</v>
+      </c>
+      <c r="C945" t="s">
+        <v>656</v>
+      </c>
+      <c r="D945" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E945" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F945" t="s">
+        <v>199</v>
+      </c>
+      <c r="G945" s="1" t="s">
+        <v>3648</v>
+      </c>
+      <c r="H945" t="s">
+        <v>3649</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946" t="s">
+        <v>3650</v>
+      </c>
+      <c r="B946" t="s">
+        <v>9</v>
+      </c>
+      <c r="C946" t="s">
+        <v>660</v>
+      </c>
+      <c r="D946" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E946" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F946" t="s">
+        <v>249</v>
+      </c>
+      <c r="G946" s="1" t="s">
+        <v>3651</v>
+      </c>
+      <c r="H946" t="s">
+        <v>3652</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947" t="s">
+        <v>3653</v>
+      </c>
+      <c r="B947" t="s">
+        <v>9</v>
+      </c>
+      <c r="C947" t="s">
+        <v>664</v>
+      </c>
+      <c r="D947" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E947" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F947" t="s">
+        <v>76</v>
+      </c>
+      <c r="G947" s="1" t="s">
+        <v>3654</v>
+      </c>
+      <c r="H947" t="s">
+        <v>3655</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948" t="s">
+        <v>3656</v>
+      </c>
+      <c r="B948" t="s">
+        <v>9</v>
+      </c>
+      <c r="C948" t="s">
+        <v>668</v>
+      </c>
+      <c r="D948" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E948" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F948" t="s">
+        <v>76</v>
+      </c>
+      <c r="G948" s="1" t="s">
+        <v>3657</v>
+      </c>
+      <c r="H948" t="s">
+        <v>3658</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949" t="s">
+        <v>3659</v>
+      </c>
+      <c r="B949" t="s">
+        <v>9</v>
+      </c>
+      <c r="C949" t="s">
+        <v>672</v>
+      </c>
+      <c r="D949" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E949" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F949" t="s">
+        <v>13</v>
+      </c>
+      <c r="G949" s="1" t="s">
+        <v>3660</v>
+      </c>
+      <c r="H949" t="s">
+        <v>3661</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950" t="s">
+        <v>3662</v>
+      </c>
+      <c r="B950" t="s">
+        <v>9</v>
+      </c>
+      <c r="C950" t="s">
+        <v>676</v>
+      </c>
+      <c r="D950" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E950" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F950" t="s">
+        <v>13</v>
+      </c>
+      <c r="G950" s="1" t="s">
+        <v>3663</v>
+      </c>
+      <c r="H950" t="s">
+        <v>3664</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951" t="s">
+        <v>3665</v>
+      </c>
+      <c r="B951" t="s">
+        <v>9</v>
+      </c>
+      <c r="C951" t="s">
+        <v>680</v>
+      </c>
+      <c r="D951" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E951" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F951" t="s">
+        <v>13</v>
+      </c>
+      <c r="G951" s="1" t="s">
+        <v>3666</v>
+      </c>
+      <c r="H951" t="s">
+        <v>3667</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952" t="s">
+        <v>3668</v>
+      </c>
+      <c r="B952" t="s">
+        <v>9</v>
+      </c>
+      <c r="C952" t="s">
+        <v>684</v>
+      </c>
+      <c r="D952" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E952" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F952" t="s">
+        <v>13</v>
+      </c>
+      <c r="G952" s="1" t="s">
+        <v>3669</v>
+      </c>
+      <c r="H952" t="s">
+        <v>3670</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953" t="s">
+        <v>3671</v>
+      </c>
+      <c r="B953" t="s">
+        <v>9</v>
+      </c>
+      <c r="C953" t="s">
+        <v>688</v>
+      </c>
+      <c r="D953" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E953" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F953" t="s">
+        <v>13</v>
+      </c>
+      <c r="G953" s="1" t="s">
+        <v>3672</v>
+      </c>
+      <c r="H953" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954" t="s">
+        <v>3674</v>
+      </c>
+      <c r="B954" t="s">
+        <v>9</v>
+      </c>
+      <c r="C954" t="s">
+        <v>692</v>
+      </c>
+      <c r="D954" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E954" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F954" t="s">
+        <v>220</v>
+      </c>
+      <c r="G954" s="1" t="s">
+        <v>3675</v>
+      </c>
+      <c r="H954" t="s">
+        <v>3676</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955" t="s">
+        <v>3677</v>
+      </c>
+      <c r="B955" t="s">
+        <v>9</v>
+      </c>
+      <c r="C955" t="s">
+        <v>696</v>
+      </c>
+      <c r="D955" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E955" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F955" t="s">
+        <v>220</v>
+      </c>
+      <c r="G955" s="1" t="s">
+        <v>3678</v>
+      </c>
+      <c r="H955" t="s">
+        <v>3679</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956" t="s">
+        <v>3680</v>
+      </c>
+      <c r="B956" t="s">
+        <v>9</v>
+      </c>
+      <c r="C956" t="s">
+        <v>700</v>
+      </c>
+      <c r="D956" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E956" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F956" t="s">
+        <v>220</v>
+      </c>
+      <c r="G956" s="1" t="s">
+        <v>3681</v>
+      </c>
+      <c r="H956" t="s">
+        <v>3682</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957" t="s">
+        <v>3683</v>
+      </c>
+      <c r="B957" t="s">
+        <v>9</v>
+      </c>
+      <c r="C957" t="s">
+        <v>704</v>
+      </c>
+      <c r="D957" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E957" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F957" t="s">
+        <v>55</v>
+      </c>
+      <c r="G957" s="1" t="s">
+        <v>3684</v>
+      </c>
+      <c r="H957" t="s">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958" t="s">
+        <v>3686</v>
+      </c>
+      <c r="B958" t="s">
+        <v>9</v>
+      </c>
+      <c r="C958" t="s">
+        <v>708</v>
+      </c>
+      <c r="D958" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E958" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F958" t="s">
+        <v>55</v>
+      </c>
+      <c r="G958" s="1" t="s">
+        <v>3687</v>
+      </c>
+      <c r="H958" t="s">
+        <v>3688</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959" t="s">
+        <v>3689</v>
+      </c>
+      <c r="B959" t="s">
+        <v>9</v>
+      </c>
+      <c r="C959" t="s">
+        <v>712</v>
+      </c>
+      <c r="D959" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E959" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F959" t="s">
+        <v>55</v>
+      </c>
+      <c r="G959" s="1" t="s">
+        <v>3690</v>
+      </c>
+      <c r="H959" t="s">
+        <v>3691</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960" t="s">
+        <v>3692</v>
+      </c>
+      <c r="B960" t="s">
+        <v>9</v>
+      </c>
+      <c r="C960" t="s">
+        <v>716</v>
+      </c>
+      <c r="D960" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E960" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F960" t="s">
+        <v>55</v>
+      </c>
+      <c r="G960" s="1" t="s">
+        <v>3693</v>
+      </c>
+      <c r="H960" t="s">
+        <v>3694</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961" t="s">
+        <v>3695</v>
+      </c>
+      <c r="B961" t="s">
+        <v>9</v>
+      </c>
+      <c r="C961" t="s">
+        <v>720</v>
+      </c>
+      <c r="D961" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E961" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F961" t="s">
+        <v>55</v>
+      </c>
+      <c r="G961" s="1" t="s">
+        <v>3696</v>
+      </c>
+      <c r="H961" t="s">
+        <v>3697</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962" t="s">
+        <v>3698</v>
+      </c>
+      <c r="B962" t="s">
+        <v>9</v>
+      </c>
+      <c r="C962" t="s">
+        <v>724</v>
+      </c>
+      <c r="D962" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E962" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F962" t="s">
+        <v>283</v>
+      </c>
+      <c r="G962" s="1" t="s">
+        <v>3699</v>
+      </c>
+      <c r="H962" t="s">
+        <v>3700</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963" t="s">
+        <v>3701</v>
+      </c>
+      <c r="B963" t="s">
+        <v>9</v>
+      </c>
+      <c r="C963" t="s">
+        <v>728</v>
+      </c>
+      <c r="D963" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E963" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F963" t="s">
+        <v>283</v>
+      </c>
+      <c r="G963" s="1" t="s">
+        <v>3702</v>
+      </c>
+      <c r="H963" t="s">
+        <v>3703</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964" t="s">
+        <v>3704</v>
+      </c>
+      <c r="B964" t="s">
+        <v>9</v>
+      </c>
+      <c r="C964" t="s">
+        <v>732</v>
+      </c>
+      <c r="D964" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E964" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F964" t="s">
+        <v>30</v>
+      </c>
+      <c r="G964" s="1" t="s">
+        <v>3705</v>
+      </c>
+      <c r="H964" t="s">
+        <v>3706</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965" t="s">
+        <v>3707</v>
+      </c>
+      <c r="B965" t="s">
+        <v>9</v>
+      </c>
+      <c r="C965" t="s">
+        <v>736</v>
+      </c>
+      <c r="D965" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E965" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F965" t="s">
+        <v>186</v>
+      </c>
+      <c r="G965" s="1" t="s">
+        <v>3708</v>
+      </c>
+      <c r="H965" t="s">
+        <v>3709</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966" t="s">
+        <v>3710</v>
+      </c>
+      <c r="B966" t="s">
+        <v>9</v>
+      </c>
+      <c r="C966" t="s">
+        <v>740</v>
+      </c>
+      <c r="D966" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E966" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F966" t="s">
+        <v>186</v>
+      </c>
+      <c r="G966" s="1" t="s">
+        <v>3711</v>
+      </c>
+      <c r="H966" t="s">
+        <v>3712</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967" t="s">
+        <v>3713</v>
+      </c>
+      <c r="B967" t="s">
+        <v>9</v>
+      </c>
+      <c r="C967" t="s">
+        <v>744</v>
+      </c>
+      <c r="D967" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E967" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F967" t="s">
+        <v>186</v>
+      </c>
+      <c r="G967" s="1" t="s">
+        <v>3714</v>
+      </c>
+      <c r="H967" t="s">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968" t="s">
+        <v>3716</v>
+      </c>
+      <c r="B968" t="s">
+        <v>9</v>
+      </c>
+      <c r="C968" t="s">
+        <v>748</v>
+      </c>
+      <c r="D968" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E968" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F968" t="s">
+        <v>186</v>
+      </c>
+      <c r="G968" s="1" t="s">
+        <v>3717</v>
+      </c>
+      <c r="H968" t="s">
+        <v>3718</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969" t="s">
+        <v>3719</v>
+      </c>
+      <c r="B969" t="s">
+        <v>9</v>
+      </c>
+      <c r="C969" t="s">
+        <v>752</v>
+      </c>
+      <c r="D969" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E969" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F969" t="s">
+        <v>186</v>
+      </c>
+      <c r="G969" s="1" t="s">
+        <v>3720</v>
+      </c>
+      <c r="H969" t="s">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970" t="s">
+        <v>3722</v>
+      </c>
+      <c r="B970" t="s">
+        <v>9</v>
+      </c>
+      <c r="C970" t="s">
+        <v>756</v>
+      </c>
+      <c r="D970" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E970" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F970" t="s">
+        <v>199</v>
+      </c>
+      <c r="G970" s="1" t="s">
+        <v>3723</v>
+      </c>
+      <c r="H970" t="s">
+        <v>3724</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971" t="s">
+        <v>3725</v>
+      </c>
+      <c r="B971" t="s">
+        <v>9</v>
+      </c>
+      <c r="C971" t="s">
+        <v>760</v>
+      </c>
+      <c r="D971" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E971" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F971" t="s">
+        <v>199</v>
+      </c>
+      <c r="G971" s="1" t="s">
+        <v>3726</v>
+      </c>
+      <c r="H971" t="s">
+        <v>3727</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972" t="s">
+        <v>3728</v>
+      </c>
+      <c r="B972" t="s">
+        <v>9</v>
+      </c>
+      <c r="C972" t="s">
+        <v>764</v>
+      </c>
+      <c r="D972" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E972" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F972" t="s">
+        <v>199</v>
+      </c>
+      <c r="G972" s="1" t="s">
+        <v>3729</v>
+      </c>
+      <c r="H972" t="s">
+        <v>3730</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973" t="s">
+        <v>3731</v>
+      </c>
+      <c r="B973" t="s">
+        <v>9</v>
+      </c>
+      <c r="C973" t="s">
+        <v>768</v>
+      </c>
+      <c r="D973" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E973" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F973" t="s">
+        <v>199</v>
+      </c>
+      <c r="G973" s="1" t="s">
+        <v>3732</v>
+      </c>
+      <c r="H973" t="s">
+        <v>3733</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974" t="s">
+        <v>3734</v>
+      </c>
+      <c r="B974" t="s">
+        <v>9</v>
+      </c>
+      <c r="C974" t="s">
+        <v>772</v>
+      </c>
+      <c r="D974" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E974" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F974" t="s">
+        <v>199</v>
+      </c>
+      <c r="G974" s="1" t="s">
+        <v>3735</v>
+      </c>
+      <c r="H974" t="s">
+        <v>3736</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975" t="s">
+        <v>3737</v>
+      </c>
+      <c r="B975" t="s">
+        <v>9</v>
+      </c>
+      <c r="C975" t="s">
+        <v>776</v>
+      </c>
+      <c r="D975" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E975" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F975" t="s">
+        <v>249</v>
+      </c>
+      <c r="G975" s="1" t="s">
+        <v>3738</v>
+      </c>
+      <c r="H975" t="s">
+        <v>3739</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976" t="s">
+        <v>3740</v>
+      </c>
+      <c r="B976" t="s">
+        <v>9</v>
+      </c>
+      <c r="C976" t="s">
+        <v>780</v>
+      </c>
+      <c r="D976" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E976" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F976" t="s">
+        <v>249</v>
+      </c>
+      <c r="G976" s="1" t="s">
+        <v>3741</v>
+      </c>
+      <c r="H976" t="s">
+        <v>3742</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977" t="s">
+        <v>3743</v>
+      </c>
+      <c r="B977" t="s">
+        <v>9</v>
+      </c>
+      <c r="C977" t="s">
+        <v>784</v>
+      </c>
+      <c r="D977" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E977" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F977" t="s">
+        <v>13</v>
+      </c>
+      <c r="G977" s="1" t="s">
+        <v>3744</v>
+      </c>
+      <c r="H977" t="s">
+        <v>3745</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978" t="s">
+        <v>3746</v>
+      </c>
+      <c r="B978" t="s">
+        <v>9</v>
+      </c>
+      <c r="C978" t="s">
+        <v>788</v>
+      </c>
+      <c r="D978" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E978" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F978" t="s">
+        <v>13</v>
+      </c>
+      <c r="G978" s="1" t="s">
+        <v>3747</v>
+      </c>
+      <c r="H978" t="s">
+        <v>3748</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979" t="s">
+        <v>3749</v>
+      </c>
+      <c r="B979" t="s">
+        <v>9</v>
+      </c>
+      <c r="C979" t="s">
+        <v>792</v>
+      </c>
+      <c r="D979" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E979" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F979" t="s">
+        <v>13</v>
+      </c>
+      <c r="G979" s="1" t="s">
+        <v>3750</v>
+      </c>
+      <c r="H979" t="s">
+        <v>3751</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B980" t="s">
+        <v>9</v>
+      </c>
+      <c r="C980" t="s">
+        <v>796</v>
+      </c>
+      <c r="D980" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E980" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F980" t="s">
+        <v>13</v>
+      </c>
+      <c r="G980" s="1" t="s">
+        <v>3753</v>
+      </c>
+      <c r="H980" t="s">
+        <v>3754</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981" t="s">
+        <v>3755</v>
+      </c>
+      <c r="B981" t="s">
+        <v>9</v>
+      </c>
+      <c r="C981" t="s">
+        <v>800</v>
+      </c>
+      <c r="D981" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E981" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F981" t="s">
+        <v>13</v>
+      </c>
+      <c r="G981" s="1" t="s">
+        <v>3756</v>
+      </c>
+      <c r="H981" t="s">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982" t="s">
+        <v>3758</v>
+      </c>
+      <c r="B982" t="s">
+        <v>9</v>
+      </c>
+      <c r="C982" t="s">
+        <v>804</v>
+      </c>
+      <c r="D982" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E982" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F982" t="s">
+        <v>283</v>
+      </c>
+      <c r="G982" s="1" t="s">
+        <v>3759</v>
+      </c>
+      <c r="H982" t="s">
+        <v>3760</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983" t="s">
+        <v>3761</v>
+      </c>
+      <c r="B983" t="s">
+        <v>9</v>
+      </c>
+      <c r="C983" t="s">
+        <v>808</v>
+      </c>
+      <c r="D983" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E983" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F983" t="s">
+        <v>283</v>
+      </c>
+      <c r="G983" s="1" t="s">
+        <v>3762</v>
+      </c>
+      <c r="H983" t="s">
+        <v>3763</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984" t="s">
+        <v>3764</v>
+      </c>
+      <c r="B984" t="s">
+        <v>9</v>
+      </c>
+      <c r="C984" t="s">
+        <v>812</v>
+      </c>
+      <c r="D984" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E984" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F984" t="s">
+        <v>186</v>
+      </c>
+      <c r="G984" s="1" t="s">
+        <v>3765</v>
+      </c>
+      <c r="H984" t="s">
+        <v>3766</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985" t="s">
+        <v>3767</v>
+      </c>
+      <c r="B985" t="s">
+        <v>9</v>
+      </c>
+      <c r="C985" t="s">
+        <v>816</v>
+      </c>
+      <c r="D985" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E985" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F985" t="s">
+        <v>186</v>
+      </c>
+      <c r="G985" s="1" t="s">
+        <v>3768</v>
+      </c>
+      <c r="H985" t="s">
+        <v>3769</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986" t="s">
+        <v>3770</v>
+      </c>
+      <c r="B986" t="s">
+        <v>9</v>
+      </c>
+      <c r="C986" t="s">
+        <v>820</v>
+      </c>
+      <c r="D986" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E986" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F986" t="s">
+        <v>186</v>
+      </c>
+      <c r="G986" s="1" t="s">
+        <v>3771</v>
+      </c>
+      <c r="H986" t="s">
+        <v>3772</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987" t="s">
+        <v>3773</v>
+      </c>
+      <c r="B987" t="s">
+        <v>9</v>
+      </c>
+      <c r="C987" t="s">
+        <v>824</v>
+      </c>
+      <c r="D987" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E987" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F987" t="s">
+        <v>131</v>
+      </c>
+      <c r="G987" s="1" t="s">
+        <v>3774</v>
+      </c>
+      <c r="H987" t="s">
+        <v>3775</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988" t="s">
+        <v>3776</v>
+      </c>
+      <c r="B988" t="s">
+        <v>9</v>
+      </c>
+      <c r="C988" t="s">
+        <v>828</v>
+      </c>
+      <c r="D988" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E988" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F988" t="s">
+        <v>131</v>
+      </c>
+      <c r="G988" s="1" t="s">
+        <v>3777</v>
+      </c>
+      <c r="H988" t="s">
+        <v>3778</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989" t="s">
+        <v>3779</v>
+      </c>
+      <c r="B989" t="s">
+        <v>9</v>
+      </c>
+      <c r="C989" t="s">
+        <v>832</v>
+      </c>
+      <c r="D989" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E989" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F989" t="s">
+        <v>131</v>
+      </c>
+      <c r="G989" s="1" t="s">
+        <v>3780</v>
+      </c>
+      <c r="H989" t="s">
+        <v>3781</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990" t="s">
+        <v>3782</v>
+      </c>
+      <c r="B990" t="s">
+        <v>9</v>
+      </c>
+      <c r="C990" t="s">
+        <v>836</v>
+      </c>
+      <c r="D990" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E990" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F990" t="s">
+        <v>55</v>
+      </c>
+      <c r="G990" s="1" t="s">
+        <v>3783</v>
+      </c>
+      <c r="H990" t="s">
+        <v>3784</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991" t="s">
+        <v>3785</v>
+      </c>
+      <c r="B991" t="s">
+        <v>9</v>
+      </c>
+      <c r="C991" t="s">
+        <v>840</v>
+      </c>
+      <c r="D991" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E991" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F991" t="s">
+        <v>55</v>
+      </c>
+      <c r="G991" s="1" t="s">
+        <v>3786</v>
+      </c>
+      <c r="H991" t="s">
+        <v>3787</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992" t="s">
+        <v>3788</v>
+      </c>
+      <c r="B992" t="s">
+        <v>9</v>
+      </c>
+      <c r="C992" t="s">
+        <v>844</v>
+      </c>
+      <c r="D992" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E992" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F992" t="s">
+        <v>55</v>
+      </c>
+      <c r="G992" s="1" t="s">
+        <v>3789</v>
+      </c>
+      <c r="H992" t="s">
+        <v>3790</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993" t="s">
+        <v>3791</v>
+      </c>
+      <c r="B993" t="s">
+        <v>9</v>
+      </c>
+      <c r="C993" t="s">
+        <v>848</v>
+      </c>
+      <c r="D993" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E993" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F993" t="s">
+        <v>55</v>
+      </c>
+      <c r="G993" s="1" t="s">
+        <v>3792</v>
+      </c>
+      <c r="H993" t="s">
+        <v>3793</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994" t="s">
+        <v>3794</v>
+      </c>
+      <c r="B994" t="s">
+        <v>9</v>
+      </c>
+      <c r="C994" t="s">
+        <v>852</v>
+      </c>
+      <c r="D994" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E994" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F994" t="s">
+        <v>55</v>
+      </c>
+      <c r="G994" s="1" t="s">
+        <v>3795</v>
+      </c>
+      <c r="H994" t="s">
+        <v>3796</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995" t="s">
+        <v>3797</v>
+      </c>
+      <c r="B995" t="s">
+        <v>9</v>
+      </c>
+      <c r="C995" t="s">
+        <v>856</v>
+      </c>
+      <c r="D995" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E995" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F995" t="s">
+        <v>131</v>
+      </c>
+      <c r="G995" s="1" t="s">
+        <v>3798</v>
+      </c>
+      <c r="H995" t="s">
+        <v>3799</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996" t="s">
+        <v>3800</v>
+      </c>
+      <c r="B996" t="s">
+        <v>9</v>
+      </c>
+      <c r="C996" t="s">
+        <v>860</v>
+      </c>
+      <c r="D996" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E996" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F996" t="s">
+        <v>131</v>
+      </c>
+      <c r="G996" s="1" t="s">
+        <v>3801</v>
+      </c>
+      <c r="H996" t="s">
+        <v>3802</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997" t="s">
+        <v>3803</v>
+      </c>
+      <c r="B997" t="s">
+        <v>9</v>
+      </c>
+      <c r="C997" t="s">
+        <v>864</v>
+      </c>
+      <c r="D997" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E997" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F997" t="s">
+        <v>220</v>
+      </c>
+      <c r="G997" s="1" t="s">
+        <v>3804</v>
+      </c>
+      <c r="H997" t="s">
+        <v>3805</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998" t="s">
+        <v>3806</v>
+      </c>
+      <c r="B998" t="s">
+        <v>9</v>
+      </c>
+      <c r="C998" t="s">
+        <v>868</v>
+      </c>
+      <c r="D998" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E998" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F998" t="s">
+        <v>220</v>
+      </c>
+      <c r="G998" s="1" t="s">
+        <v>3807</v>
+      </c>
+      <c r="H998" t="s">
+        <v>3808</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999" t="s">
+        <v>3809</v>
+      </c>
+      <c r="B999" t="s">
+        <v>9</v>
+      </c>
+      <c r="C999" t="s">
+        <v>872</v>
+      </c>
+      <c r="D999" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E999" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F999" t="s">
+        <v>220</v>
+      </c>
+      <c r="G999" s="1" t="s">
+        <v>3810</v>
+      </c>
+      <c r="H999" t="s">
+        <v>3811</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000" t="s">
+        <v>3812</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>876</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1000" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1000" s="1" t="s">
+        <v>3813</v>
+      </c>
+      <c r="H1000" t="s">
+        <v>3814</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001" t="s">
+        <v>3815</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>884</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1001" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1001" s="1" t="s">
+        <v>3816</v>
+      </c>
+      <c r="H1001" t="s">
+        <v>3817</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002" t="s">
+        <v>3818</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>888</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1002" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1002" s="1" t="s">
+        <v>3819</v>
+      </c>
+      <c r="H1002" t="s">
+        <v>3820</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003" t="s">
+        <v>3821</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>892</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1003" t="s">
+        <v>199</v>
+      </c>
+      <c r="G1003" s="1" t="s">
+        <v>3822</v>
+      </c>
+      <c r="H1003" t="s">
+        <v>3823</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004" t="s">
+        <v>3824</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>896</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1004" t="s">
+        <v>199</v>
+      </c>
+      <c r="G1004" s="1" t="s">
+        <v>3825</v>
+      </c>
+      <c r="H1004" t="s">
+        <v>3826</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005" t="s">
+        <v>3827</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>900</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>152</v>
+      </c>
+      <c r="G1005" s="1" t="s">
+        <v>3828</v>
+      </c>
+      <c r="H1005" t="s">
+        <v>3829</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006" t="s">
+        <v>3830</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>904</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1006" s="1" t="s">
+        <v>3831</v>
+      </c>
+      <c r="H1006" t="s">
+        <v>3832</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007" t="s">
+        <v>3833</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>908</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1007" s="1" t="s">
+        <v>3834</v>
+      </c>
+      <c r="H1007" t="s">
+        <v>3835</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008" t="s">
+        <v>3836</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>912</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1008" s="1" t="s">
+        <v>3837</v>
+      </c>
+      <c r="H1008" t="s">
+        <v>3838</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009" t="s">
+        <v>3839</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>916</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1009" s="1" t="s">
+        <v>3840</v>
+      </c>
+      <c r="H1009" t="s">
+        <v>3841</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010" t="s">
+        <v>3842</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>920</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1010" s="1" t="s">
+        <v>3843</v>
+      </c>
+      <c r="H1010" t="s">
+        <v>3844</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011" t="s">
+        <v>3845</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>924</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1011" s="1" t="s">
+        <v>3846</v>
+      </c>
+      <c r="H1011" t="s">
+        <v>3847</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012" t="s">
+        <v>3848</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>928</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1012" s="1" t="s">
+        <v>3849</v>
+      </c>
+      <c r="H1012" t="s">
+        <v>3850</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013" t="s">
+        <v>3851</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>932</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1013" s="1" t="s">
+        <v>3852</v>
+      </c>
+      <c r="H1013" t="s">
+        <v>3853</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014" t="s">
+        <v>3854</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>936</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>199</v>
+      </c>
+      <c r="G1014" s="1" t="s">
+        <v>3855</v>
+      </c>
+      <c r="H1014" t="s">
+        <v>3856</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015" t="s">
+        <v>3857</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>940</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>199</v>
+      </c>
+      <c r="G1015" s="1" t="s">
+        <v>3858</v>
+      </c>
+      <c r="H1015" t="s">
+        <v>3859</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016" t="s">
+        <v>3860</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>944</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>283</v>
+      </c>
+      <c r="G1016" s="1" t="s">
+        <v>3861</v>
+      </c>
+      <c r="H1016" t="s">
+        <v>3862</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017" t="s">
+        <v>3863</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>948</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>283</v>
+      </c>
+      <c r="G1017" s="1" t="s">
+        <v>3864</v>
+      </c>
+      <c r="H1017" t="s">
+        <v>3865</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018" t="s">
+        <v>3866</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>952</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>114</v>
+      </c>
+      <c r="G1018" s="1" t="s">
+        <v>3867</v>
+      </c>
+      <c r="H1018" t="s">
+        <v>3868</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019" t="s">
+        <v>3869</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>956</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>114</v>
+      </c>
+      <c r="G1019" s="1" t="s">
+        <v>3870</v>
+      </c>
+      <c r="H1019" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020" t="s">
+        <v>3872</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>960</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1020" s="1" t="s">
+        <v>3873</v>
+      </c>
+      <c r="H1020" t="s">
+        <v>3874</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021" t="s">
+        <v>3875</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>964</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1021" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1021" s="1" t="s">
+        <v>3876</v>
+      </c>
+      <c r="H1021" t="s">
+        <v>3877</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022" t="s">
+        <v>3878</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>968</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1022" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1022" s="1" t="s">
+        <v>3879</v>
+      </c>
+      <c r="H1022" t="s">
+        <v>3880</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023" t="s">
+        <v>3881</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>972</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1023" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1023" s="1" t="s">
+        <v>3882</v>
+      </c>
+      <c r="H1023" t="s">
+        <v>3883</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024" t="s">
+        <v>3884</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>976</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1024" s="1" t="s">
+        <v>3885</v>
+      </c>
+      <c r="H1024" t="s">
+        <v>3886</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025" t="s">
+        <v>3887</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>980</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1025" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1025" s="1" t="s">
+        <v>3888</v>
+      </c>
+      <c r="H1025" t="s">
+        <v>3889</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026" t="s">
+        <v>3890</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>988</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1026" s="1" t="s">
+        <v>3891</v>
+      </c>
+      <c r="H1026" t="s">
+        <v>3892</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027" t="s">
+        <v>3893</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>992</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1027" s="1" t="s">
+        <v>3894</v>
+      </c>
+      <c r="H1027" t="s">
+        <v>3895</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028" t="s">
+        <v>3896</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>996</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1028" s="1" t="s">
+        <v>3897</v>
+      </c>
+      <c r="H1028" t="s">
+        <v>3898</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029" t="s">
+        <v>3899</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>220</v>
+      </c>
+      <c r="G1029" s="1" t="s">
+        <v>3900</v>
+      </c>
+      <c r="H1029" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030" t="s">
+        <v>3902</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>220</v>
+      </c>
+      <c r="G1030" s="1" t="s">
+        <v>3903</v>
+      </c>
+      <c r="H1030" t="s">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031" t="s">
+        <v>3905</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>220</v>
+      </c>
+      <c r="G1031" s="1" t="s">
+        <v>3906</v>
+      </c>
+      <c r="H1031" t="s">
+        <v>3907</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032" t="s">
+        <v>3908</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>220</v>
+      </c>
+      <c r="G1032" s="1" t="s">
+        <v>3909</v>
+      </c>
+      <c r="H1032" t="s">
+        <v>3910</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033" t="s">
+        <v>3911</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1033" s="1" t="s">
+        <v>3912</v>
+      </c>
+      <c r="H1033" t="s">
+        <v>3913</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034" t="s">
+        <v>3914</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1034" s="1" t="s">
+        <v>3915</v>
+      </c>
+      <c r="H1034" t="s">
+        <v>3916</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035" t="s">
+        <v>3917</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>283</v>
+      </c>
+      <c r="G1035" s="1" t="s">
+        <v>3918</v>
+      </c>
+      <c r="H1035" t="s">
+        <v>3919</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036" t="s">
+        <v>3920</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1036" s="1" t="s">
+        <v>3921</v>
+      </c>
+      <c r="H1036" t="s">
+        <v>3922</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037" t="s">
+        <v>3923</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1037" s="1" t="s">
+        <v>3924</v>
+      </c>
+      <c r="H1037" t="s">
+        <v>3925</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038" t="s">
+        <v>3926</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1038" s="1" t="s">
+        <v>3927</v>
+      </c>
+      <c r="H1038" t="s">
+        <v>3928</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039" t="s">
+        <v>3929</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>165</v>
+      </c>
+      <c r="G1039" s="1" t="s">
+        <v>3930</v>
+      </c>
+      <c r="H1039" t="s">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040" t="s">
+        <v>3932</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1040" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1040" s="1" t="s">
+        <v>3933</v>
+      </c>
+      <c r="H1040" t="s">
+        <v>3934</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041" t="s">
+        <v>3935</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1041" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1041" s="1" t="s">
+        <v>3936</v>
+      </c>
+      <c r="H1041" t="s">
+        <v>3937</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042" t="s">
+        <v>3938</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1042" s="1" t="s">
+        <v>3939</v>
+      </c>
+      <c r="H1042" t="s">
+        <v>3940</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043" t="s">
+        <v>3941</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1043" s="1" t="s">
+        <v>3942</v>
+      </c>
+      <c r="H1043" t="s">
+        <v>3943</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044" t="s">
+        <v>3944</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1044" s="1" t="s">
+        <v>3945</v>
+      </c>
+      <c r="H1044" t="s">
+        <v>3946</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045" t="s">
+        <v>3947</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1045" s="1" t="s">
+        <v>3948</v>
+      </c>
+      <c r="H1045" t="s">
+        <v>3949</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046" t="s">
+        <v>3950</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1046" s="1" t="s">
+        <v>3951</v>
+      </c>
+      <c r="H1046" t="s">
+        <v>3952</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047" t="s">
+        <v>3953</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>114</v>
+      </c>
+      <c r="G1047" s="1" t="s">
+        <v>3954</v>
+      </c>
+      <c r="H1047" t="s">
+        <v>3955</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048" t="s">
+        <v>3956</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>220</v>
+      </c>
+      <c r="G1048" s="1" t="s">
+        <v>3957</v>
+      </c>
+      <c r="H1048" t="s">
+        <v>3958</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049" t="s">
+        <v>3959</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1049" s="1" t="s">
+        <v>3960</v>
+      </c>
+      <c r="H1049" t="s">
+        <v>3961</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050" t="s">
+        <v>3962</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1050" s="1" t="s">
+        <v>3963</v>
+      </c>
+      <c r="H1050" t="s">
+        <v>3964</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051" t="s">
+        <v>3965</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1051" s="1" t="s">
+        <v>3966</v>
+      </c>
+      <c r="H1051" t="s">
+        <v>3967</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052" t="s">
+        <v>3968</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1052" s="1" t="s">
+        <v>3969</v>
+      </c>
+      <c r="H1052" t="s">
+        <v>3970</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053" t="s">
+        <v>3971</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1053" s="1" t="s">
+        <v>3972</v>
+      </c>
+      <c r="H1053" t="s">
+        <v>3973</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054" t="s">
+        <v>3974</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>283</v>
+      </c>
+      <c r="G1054" s="1" t="s">
+        <v>3975</v>
+      </c>
+      <c r="H1054" t="s">
+        <v>3976</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055" t="s">
+        <v>3977</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>165</v>
+      </c>
+      <c r="G1055" s="1" t="s">
+        <v>3978</v>
+      </c>
+      <c r="H1055" t="s">
+        <v>3979</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056" t="s">
+        <v>3980</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1056" s="1" t="s">
+        <v>3981</v>
+      </c>
+      <c r="H1056" t="s">
+        <v>3982</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057" t="s">
+        <v>3983</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1057" s="1" t="s">
+        <v>3984</v>
+      </c>
+      <c r="H1057" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058" t="s">
+        <v>3986</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1058" s="1" t="s">
+        <v>3987</v>
+      </c>
+      <c r="H1058" t="s">
+        <v>3988</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059" t="s">
+        <v>3989</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1059" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1059" s="1" t="s">
+        <v>3990</v>
+      </c>
+      <c r="H1059" t="s">
+        <v>3991</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060" t="s">
+        <v>3992</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1060" s="1" t="s">
+        <v>3993</v>
+      </c>
+      <c r="H1060" t="s">
+        <v>3994</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061" t="s">
+        <v>3995</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1061" s="1" t="s">
+        <v>3996</v>
+      </c>
+      <c r="H1061" t="s">
+        <v>3997</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062" t="s">
+        <v>3998</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1062" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1062" s="1" t="s">
+        <v>3999</v>
+      </c>
+      <c r="H1062" t="s">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063" t="s">
+        <v>4001</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1063" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>199</v>
+      </c>
+      <c r="G1063" s="1" t="s">
+        <v>4002</v>
+      </c>
+      <c r="H1063" t="s">
+        <v>4003</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064" t="s">
+        <v>4004</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>199</v>
+      </c>
+      <c r="G1064" s="1" t="s">
+        <v>4005</v>
+      </c>
+      <c r="H1064" t="s">
+        <v>4006</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065" t="s">
+        <v>4007</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>199</v>
+      </c>
+      <c r="G1065" s="1" t="s">
+        <v>4008</v>
+      </c>
+      <c r="H1065" t="s">
+        <v>4009</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066" t="s">
+        <v>4010</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>199</v>
+      </c>
+      <c r="G1066" s="1" t="s">
+        <v>4011</v>
+      </c>
+      <c r="H1066" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067" t="s">
+        <v>4013</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1067" s="1" t="s">
+        <v>4014</v>
+      </c>
+      <c r="H1067" t="s">
+        <v>4015</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068" t="s">
+        <v>4016</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1068" s="1" t="s">
+        <v>4017</v>
+      </c>
+      <c r="H1068" t="s">
+        <v>4018</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069" t="s">
+        <v>4019</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1069" s="1" t="s">
+        <v>4020</v>
+      </c>
+      <c r="H1069" t="s">
+        <v>4021</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070" t="s">
+        <v>4022</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1070" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1070" s="1" t="s">
+        <v>4023</v>
+      </c>
+      <c r="H1070" t="s">
+        <v>4024</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071" t="s">
+        <v>4025</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1071" s="1" t="s">
+        <v>4026</v>
+      </c>
+      <c r="H1071" t="s">
+        <v>4027</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072" t="s">
+        <v>4028</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1072" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1072" s="1" t="s">
+        <v>4029</v>
+      </c>
+      <c r="H1072" t="s">
+        <v>4030</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073" t="s">
+        <v>4031</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1073" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1073" s="1" t="s">
+        <v>4032</v>
+      </c>
+      <c r="H1073" t="s">
+        <v>4033</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074" t="s">
+        <v>4034</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1074" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1074" s="1" t="s">
+        <v>4035</v>
+      </c>
+      <c r="H1074" t="s">
+        <v>4036</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075" t="s">
+        <v>4037</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1075" s="1" t="s">
+        <v>4038</v>
+      </c>
+      <c r="H1075" t="s">
+        <v>4039</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076" t="s">
+        <v>4040</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1076" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1076" s="1" t="s">
+        <v>4041</v>
+      </c>
+      <c r="H1076" t="s">
+        <v>4042</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077" t="s">
+        <v>4043</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1077" t="s">
+        <v>220</v>
+      </c>
+      <c r="G1077" s="1" t="s">
+        <v>4044</v>
+      </c>
+      <c r="H1077" t="s">
+        <v>4045</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078" t="s">
+        <v>4046</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>220</v>
+      </c>
+      <c r="G1078" s="1" t="s">
+        <v>4047</v>
+      </c>
+      <c r="H1078" t="s">
+        <v>4048</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079" t="s">
+        <v>4049</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1079" s="1" t="s">
+        <v>4050</v>
+      </c>
+      <c r="H1079" t="s">
+        <v>4051</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080" t="s">
+        <v>4052</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1080" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1080" s="1" t="s">
+        <v>4053</v>
+      </c>
+      <c r="H1080" t="s">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081" t="s">
+        <v>4055</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1081" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1081" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1081" s="1" t="s">
+        <v>4056</v>
+      </c>
+      <c r="H1081" t="s">
+        <v>4057</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082" t="s">
+        <v>4058</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1082" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1082" s="1" t="s">
+        <v>4059</v>
+      </c>
+      <c r="H1082" t="s">
+        <v>4060</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083" t="s">
+        <v>4061</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1083" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1083" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1083" s="1" t="s">
+        <v>4062</v>
+      </c>
+      <c r="H1083" t="s">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084" t="s">
+        <v>4064</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1084" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1084" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1084" s="1" t="s">
+        <v>4065</v>
+      </c>
+      <c r="H1084" t="s">
+        <v>4066</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085" t="s">
+        <v>4067</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1085" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1085" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1085" s="1" t="s">
+        <v>4068</v>
+      </c>
+      <c r="H1085" t="s">
+        <v>4069</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086" t="s">
+        <v>4070</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1086" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1086" s="1" t="s">
+        <v>4071</v>
+      </c>
+      <c r="H1086" t="s">
+        <v>4072</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087" t="s">
+        <v>4073</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1087" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1087" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1087" s="1" t="s">
+        <v>4074</v>
+      </c>
+      <c r="H1087" t="s">
+        <v>4075</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088" t="s">
+        <v>4076</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1088" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1088" s="1" t="s">
+        <v>4077</v>
+      </c>
+      <c r="H1088" t="s">
+        <v>4078</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089" t="s">
+        <v>4079</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1089" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1089" s="1" t="s">
+        <v>4080</v>
+      </c>
+      <c r="H1089" t="s">
+        <v>4081</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090" t="s">
+        <v>4082</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1090" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1090" s="1" t="s">
+        <v>4083</v>
+      </c>
+      <c r="H1090" t="s">
+        <v>4084</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091" t="s">
+        <v>4085</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1091" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1091" s="1" t="s">
+        <v>4086</v>
+      </c>
+      <c r="H1091" t="s">
+        <v>4087</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092" t="s">
+        <v>4088</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1092" t="s">
+        <v>152</v>
+      </c>
+      <c r="G1092" s="1" t="s">
+        <v>4089</v>
+      </c>
+      <c r="H1092" t="s">
+        <v>4090</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093" t="s">
+        <v>4091</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1093" t="s">
+        <v>199</v>
+      </c>
+      <c r="G1093" s="1" t="s">
+        <v>4092</v>
+      </c>
+      <c r="H1093" t="s">
+        <v>4093</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094" t="s">
+        <v>4094</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1094" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1094" t="s">
+        <v>199</v>
+      </c>
+      <c r="G1094" s="1" t="s">
+        <v>4095</v>
+      </c>
+      <c r="H1094" t="s">
+        <v>4096</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095" t="s">
+        <v>4097</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1095" t="s">
+        <v>4098</v>
+      </c>
+      <c r="G1095" s="1" t="s">
+        <v>4099</v>
+      </c>
+      <c r="H1095" t="s">
+        <v>4100</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096" t="s">
+        <v>4101</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1096" t="s">
+        <v>199</v>
+      </c>
+      <c r="G1096" s="1" t="s">
+        <v>4102</v>
+      </c>
+      <c r="H1096" t="s">
+        <v>4103</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097" t="s">
+        <v>4104</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1097" t="s">
+        <v>199</v>
+      </c>
+      <c r="G1097" s="1" t="s">
+        <v>4105</v>
+      </c>
+      <c r="H1097" t="s">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098" t="s">
+        <v>4107</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1098" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1098" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1098" s="1" t="s">
+        <v>4108</v>
+      </c>
+      <c r="H1098" t="s">
+        <v>4109</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099" t="s">
+        <v>4110</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1099" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1099" s="1" t="s">
+        <v>4111</v>
+      </c>
+      <c r="H1099" t="s">
+        <v>4112</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100" t="s">
+        <v>4113</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1100" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1100" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1100" s="1" t="s">
+        <v>4114</v>
+      </c>
+      <c r="H1100" t="s">
+        <v>4115</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101" t="s">
+        <v>4116</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1101" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1101" s="1" t="s">
+        <v>4117</v>
+      </c>
+      <c r="H1101" t="s">
+        <v>4118</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102" t="s">
+        <v>4119</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1102" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1102" s="1" t="s">
+        <v>4120</v>
+      </c>
+      <c r="H1102" t="s">
+        <v>4121</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103" t="s">
+        <v>4122</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1103" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1103" s="1" t="s">
+        <v>4123</v>
+      </c>
+      <c r="H1103" t="s">
+        <v>4124</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104" t="s">
+        <v>4125</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1104" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1104" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1104" s="1" t="s">
+        <v>4126</v>
+      </c>
+      <c r="H1104" t="s">
+        <v>4127</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105" t="s">
+        <v>4128</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1105" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1105" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1105" s="1" t="s">
+        <v>4129</v>
+      </c>
+      <c r="H1105" t="s">
+        <v>4130</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106" t="s">
+        <v>4131</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D1106" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1106" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1106" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1106" s="1" t="s">
+        <v>4132</v>
+      </c>
+      <c r="H1106" t="s">
+        <v>4133</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107" t="s">
+        <v>4134</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1107" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1107" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1107" s="1" t="s">
+        <v>4135</v>
+      </c>
+      <c r="H1107" t="s">
+        <v>4136</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108" t="s">
+        <v>4137</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1108" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1108" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1108" s="1" t="s">
+        <v>4138</v>
+      </c>
+      <c r="H1108" t="s">
+        <v>4139</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109" t="s">
+        <v>4140</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D1109" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1109" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1109" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1109" s="1" t="s">
+        <v>4141</v>
+      </c>
+      <c r="H1109" t="s">
+        <v>4142</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110" t="s">
+        <v>4143</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D1110" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1110" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1110" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1110" s="1" t="s">
+        <v>4144</v>
+      </c>
+      <c r="H1110" t="s">
+        <v>4145</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111" t="s">
+        <v>4146</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1111" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1111" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1111" s="1" t="s">
+        <v>4147</v>
+      </c>
+      <c r="H1111" t="s">
+        <v>4148</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112" t="s">
+        <v>4149</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1112" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1112" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1112" s="1" t="s">
+        <v>4150</v>
+      </c>
+      <c r="H1112" t="s">
+        <v>4151</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113" t="s">
+        <v>4152</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1113" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1113" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1113" s="1" t="s">
+        <v>4153</v>
+      </c>
+      <c r="H1113" t="s">
+        <v>4154</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114" t="s">
+        <v>4155</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1114" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1114" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1114" s="1" t="s">
+        <v>4156</v>
+      </c>
+      <c r="H1114" t="s">
+        <v>4157</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115" t="s">
+        <v>4158</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1115" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1115" t="s">
+        <v>199</v>
+      </c>
+      <c r="G1115" s="1" t="s">
+        <v>4159</v>
+      </c>
+      <c r="H1115" t="s">
+        <v>4160</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116" t="s">
+        <v>4161</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1116" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1116" t="s">
+        <v>199</v>
+      </c>
+      <c r="G1116" s="1" t="s">
+        <v>4162</v>
+      </c>
+      <c r="H1116" t="s">
+        <v>4163</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117" t="s">
+        <v>4164</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1117" t="s">
+        <v>199</v>
+      </c>
+      <c r="G1117" s="1" t="s">
+        <v>4165</v>
+      </c>
+      <c r="H1117" t="s">
+        <v>4166</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118" t="s">
+        <v>4167</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1118" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1118" t="s">
+        <v>199</v>
+      </c>
+      <c r="G1118" s="1" t="s">
+        <v>4168</v>
+      </c>
+      <c r="H1118" t="s">
+        <v>4169</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119" t="s">
+        <v>4170</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1119" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1119" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1119" s="1" t="s">
+        <v>4171</v>
+      </c>
+      <c r="H1119" t="s">
+        <v>4172</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120" t="s">
+        <v>4173</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D1120" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1120" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1120" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1120" s="1" t="s">
+        <v>4174</v>
+      </c>
+      <c r="H1120" t="s">
+        <v>4175</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121" t="s">
+        <v>4176</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D1121" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1121" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1121" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1121" s="1" t="s">
+        <v>4177</v>
+      </c>
+      <c r="H1121" t="s">
+        <v>4178</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122" t="s">
+        <v>4179</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D1122" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1122" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1122" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1122" s="1" t="s">
+        <v>4180</v>
+      </c>
+      <c r="H1122" t="s">
+        <v>4181</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123" t="s">
+        <v>4182</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1123" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1123" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1123" s="1" t="s">
+        <v>4183</v>
+      </c>
+      <c r="H1123" t="s">
+        <v>4184</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124" t="s">
+        <v>4185</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1124" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1124" t="s">
+        <v>220</v>
+      </c>
+      <c r="G1124" s="1" t="s">
+        <v>4186</v>
+      </c>
+      <c r="H1124" t="s">
+        <v>4187</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125" t="s">
+        <v>4188</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D1125" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1125" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1125" t="s">
+        <v>220</v>
+      </c>
+      <c r="G1125" s="1" t="s">
+        <v>4189</v>
+      </c>
+      <c r="H1125" t="s">
+        <v>4190</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126" t="s">
+        <v>4191</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1126" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1126" t="s">
+        <v>3259</v>
+      </c>
+      <c r="G1126" s="1" t="s">
+        <v>4192</v>
+      </c>
+      <c r="H1126" t="s">
+        <v>4193</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127" t="s">
+        <v>4194</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1127" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1127" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1127" s="1" t="s">
+        <v>4195</v>
+      </c>
+      <c r="H1127" t="s">
+        <v>4196</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128" t="s">
+        <v>4197</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1128" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1128" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1128" s="1" t="s">
+        <v>4198</v>
+      </c>
+      <c r="H1128" t="s">
+        <v>4199</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129" t="s">
+        <v>4200</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1129" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1129" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1129" s="1" t="s">
+        <v>4201</v>
+      </c>
+      <c r="H1129" t="s">
+        <v>4202</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130" t="s">
+        <v>4203</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1130" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1130" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1130" s="1" t="s">
+        <v>4204</v>
+      </c>
+      <c r="H1130" t="s">
+        <v>4205</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131" t="s">
+        <v>4206</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1131" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1131" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1131" s="1" t="s">
+        <v>4207</v>
+      </c>
+      <c r="H1131" t="s">
+        <v>4208</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132" t="s">
+        <v>4209</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1132" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1132" t="s">
+        <v>152</v>
+      </c>
+      <c r="G1132" s="1" t="s">
+        <v>4210</v>
+      </c>
+      <c r="H1132" t="s">
+        <v>4211</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133" t="s">
+        <v>4212</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D1133" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1133" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1133" t="s">
+        <v>152</v>
+      </c>
+      <c r="G1133" s="1" t="s">
+        <v>4213</v>
+      </c>
+      <c r="H1133" t="s">
+        <v>4214</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134" t="s">
+        <v>4215</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D1134" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1134" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1134" t="s">
+        <v>152</v>
+      </c>
+      <c r="G1134" s="1" t="s">
+        <v>4216</v>
+      </c>
+      <c r="H1134" t="s">
+        <v>4217</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135" t="s">
+        <v>4218</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D1135" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1135" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1135" t="s">
+        <v>152</v>
+      </c>
+      <c r="G1135" s="1" t="s">
+        <v>4219</v>
+      </c>
+      <c r="H1135" t="s">
+        <v>4220</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136" t="s">
+        <v>4221</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D1136" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1136" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1136" t="s">
+        <v>220</v>
+      </c>
+      <c r="G1136" s="1" t="s">
+        <v>4222</v>
+      </c>
+      <c r="H1136" t="s">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137" t="s">
+        <v>4224</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D1137" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1137" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1137" t="s">
+        <v>220</v>
+      </c>
+      <c r="G1137" s="1" t="s">
+        <v>4225</v>
+      </c>
+      <c r="H1137" t="s">
+        <v>4226</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138" t="s">
+        <v>4227</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D1138" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1138" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1138" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1138" s="1" t="s">
+        <v>4228</v>
+      </c>
+      <c r="H1138" t="s">
+        <v>4229</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139" t="s">
+        <v>4230</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D1139" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1139" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1139" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1139" s="1" t="s">
+        <v>4231</v>
+      </c>
+      <c r="H1139" t="s">
+        <v>4232</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140" t="s">
+        <v>4233</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1140" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1140" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1140" s="1" t="s">
+        <v>4234</v>
+      </c>
+      <c r="H1140" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141" t="s">
+        <v>4236</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1141" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1141" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1141" s="1" t="s">
+        <v>4237</v>
+      </c>
+      <c r="H1141" t="s">
+        <v>4238</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8">
+      <c r="A1142" t="s">
+        <v>4239</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D1142" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1142" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1142" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1142" s="1" t="s">
+        <v>4240</v>
+      </c>
+      <c r="H1142" t="s">
+        <v>4241</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8">
+      <c r="A1143" t="s">
+        <v>4242</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D1143" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1143" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1143" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1143" s="1" t="s">
+        <v>4243</v>
+      </c>
+      <c r="H1143" t="s">
+        <v>4244</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:8">
+      <c r="A1144" t="s">
+        <v>4245</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D1144" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1144" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1144" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1144" s="1" t="s">
+        <v>4246</v>
+      </c>
+      <c r="H1144" t="s">
+        <v>4247</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8">
+      <c r="A1145" t="s">
+        <v>4248</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D1145" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1145" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1145" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1145" s="1" t="s">
+        <v>4249</v>
+      </c>
+      <c r="H1145" t="s">
+        <v>4250</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:8">
+      <c r="A1146" t="s">
+        <v>4251</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D1146" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1146" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1146" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1146" s="1" t="s">
+        <v>4252</v>
+      </c>
+      <c r="H1146" t="s">
+        <v>4253</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8">
+      <c r="A1147" t="s">
+        <v>4254</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D1147" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1147" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1147" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1147" s="1" t="s">
+        <v>4255</v>
+      </c>
+      <c r="H1147" t="s">
+        <v>4256</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8">
+      <c r="A1148" t="s">
+        <v>4257</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D1148" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1148" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1148" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1148" s="1" t="s">
+        <v>4258</v>
+      </c>
+      <c r="H1148" t="s">
+        <v>4259</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:8">
+      <c r="A1149" t="s">
+        <v>4260</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D1149" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1149" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1149" s="1" t="s">
+        <v>4261</v>
+      </c>
+      <c r="H1149" t="s">
+        <v>4262</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8">
+      <c r="A1150" t="s">
+        <v>4263</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D1150" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1150" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1150" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1150" s="1" t="s">
+        <v>4264</v>
+      </c>
+      <c r="H1150" t="s">
+        <v>4265</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:8">
+      <c r="A1151" t="s">
+        <v>4266</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D1151" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1151" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1151" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1151" s="1" t="s">
+        <v>4267</v>
+      </c>
+      <c r="H1151" t="s">
+        <v>4268</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8">
+      <c r="A1152" t="s">
+        <v>4269</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D1152" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1152" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1152" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1152" s="1" t="s">
+        <v>4270</v>
+      </c>
+      <c r="H1152" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:8">
+      <c r="A1153" t="s">
+        <v>4272</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D1153" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1153" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1153" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1153" s="1" t="s">
+        <v>4273</v>
+      </c>
+      <c r="H1153" t="s">
+        <v>4274</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8">
+      <c r="A1154" t="s">
+        <v>4275</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D1154" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1154" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1154" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1154" s="1" t="s">
+        <v>4276</v>
+      </c>
+      <c r="H1154" t="s">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:8">
+      <c r="A1155" t="s">
+        <v>4278</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D1155" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1155" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1155" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1155" s="1" t="s">
+        <v>4279</v>
+      </c>
+      <c r="H1155" t="s">
+        <v>4280</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8">
+      <c r="A1156" t="s">
+        <v>4281</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D1156" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1156" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1156" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1156" s="1" t="s">
+        <v>4282</v>
+      </c>
+      <c r="H1156" t="s">
+        <v>4283</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8">
+      <c r="A1157" t="s">
+        <v>4284</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D1157" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1157" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1157" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1157" s="1" t="s">
+        <v>4285</v>
+      </c>
+      <c r="H1157" t="s">
+        <v>4286</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8">
+      <c r="A1158" t="s">
+        <v>4287</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D1158" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1158" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1158" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1158" s="1" t="s">
+        <v>4288</v>
+      </c>
+      <c r="H1158" t="s">
+        <v>4289</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:8">
+      <c r="A1159" t="s">
+        <v>4290</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D1159" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1159" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1159" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1159" s="1" t="s">
+        <v>4291</v>
+      </c>
+      <c r="H1159" t="s">
+        <v>4292</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:8">
+      <c r="A1160" t="s">
+        <v>4293</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D1160" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1160" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1160" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1160" s="1" t="s">
+        <v>4294</v>
+      </c>
+      <c r="H1160" t="s">
+        <v>4295</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:8">
+      <c r="A1161" t="s">
+        <v>4296</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D1161" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1161" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1161" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1161" s="1" t="s">
+        <v>4297</v>
+      </c>
+      <c r="H1161" t="s">
+        <v>4298</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:8">
+      <c r="A1162" t="s">
+        <v>4299</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D1162" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1162" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1162" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1162" s="1" t="s">
+        <v>4300</v>
+      </c>
+      <c r="H1162" t="s">
+        <v>4301</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:8">
+      <c r="A1163" t="s">
+        <v>4302</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D1163" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1163" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1163" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1163" s="1" t="s">
+        <v>4303</v>
+      </c>
+      <c r="H1163" t="s">
+        <v>4304</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:8">
+      <c r="A1164" t="s">
+        <v>4305</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D1164" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1164" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1164" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1164" s="1" t="s">
+        <v>4306</v>
+      </c>
+      <c r="H1164" t="s">
+        <v>4307</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:8">
+      <c r="A1165" t="s">
+        <v>4308</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D1165" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1165" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1165" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1165" s="1" t="s">
+        <v>4309</v>
+      </c>
+      <c r="H1165" t="s">
+        <v>4310</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:8">
+      <c r="A1166" t="s">
+        <v>4311</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>25</v>
+      </c>
+      <c r="D1166" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1166" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1166" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G1166" s="1" t="s">
+        <v>4315</v>
+      </c>
+      <c r="H1166" t="s">
+        <v>4316</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:8">
+      <c r="A1167" t="s">
+        <v>4317</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>143</v>
+      </c>
+      <c r="D1167" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1167" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1167" t="s">
+        <v>283</v>
+      </c>
+      <c r="G1167" s="1" t="s">
+        <v>4318</v>
+      </c>
+      <c r="H1167" t="s">
+        <v>4319</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:8">
+      <c r="A1168" t="s">
+        <v>4320</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>156</v>
+      </c>
+      <c r="D1168" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1168" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1168" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G1168" s="1" t="s">
+        <v>4321</v>
+      </c>
+      <c r="H1168" t="s">
+        <v>4322</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:8">
+      <c r="A1169" t="s">
+        <v>4323</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>244</v>
+      </c>
+      <c r="D1169" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1169" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1169" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1169" s="1" t="s">
+        <v>4324</v>
+      </c>
+      <c r="H1169" t="s">
+        <v>4325</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:8">
+      <c r="A1170" t="s">
+        <v>4326</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>278</v>
+      </c>
+      <c r="D1170" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1170" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1170" t="s">
+        <v>165</v>
+      </c>
+      <c r="G1170" s="1" t="s">
+        <v>4327</v>
+      </c>
+      <c r="H1170" t="s">
+        <v>4328</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:8">
+      <c r="A1171" t="s">
+        <v>4329</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>282</v>
+      </c>
+      <c r="D1171" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1171" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1171" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G1171" s="1" t="s">
+        <v>4330</v>
+      </c>
+      <c r="H1171" t="s">
+        <v>4331</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:8">
+      <c r="A1172" t="s">
+        <v>4332</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>287</v>
+      </c>
+      <c r="D1172" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1172" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1172" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1172" s="1" t="s">
+        <v>4333</v>
+      </c>
+      <c r="H1172" t="s">
+        <v>4334</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:8">
+      <c r="A1173" t="s">
+        <v>4335</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>299</v>
+      </c>
+      <c r="D1173" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1173" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1173" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1173" s="1" t="s">
+        <v>4336</v>
+      </c>
+      <c r="H1173" t="s">
+        <v>4337</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:8">
+      <c r="A1174" t="s">
+        <v>4338</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>311</v>
+      </c>
+      <c r="D1174" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1174" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1174" t="s">
+        <v>165</v>
+      </c>
+      <c r="G1174" s="1" t="s">
+        <v>4339</v>
+      </c>
+      <c r="H1174" t="s">
+        <v>4340</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:8">
+      <c r="A1175" t="s">
+        <v>4341</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>315</v>
+      </c>
+      <c r="D1175" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1175" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1175" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1175" s="1" t="s">
+        <v>4342</v>
+      </c>
+      <c r="H1175" t="s">
+        <v>4343</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:8">
+      <c r="A1176" t="s">
+        <v>4344</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>327</v>
+      </c>
+      <c r="D1176" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1176" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1176" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1176" s="1" t="s">
+        <v>4345</v>
+      </c>
+      <c r="H1176" t="s">
+        <v>4346</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:8">
+      <c r="A1177" t="s">
+        <v>4347</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>335</v>
+      </c>
+      <c r="D1177" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1177" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1177" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1177" s="1" t="s">
+        <v>4348</v>
+      </c>
+      <c r="H1177" t="s">
+        <v>4349</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:8">
+      <c r="A1178" t="s">
+        <v>4350</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1178" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1178" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1178" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1178" s="1" t="s">
+        <v>4351</v>
+      </c>
+      <c r="H1178" t="s">
+        <v>4352</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:8">
+      <c r="A1179" t="s">
+        <v>4353</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>363</v>
+      </c>
+      <c r="D1179" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1179" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1179" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1179" s="1" t="s">
+        <v>4354</v>
+      </c>
+      <c r="H1179" t="s">
+        <v>4355</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:8">
+      <c r="A1180" t="s">
+        <v>4356</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>367</v>
+      </c>
+      <c r="D1180" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1180" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1180" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1180" s="1" t="s">
+        <v>4357</v>
+      </c>
+      <c r="H1180" t="s">
+        <v>4358</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:8">
+      <c r="A1181" t="s">
+        <v>4359</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>395</v>
+      </c>
+      <c r="D1181" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1181" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1181" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1181" s="1" t="s">
+        <v>4360</v>
+      </c>
+      <c r="H1181" t="s">
+        <v>4361</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:8">
+      <c r="A1182" t="s">
+        <v>4362</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>407</v>
+      </c>
+      <c r="D1182" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1182" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1182" t="s">
+        <v>165</v>
+      </c>
+      <c r="G1182" s="1" t="s">
+        <v>4363</v>
+      </c>
+      <c r="H1182" t="s">
+        <v>4364</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:8">
+      <c r="A1183" t="s">
+        <v>4365</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>419</v>
+      </c>
+      <c r="D1183" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1183" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1183" t="s">
+        <v>199</v>
+      </c>
+      <c r="G1183" s="1" t="s">
+        <v>4366</v>
+      </c>
+      <c r="H1183" t="s">
+        <v>4367</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:8">
+      <c r="A1184" t="s">
+        <v>4368</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>443</v>
+      </c>
+      <c r="D1184" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1184" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1184" t="s">
+        <v>165</v>
+      </c>
+      <c r="G1184" s="1" t="s">
+        <v>4369</v>
+      </c>
+      <c r="H1184" t="s">
+        <v>4370</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:8">
+      <c r="A1185" t="s">
+        <v>4371</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>459</v>
+      </c>
+      <c r="D1185" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1185" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1185" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1185" s="1" t="s">
+        <v>4372</v>
+      </c>
+      <c r="H1185" t="s">
+        <v>4373</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:8">
+      <c r="A1186" t="s">
+        <v>4374</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>463</v>
+      </c>
+      <c r="D1186" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1186" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1186" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1186" s="1" t="s">
+        <v>4375</v>
+      </c>
+      <c r="H1186" t="s">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:8">
+      <c r="A1187" t="s">
+        <v>4377</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>467</v>
+      </c>
+      <c r="D1187" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1187" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1187" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1187" s="1" t="s">
+        <v>4378</v>
+      </c>
+      <c r="H1187" t="s">
+        <v>4379</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:8">
+      <c r="A1188" t="s">
+        <v>4380</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>471</v>
+      </c>
+      <c r="D1188" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1188" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1188" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G1188" s="1" t="s">
+        <v>4381</v>
+      </c>
+      <c r="H1188" t="s">
+        <v>4382</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:8">
+      <c r="A1189" t="s">
+        <v>4383</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>475</v>
+      </c>
+      <c r="D1189" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1189" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1189" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G1189" s="1" t="s">
+        <v>4384</v>
+      </c>
+      <c r="H1189" t="s">
+        <v>4385</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:8">
+      <c r="A1190" t="s">
+        <v>4386</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>479</v>
+      </c>
+      <c r="D1190" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1190" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1190" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1190" s="1" t="s">
+        <v>4387</v>
+      </c>
+      <c r="H1190" t="s">
+        <v>4388</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:8">
+      <c r="A1191" t="s">
+        <v>4389</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>311</v>
+      </c>
+      <c r="D1191" t="s">
+        <v>4390</v>
+      </c>
+      <c r="E1191" t="s">
+        <v>4391</v>
+      </c>
+      <c r="F1191" t="s">
+        <v>165</v>
+      </c>
+      <c r="G1191" s="1" t="s">
+        <v>4392</v>
+      </c>
+      <c r="H1191" t="s">
+        <v>4340</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:8">
+      <c r="A1192" t="s">
+        <v>4393</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1192" t="s">
+        <v>4394</v>
+      </c>
+      <c r="E1192" t="s">
+        <v>4395</v>
+      </c>
+      <c r="F1192" t="s">
+        <v>220</v>
+      </c>
+      <c r="G1192" s="1" t="s">
+        <v>4396</v>
+      </c>
+      <c r="H1192" t="s">
+        <v>4397</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:8">
+      <c r="A1193" t="s">
+        <v>4398</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1193" t="s">
+        <v>4394</v>
+      </c>
+      <c r="E1193" t="s">
+        <v>4395</v>
+      </c>
+      <c r="F1193" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1193" s="1" t="s">
+        <v>4399</v>
+      </c>
+      <c r="H1193" t="s">
+        <v>4400</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:8">
+      <c r="A1194" t="s">
+        <v>4401</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1194" t="s">
+        <v>4394</v>
+      </c>
+      <c r="E1194" t="s">
+        <v>4395</v>
+      </c>
+      <c r="F1194" t="s">
+        <v>220</v>
+      </c>
+      <c r="G1194" s="1" t="s">
+        <v>4402</v>
+      </c>
+      <c r="H1194" t="s">
+        <v>4403</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:8">
+      <c r="A1195" t="s">
+        <v>4404</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>25</v>
+      </c>
+      <c r="D1195" t="s">
+        <v>4394</v>
+      </c>
+      <c r="E1195" t="s">
+        <v>4395</v>
+      </c>
+      <c r="F1195" t="s">
+        <v>4405</v>
+      </c>
+      <c r="G1195" s="1" t="s">
+        <v>4406</v>
+      </c>
+      <c r="H1195" t="s">
+        <v>4407</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:8">
+      <c r="A1196" t="s">
+        <v>4408</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1196" t="s">
+        <v>4394</v>
+      </c>
+      <c r="E1196" t="s">
+        <v>4395</v>
+      </c>
+      <c r="F1196" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1196" s="1" t="s">
+        <v>4409</v>
+      </c>
+      <c r="H1196" t="s">
+        <v>4410</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:8">
+      <c r="A1197" t="s">
+        <v>4411</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1197" t="s">
+        <v>4394</v>
+      </c>
+      <c r="E1197" t="s">
+        <v>4395</v>
+      </c>
+      <c r="F1197" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1197" s="1" t="s">
+        <v>4412</v>
+      </c>
+      <c r="H1197" t="s">
+        <v>4413</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:8">
+      <c r="A1198" t="s">
+        <v>4414</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1198" t="s">
+        <v>4394</v>
+      </c>
+      <c r="E1198" t="s">
+        <v>4395</v>
+      </c>
+      <c r="F1198" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1198" s="1" t="s">
+        <v>4415</v>
+      </c>
+      <c r="H1198" t="s">
+        <v>4416</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:8">
+      <c r="A1199" t="s">
+        <v>4417</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>42</v>
+      </c>
+      <c r="D1199" t="s">
+        <v>4394</v>
+      </c>
+      <c r="E1199" t="s">
+        <v>4395</v>
+      </c>
+      <c r="F1199" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1199" s="1" t="s">
+        <v>4418</v>
+      </c>
+      <c r="H1199" t="s">
+        <v>4419</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:8">
+      <c r="A1200" t="s">
+        <v>4420</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1200" t="s">
+        <v>4394</v>
+      </c>
+      <c r="E1200" t="s">
+        <v>4395</v>
+      </c>
+      <c r="F1200" t="s">
+        <v>4421</v>
+      </c>
+      <c r="G1200" s="1" t="s">
+        <v>4422</v>
+      </c>
+      <c r="H1200" t="s">
+        <v>4423</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:8">
+      <c r="A1201" t="s">
+        <v>4424</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1201" t="s">
+        <v>4425</v>
+      </c>
+      <c r="E1201" t="s">
+        <v>4426</v>
+      </c>
+      <c r="F1201" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G1201" s="1" t="s">
+        <v>4427</v>
+      </c>
+      <c r="H1201" t="s">
+        <v>4428</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:8">
+      <c r="A1202" t="s">
+        <v>4429</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1202" t="s">
+        <v>4425</v>
+      </c>
+      <c r="E1202" t="s">
+        <v>4426</v>
+      </c>
+      <c r="F1202" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G1202" s="1" t="s">
+        <v>4430</v>
+      </c>
+      <c r="H1202" t="s">
+        <v>4431</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:8">
+      <c r="A1203" t="s">
+        <v>4432</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1203" t="s">
+        <v>4425</v>
+      </c>
+      <c r="E1203" t="s">
+        <v>4426</v>
+      </c>
+      <c r="F1203" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G1203" s="1" t="s">
+        <v>4433</v>
+      </c>
+      <c r="H1203" t="s">
+        <v>4434</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:8">
+      <c r="A1204" t="s">
+        <v>4435</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>25</v>
+      </c>
+      <c r="D1204" t="s">
+        <v>4425</v>
+      </c>
+      <c r="E1204" t="s">
+        <v>4426</v>
+      </c>
+      <c r="F1204" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G1204" s="1" t="s">
+        <v>4436</v>
+      </c>
+      <c r="H1204" t="s">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:8">
+      <c r="A1205" t="s">
+        <v>4438</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1205" t="s">
+        <v>4425</v>
+      </c>
+      <c r="E1205" t="s">
+        <v>4426</v>
+      </c>
+      <c r="F1205" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G1205" s="1" t="s">
+        <v>4439</v>
+      </c>
+      <c r="H1205" t="s">
+        <v>4440</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:8">
+      <c r="A1206" t="s">
+        <v>4441</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1206" t="s">
+        <v>4425</v>
+      </c>
+      <c r="E1206" t="s">
+        <v>4426</v>
+      </c>
+      <c r="F1206" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G1206" s="1" t="s">
+        <v>4442</v>
+      </c>
+      <c r="H1206" t="s">
+        <v>4443</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:8">
+      <c r="A1207" t="s">
+        <v>4444</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1207" t="s">
+        <v>4425</v>
+      </c>
+      <c r="E1207" t="s">
+        <v>4426</v>
+      </c>
+      <c r="F1207" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G1207" s="1" t="s">
+        <v>4445</v>
+      </c>
+      <c r="H1207" t="s">
+        <v>4446</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:8">
+      <c r="A1208" t="s">
+        <v>4447</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>42</v>
+      </c>
+      <c r="D1208" t="s">
+        <v>4425</v>
+      </c>
+      <c r="E1208" t="s">
+        <v>4426</v>
+      </c>
+      <c r="F1208" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G1208" s="1" t="s">
+        <v>4448</v>
+      </c>
+      <c r="H1208" t="s">
+        <v>4449</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:8">
+      <c r="A1209" t="s">
+        <v>4450</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1209" t="s">
+        <v>4425</v>
+      </c>
+      <c r="E1209" t="s">
+        <v>4426</v>
+      </c>
+      <c r="F1209" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G1209" s="1" t="s">
+        <v>4451</v>
+      </c>
+      <c r="H1209" t="s">
+        <v>4452</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:8">
+      <c r="A1210" t="s">
+        <v>4453</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1210" t="s">
+        <v>4425</v>
+      </c>
+      <c r="E1210" t="s">
+        <v>4426</v>
+      </c>
+      <c r="F1210" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G1210" s="1" t="s">
+        <v>4454</v>
+      </c>
+      <c r="H1210" t="s">
+        <v>4455</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:8">
+      <c r="A1211" t="s">
+        <v>4456</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>54</v>
+      </c>
+      <c r="D1211" t="s">
+        <v>4425</v>
+      </c>
+      <c r="E1211" t="s">
+        <v>4426</v>
+      </c>
+      <c r="F1211" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G1211" s="1" t="s">
+        <v>4457</v>
+      </c>
+      <c r="H1211" t="s">
+        <v>4458</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:8">
+      <c r="A1212" t="s">
+        <v>4459</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>59</v>
+      </c>
+      <c r="D1212" t="s">
+        <v>4425</v>
+      </c>
+      <c r="E1212" t="s">
+        <v>4426</v>
+      </c>
+      <c r="F1212" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G1212" s="1" t="s">
+        <v>4460</v>
+      </c>
+      <c r="H1212" t="s">
+        <v>4461</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:8">
+      <c r="A1213" t="s">
+        <v>4462</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1213" t="s">
+        <v>4463</v>
+      </c>
+      <c r="E1213" t="s">
+        <v>4464</v>
+      </c>
+      <c r="F1213" t="s">
+        <v>55</v>
+      </c>
+      <c r="G1213" s="1" t="s">
+        <v>4465</v>
+      </c>
+      <c r="H1213" t="s">
+        <v>4466</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:8">
+      <c r="A1214" t="s">
+        <v>4467</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1214" t="s">
+        <v>4463</v>
+      </c>
+      <c r="E1214" t="s">
+        <v>4464</v>
+      </c>
+      <c r="F1214" t="s">
+        <v>249</v>
+      </c>
+      <c r="G1214" s="1" t="s">
+        <v>4468</v>
+      </c>
+      <c r="H1214" t="s">
+        <v>4469</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:8">
+      <c r="A1215" t="s">
+        <v>4470</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1215" t="s">
+        <v>4463</v>
+      </c>
+      <c r="E1215" t="s">
+        <v>4464</v>
+      </c>
+      <c r="F1215" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1215" s="1" t="s">
+        <v>4471</v>
+      </c>
+      <c r="H1215" t="s">
+        <v>4472</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:8">
+      <c r="A1216" t="s">
+        <v>4473</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>25</v>
+      </c>
+      <c r="D1216" t="s">
+        <v>4463</v>
+      </c>
+      <c r="E1216" t="s">
+        <v>4464</v>
+      </c>
+      <c r="F1216" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1216" s="1" t="s">
+        <v>4474</v>
+      </c>
+      <c r="H1216" t="s">
+        <v>4475</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:8">
+      <c r="A1217" t="s">
+        <v>4476</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1217" t="s">
+        <v>4463</v>
+      </c>
+      <c r="E1217" t="s">
+        <v>4464</v>
+      </c>
+      <c r="F1217" t="s">
+        <v>283</v>
+      </c>
+      <c r="G1217" s="1" t="s">
+        <v>4477</v>
+      </c>
+      <c r="H1217" t="s">
+        <v>4478</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:8">
+      <c r="A1218" t="s">
+        <v>4479</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1218" t="s">
+        <v>4463</v>
+      </c>
+      <c r="E1218" t="s">
+        <v>4464</v>
+      </c>
+      <c r="F1218" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1218" s="1" t="s">
+        <v>4480</v>
+      </c>
+      <c r="H1218" t="s">
+        <v>4481</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:8">
+      <c r="A1219" t="s">
+        <v>4482</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1219" t="s">
+        <v>4463</v>
+      </c>
+      <c r="E1219" t="s">
+        <v>4464</v>
+      </c>
+      <c r="F1219" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1219" s="1" t="s">
+        <v>4483</v>
+      </c>
+      <c r="H1219" t="s">
+        <v>4484</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:8">
+      <c r="A1220" t="s">
+        <v>4485</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>42</v>
+      </c>
+      <c r="D1220" t="s">
+        <v>4463</v>
+      </c>
+      <c r="E1220" t="s">
+        <v>4464</v>
+      </c>
+      <c r="F1220" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1220" s="1" t="s">
+        <v>4486</v>
+      </c>
+      <c r="H1220" t="s">
+        <v>4487</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:8">
+      <c r="A1221" t="s">
+        <v>4488</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1221" t="s">
+        <v>4463</v>
+      </c>
+      <c r="E1221" t="s">
+        <v>4464</v>
+      </c>
+      <c r="F1221" t="s">
+        <v>165</v>
+      </c>
+      <c r="G1221" s="1" t="s">
+        <v>4489</v>
+      </c>
+      <c r="H1221" t="s">
+        <v>4490</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:8">
+      <c r="A1222" t="s">
+        <v>4491</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1222" t="s">
+        <v>4463</v>
+      </c>
+      <c r="E1222" t="s">
+        <v>4464</v>
+      </c>
+      <c r="F1222" t="s">
+        <v>114</v>
+      </c>
+      <c r="G1222" s="1" t="s">
+        <v>4492</v>
+      </c>
+      <c r="H1222" t="s">
+        <v>4493</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:8">
+      <c r="A1223" t="s">
+        <v>4494</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>54</v>
+      </c>
+      <c r="D1223" t="s">
+        <v>4463</v>
+      </c>
+      <c r="E1223" t="s">
+        <v>4464</v>
+      </c>
+      <c r="F1223" t="s">
+        <v>220</v>
+      </c>
+      <c r="G1223" s="1" t="s">
+        <v>4495</v>
+      </c>
+      <c r="H1223" t="s">
+        <v>4496</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:8">
+      <c r="A1224" t="s">
+        <v>4497</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>59</v>
+      </c>
+      <c r="D1224" t="s">
+        <v>4463</v>
+      </c>
+      <c r="E1224" t="s">
+        <v>4464</v>
+      </c>
+      <c r="F1224" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1224" s="1" t="s">
+        <v>4498</v>
+      </c>
+      <c r="H1224" t="s">
+        <v>4499</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:8">
+      <c r="A1225" t="s">
+        <v>4500</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1225" t="s">
+        <v>4463</v>
+      </c>
+      <c r="E1225" t="s">
+        <v>4464</v>
+      </c>
+      <c r="F1225" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1225" s="1" t="s">
+        <v>4501</v>
+      </c>
+      <c r="H1225" t="s">
+        <v>4502</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
+    <hyperlink ref="G631" r:id="rId630"/>
+    <hyperlink ref="G632" r:id="rId631"/>
+    <hyperlink ref="G633" r:id="rId632"/>
+    <hyperlink ref="G634" r:id="rId633"/>
+    <hyperlink ref="G635" r:id="rId634"/>
+    <hyperlink ref="G636" r:id="rId635"/>
+    <hyperlink ref="G637" r:id="rId636"/>
+    <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
+    <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
+    <hyperlink ref="G673" r:id="rId672"/>
+    <hyperlink ref="G674" r:id="rId673"/>
+    <hyperlink ref="G675" r:id="rId674"/>
+    <hyperlink ref="G676" r:id="rId675"/>
+    <hyperlink ref="G677" r:id="rId676"/>
+    <hyperlink ref="G678" r:id="rId677"/>
+    <hyperlink ref="G679" r:id="rId678"/>
+    <hyperlink ref="G680" r:id="rId679"/>
+    <hyperlink ref="G681" r:id="rId680"/>
+    <hyperlink ref="G682" r:id="rId681"/>
+    <hyperlink ref="G683" r:id="rId682"/>
+    <hyperlink ref="G684" r:id="rId683"/>
+    <hyperlink ref="G685" r:id="rId684"/>
+    <hyperlink ref="G686" r:id="rId685"/>
+    <hyperlink ref="G687" r:id="rId686"/>
+    <hyperlink ref="G688" r:id="rId687"/>
+    <hyperlink ref="G689" r:id="rId688"/>
+    <hyperlink ref="G690" r:id="rId689"/>
+    <hyperlink ref="G691" r:id="rId690"/>
+    <hyperlink ref="G692" r:id="rId691"/>
+    <hyperlink ref="G693" r:id="rId692"/>
+    <hyperlink ref="G694" r:id="rId693"/>
+    <hyperlink ref="G695" r:id="rId694"/>
+    <hyperlink ref="G696" r:id="rId695"/>
+    <hyperlink ref="G697" r:id="rId696"/>
+    <hyperlink ref="G698" r:id="rId697"/>
+    <hyperlink ref="G699" r:id="rId698"/>
+    <hyperlink ref="G700" r:id="rId699"/>
+    <hyperlink ref="G701" r:id="rId700"/>
+    <hyperlink ref="G702" r:id="rId701"/>
+    <hyperlink ref="G703" r:id="rId702"/>
+    <hyperlink ref="G704" r:id="rId703"/>
+    <hyperlink ref="G705" r:id="rId704"/>
+    <hyperlink ref="G706" r:id="rId705"/>
+    <hyperlink ref="G707" r:id="rId706"/>
+    <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
+    <hyperlink ref="G710" r:id="rId709"/>
+    <hyperlink ref="G711" r:id="rId710"/>
+    <hyperlink ref="G712" r:id="rId711"/>
+    <hyperlink ref="G713" r:id="rId712"/>
+    <hyperlink ref="G714" r:id="rId713"/>
+    <hyperlink ref="G715" r:id="rId714"/>
+    <hyperlink ref="G716" r:id="rId715"/>
+    <hyperlink ref="G717" r:id="rId716"/>
+    <hyperlink ref="G718" r:id="rId717"/>
+    <hyperlink ref="G719" r:id="rId718"/>
+    <hyperlink ref="G720" r:id="rId719"/>
+    <hyperlink ref="G721" r:id="rId720"/>
+    <hyperlink ref="G722" r:id="rId721"/>
+    <hyperlink ref="G723" r:id="rId722"/>
+    <hyperlink ref="G724" r:id="rId723"/>
+    <hyperlink ref="G725" r:id="rId724"/>
+    <hyperlink ref="G726" r:id="rId725"/>
+    <hyperlink ref="G727" r:id="rId726"/>
+    <hyperlink ref="G728" r:id="rId727"/>
+    <hyperlink ref="G729" r:id="rId728"/>
+    <hyperlink ref="G730" r:id="rId729"/>
+    <hyperlink ref="G731" r:id="rId730"/>
+    <hyperlink ref="G732" r:id="rId731"/>
+    <hyperlink ref="G733" r:id="rId732"/>
+    <hyperlink ref="G734" r:id="rId733"/>
+    <hyperlink ref="G735" r:id="rId734"/>
+    <hyperlink ref="G736" r:id="rId735"/>
+    <hyperlink ref="G737" r:id="rId736"/>
+    <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
+    <hyperlink ref="G740" r:id="rId739"/>
+    <hyperlink ref="G741" r:id="rId740"/>
+    <hyperlink ref="G742" r:id="rId741"/>
+    <hyperlink ref="G743" r:id="rId742"/>
+    <hyperlink ref="G744" r:id="rId743"/>
+    <hyperlink ref="G745" r:id="rId744"/>
+    <hyperlink ref="G746" r:id="rId745"/>
+    <hyperlink ref="G747" r:id="rId746"/>
+    <hyperlink ref="G748" r:id="rId747"/>
+    <hyperlink ref="G749" r:id="rId748"/>
+    <hyperlink ref="G750" r:id="rId749"/>
+    <hyperlink ref="G751" r:id="rId750"/>
+    <hyperlink ref="G752" r:id="rId751"/>
+    <hyperlink ref="G753" r:id="rId752"/>
+    <hyperlink ref="G754" r:id="rId753"/>
+    <hyperlink ref="G755" r:id="rId754"/>
+    <hyperlink ref="G756" r:id="rId755"/>
+    <hyperlink ref="G757" r:id="rId756"/>
+    <hyperlink ref="G758" r:id="rId757"/>
+    <hyperlink ref="G759" r:id="rId758"/>
+    <hyperlink ref="G760" r:id="rId759"/>
+    <hyperlink ref="G761" r:id="rId760"/>
+    <hyperlink ref="G762" r:id="rId761"/>
+    <hyperlink ref="G763" r:id="rId762"/>
+    <hyperlink ref="G764" r:id="rId763"/>
+    <hyperlink ref="G765" r:id="rId764"/>
+    <hyperlink ref="G766" r:id="rId765"/>
+    <hyperlink ref="G767" r:id="rId766"/>
+    <hyperlink ref="G768" r:id="rId767"/>
+    <hyperlink ref="G769" r:id="rId768"/>
+    <hyperlink ref="G770" r:id="rId769"/>
+    <hyperlink ref="G771" r:id="rId770"/>
+    <hyperlink ref="G772" r:id="rId771"/>
+    <hyperlink ref="G773" r:id="rId772"/>
+    <hyperlink ref="G774" r:id="rId773"/>
+    <hyperlink ref="G775" r:id="rId774"/>
+    <hyperlink ref="G776" r:id="rId775"/>
+    <hyperlink ref="G777" r:id="rId776"/>
+    <hyperlink ref="G778" r:id="rId777"/>
+    <hyperlink ref="G779" r:id="rId778"/>
+    <hyperlink ref="G780" r:id="rId779"/>
+    <hyperlink ref="G781" r:id="rId780"/>
+    <hyperlink ref="G782" r:id="rId781"/>
+    <hyperlink ref="G783" r:id="rId782"/>
+    <hyperlink ref="G784" r:id="rId783"/>
+    <hyperlink ref="G785" r:id="rId784"/>
+    <hyperlink ref="G786" r:id="rId785"/>
+    <hyperlink ref="G787" r:id="rId786"/>
+    <hyperlink ref="G788" r:id="rId787"/>
+    <hyperlink ref="G789" r:id="rId788"/>
+    <hyperlink ref="G790" r:id="rId789"/>
+    <hyperlink ref="G791" r:id="rId790"/>
+    <hyperlink ref="G792" r:id="rId791"/>
+    <hyperlink ref="G793" r:id="rId792"/>
+    <hyperlink ref="G794" r:id="rId793"/>
+    <hyperlink ref="G795" r:id="rId794"/>
+    <hyperlink ref="G796" r:id="rId795"/>
+    <hyperlink ref="G797" r:id="rId796"/>
+    <hyperlink ref="G798" r:id="rId797"/>
+    <hyperlink ref="G799" r:id="rId798"/>
+    <hyperlink ref="G800" r:id="rId799"/>
+    <hyperlink ref="G801" r:id="rId800"/>
+    <hyperlink ref="G802" r:id="rId801"/>
+    <hyperlink ref="G803" r:id="rId802"/>
+    <hyperlink ref="G804" r:id="rId803"/>
+    <hyperlink ref="G805" r:id="rId804"/>
+    <hyperlink ref="G806" r:id="rId805"/>
+    <hyperlink ref="G807" r:id="rId806"/>
+    <hyperlink ref="G808" r:id="rId807"/>
+    <hyperlink ref="G809" r:id="rId808"/>
+    <hyperlink ref="G810" r:id="rId809"/>
+    <hyperlink ref="G811" r:id="rId810"/>
+    <hyperlink ref="G812" r:id="rId811"/>
+    <hyperlink ref="G813" r:id="rId812"/>
+    <hyperlink ref="G814" r:id="rId813"/>
+    <hyperlink ref="G815" r:id="rId814"/>
+    <hyperlink ref="G816" r:id="rId815"/>
+    <hyperlink ref="G817" r:id="rId816"/>
+    <hyperlink ref="G818" r:id="rId817"/>
+    <hyperlink ref="G819" r:id="rId818"/>
+    <hyperlink ref="G820" r:id="rId819"/>
+    <hyperlink ref="G821" r:id="rId820"/>
+    <hyperlink ref="G822" r:id="rId821"/>
+    <hyperlink ref="G823" r:id="rId822"/>
+    <hyperlink ref="G824" r:id="rId823"/>
+    <hyperlink ref="G825" r:id="rId824"/>
+    <hyperlink ref="G826" r:id="rId825"/>
+    <hyperlink ref="G827" r:id="rId826"/>
+    <hyperlink ref="G828" r:id="rId827"/>
+    <hyperlink ref="G829" r:id="rId828"/>
+    <hyperlink ref="G830" r:id="rId829"/>
+    <hyperlink ref="G831" r:id="rId830"/>
+    <hyperlink ref="G832" r:id="rId831"/>
+    <hyperlink ref="G833" r:id="rId832"/>
+    <hyperlink ref="G834" r:id="rId833"/>
+    <hyperlink ref="G835" r:id="rId834"/>
+    <hyperlink ref="G836" r:id="rId835"/>
+    <hyperlink ref="G837" r:id="rId836"/>
+    <hyperlink ref="G838" r:id="rId837"/>
+    <hyperlink ref="G839" r:id="rId838"/>
+    <hyperlink ref="G840" r:id="rId839"/>
+    <hyperlink ref="G841" r:id="rId840"/>
+    <hyperlink ref="G842" r:id="rId841"/>
+    <hyperlink ref="G843" r:id="rId842"/>
+    <hyperlink ref="G844" r:id="rId843"/>
+    <hyperlink ref="G845" r:id="rId844"/>
+    <hyperlink ref="G846" r:id="rId845"/>
+    <hyperlink ref="G847" r:id="rId846"/>
+    <hyperlink ref="G848" r:id="rId847"/>
+    <hyperlink ref="G849" r:id="rId848"/>
+    <hyperlink ref="G850" r:id="rId849"/>
+    <hyperlink ref="G851" r:id="rId850"/>
+    <hyperlink ref="G852" r:id="rId851"/>
+    <hyperlink ref="G853" r:id="rId852"/>
+    <hyperlink ref="G854" r:id="rId853"/>
+    <hyperlink ref="G855" r:id="rId854"/>
+    <hyperlink ref="G856" r:id="rId855"/>
+    <hyperlink ref="G857" r:id="rId856"/>
+    <hyperlink ref="G858" r:id="rId857"/>
+    <hyperlink ref="G859" r:id="rId858"/>
+    <hyperlink ref="G860" r:id="rId859"/>
+    <hyperlink ref="G861" r:id="rId860"/>
+    <hyperlink ref="G862" r:id="rId861"/>
+    <hyperlink ref="G863" r:id="rId862"/>
+    <hyperlink ref="G864" r:id="rId863"/>
+    <hyperlink ref="G865" r:id="rId864"/>
+    <hyperlink ref="G866" r:id="rId865"/>
+    <hyperlink ref="G867" r:id="rId866"/>
+    <hyperlink ref="G868" r:id="rId867"/>
+    <hyperlink ref="G869" r:id="rId868"/>
+    <hyperlink ref="G870" r:id="rId869"/>
+    <hyperlink ref="G871" r:id="rId870"/>
+    <hyperlink ref="G872" r:id="rId871"/>
+    <hyperlink ref="G873" r:id="rId872"/>
+    <hyperlink ref="G874" r:id="rId873"/>
+    <hyperlink ref="G875" r:id="rId874"/>
+    <hyperlink ref="G876" r:id="rId875"/>
+    <hyperlink ref="G877" r:id="rId876"/>
+    <hyperlink ref="G878" r:id="rId877"/>
+    <hyperlink ref="G879" r:id="rId878"/>
+    <hyperlink ref="G880" r:id="rId879"/>
+    <hyperlink ref="G881" r:id="rId880"/>
+    <hyperlink ref="G882" r:id="rId881"/>
+    <hyperlink ref="G883" r:id="rId882"/>
+    <hyperlink ref="G884" r:id="rId883"/>
+    <hyperlink ref="G885" r:id="rId884"/>
+    <hyperlink ref="G886" r:id="rId885"/>
+    <hyperlink ref="G887" r:id="rId886"/>
+    <hyperlink ref="G888" r:id="rId887"/>
+    <hyperlink ref="G889" r:id="rId888"/>
+    <hyperlink ref="G890" r:id="rId889"/>
+    <hyperlink ref="G891" r:id="rId890"/>
+    <hyperlink ref="G892" r:id="rId891"/>
+    <hyperlink ref="G893" r:id="rId892"/>
+    <hyperlink ref="G894" r:id="rId893"/>
+    <hyperlink ref="G895" r:id="rId894"/>
+    <hyperlink ref="G896" r:id="rId895"/>
+    <hyperlink ref="G897" r:id="rId896"/>
+    <hyperlink ref="G898" r:id="rId897"/>
+    <hyperlink ref="G899" r:id="rId898"/>
+    <hyperlink ref="G900" r:id="rId899"/>
+    <hyperlink ref="G901" r:id="rId900"/>
+    <hyperlink ref="G902" r:id="rId901"/>
+    <hyperlink ref="G903" r:id="rId902"/>
+    <hyperlink ref="G904" r:id="rId903"/>
+    <hyperlink ref="G905" r:id="rId904"/>
+    <hyperlink ref="G906" r:id="rId905"/>
+    <hyperlink ref="G907" r:id="rId906"/>
+    <hyperlink ref="G908" r:id="rId907"/>
+    <hyperlink ref="G909" r:id="rId908"/>
+    <hyperlink ref="G910" r:id="rId909"/>
+    <hyperlink ref="G911" r:id="rId910"/>
+    <hyperlink ref="G912" r:id="rId911"/>
+    <hyperlink ref="G913" r:id="rId912"/>
+    <hyperlink ref="G914" r:id="rId913"/>
+    <hyperlink ref="G915" r:id="rId914"/>
+    <hyperlink ref="G916" r:id="rId915"/>
+    <hyperlink ref="G917" r:id="rId916"/>
+    <hyperlink ref="G918" r:id="rId917"/>
+    <hyperlink ref="G919" r:id="rId918"/>
+    <hyperlink ref="G920" r:id="rId919"/>
+    <hyperlink ref="G921" r:id="rId920"/>
+    <hyperlink ref="G922" r:id="rId921"/>
+    <hyperlink ref="G923" r:id="rId922"/>
+    <hyperlink ref="G924" r:id="rId923"/>
+    <hyperlink ref="G925" r:id="rId924"/>
+    <hyperlink ref="G926" r:id="rId925"/>
+    <hyperlink ref="G927" r:id="rId926"/>
+    <hyperlink ref="G928" r:id="rId927"/>
+    <hyperlink ref="G929" r:id="rId928"/>
+    <hyperlink ref="G930" r:id="rId929"/>
+    <hyperlink ref="G931" r:id="rId930"/>
+    <hyperlink ref="G932" r:id="rId931"/>
+    <hyperlink ref="G933" r:id="rId932"/>
+    <hyperlink ref="G934" r:id="rId933"/>
+    <hyperlink ref="G935" r:id="rId934"/>
+    <hyperlink ref="G936" r:id="rId935"/>
+    <hyperlink ref="G937" r:id="rId936"/>
+    <hyperlink ref="G938" r:id="rId937"/>
+    <hyperlink ref="G939" r:id="rId938"/>
+    <hyperlink ref="G940" r:id="rId939"/>
+    <hyperlink ref="G941" r:id="rId940"/>
+    <hyperlink ref="G942" r:id="rId941"/>
+    <hyperlink ref="G943" r:id="rId942"/>
+    <hyperlink ref="G944" r:id="rId943"/>
+    <hyperlink ref="G945" r:id="rId944"/>
+    <hyperlink ref="G946" r:id="rId945"/>
+    <hyperlink ref="G947" r:id="rId946"/>
+    <hyperlink ref="G948" r:id="rId947"/>
+    <hyperlink ref="G949" r:id="rId948"/>
+    <hyperlink ref="G950" r:id="rId949"/>
+    <hyperlink ref="G951" r:id="rId950"/>
+    <hyperlink ref="G952" r:id="rId951"/>
+    <hyperlink ref="G953" r:id="rId952"/>
+    <hyperlink ref="G954" r:id="rId953"/>
+    <hyperlink ref="G955" r:id="rId954"/>
+    <hyperlink ref="G956" r:id="rId955"/>
+    <hyperlink ref="G957" r:id="rId956"/>
+    <hyperlink ref="G958" r:id="rId957"/>
+    <hyperlink ref="G959" r:id="rId958"/>
+    <hyperlink ref="G960" r:id="rId959"/>
+    <hyperlink ref="G961" r:id="rId960"/>
+    <hyperlink ref="G962" r:id="rId961"/>
+    <hyperlink ref="G963" r:id="rId962"/>
+    <hyperlink ref="G964" r:id="rId963"/>
+    <hyperlink ref="G965" r:id="rId964"/>
+    <hyperlink ref="G966" r:id="rId965"/>
+    <hyperlink ref="G967" r:id="rId966"/>
+    <hyperlink ref="G968" r:id="rId967"/>
+    <hyperlink ref="G969" r:id="rId968"/>
+    <hyperlink ref="G970" r:id="rId969"/>
+    <hyperlink ref="G971" r:id="rId970"/>
+    <hyperlink ref="G972" r:id="rId971"/>
+    <hyperlink ref="G973" r:id="rId972"/>
+    <hyperlink ref="G974" r:id="rId973"/>
+    <hyperlink ref="G975" r:id="rId974"/>
+    <hyperlink ref="G976" r:id="rId975"/>
+    <hyperlink ref="G977" r:id="rId976"/>
+    <hyperlink ref="G978" r:id="rId977"/>
+    <hyperlink ref="G979" r:id="rId978"/>
+    <hyperlink ref="G980" r:id="rId979"/>
+    <hyperlink ref="G981" r:id="rId980"/>
+    <hyperlink ref="G982" r:id="rId981"/>
+    <hyperlink ref="G983" r:id="rId982"/>
+    <hyperlink ref="G984" r:id="rId983"/>
+    <hyperlink ref="G985" r:id="rId984"/>
+    <hyperlink ref="G986" r:id="rId985"/>
+    <hyperlink ref="G987" r:id="rId986"/>
+    <hyperlink ref="G988" r:id="rId987"/>
+    <hyperlink ref="G989" r:id="rId988"/>
+    <hyperlink ref="G990" r:id="rId989"/>
+    <hyperlink ref="G991" r:id="rId990"/>
+    <hyperlink ref="G992" r:id="rId991"/>
+    <hyperlink ref="G993" r:id="rId992"/>
+    <hyperlink ref="G994" r:id="rId993"/>
+    <hyperlink ref="G995" r:id="rId994"/>
+    <hyperlink ref="G996" r:id="rId995"/>
+    <hyperlink ref="G997" r:id="rId996"/>
+    <hyperlink ref="G998" r:id="rId997"/>
+    <hyperlink ref="G999" r:id="rId998"/>
+    <hyperlink ref="G1000" r:id="rId999"/>
+    <hyperlink ref="G1001" r:id="rId1000"/>
+    <hyperlink ref="G1002" r:id="rId1001"/>
+    <hyperlink ref="G1003" r:id="rId1002"/>
+    <hyperlink ref="G1004" r:id="rId1003"/>
+    <hyperlink ref="G1005" r:id="rId1004"/>
+    <hyperlink ref="G1006" r:id="rId1005"/>
+    <hyperlink ref="G1007" r:id="rId1006"/>
+    <hyperlink ref="G1008" r:id="rId1007"/>
+    <hyperlink ref="G1009" r:id="rId1008"/>
+    <hyperlink ref="G1010" r:id="rId1009"/>
+    <hyperlink ref="G1011" r:id="rId1010"/>
+    <hyperlink ref="G1012" r:id="rId1011"/>
+    <hyperlink ref="G1013" r:id="rId1012"/>
+    <hyperlink ref="G1014" r:id="rId1013"/>
+    <hyperlink ref="G1015" r:id="rId1014"/>
+    <hyperlink ref="G1016" r:id="rId1015"/>
+    <hyperlink ref="G1017" r:id="rId1016"/>
+    <hyperlink ref="G1018" r:id="rId1017"/>
+    <hyperlink ref="G1019" r:id="rId1018"/>
+    <hyperlink ref="G1020" r:id="rId1019"/>
+    <hyperlink ref="G1021" r:id="rId1020"/>
+    <hyperlink ref="G1022" r:id="rId1021"/>
+    <hyperlink ref="G1023" r:id="rId1022"/>
+    <hyperlink ref="G1024" r:id="rId1023"/>
+    <hyperlink ref="G1025" r:id="rId1024"/>
+    <hyperlink ref="G1026" r:id="rId1025"/>
+    <hyperlink ref="G1027" r:id="rId1026"/>
+    <hyperlink ref="G1028" r:id="rId1027"/>
+    <hyperlink ref="G1029" r:id="rId1028"/>
+    <hyperlink ref="G1030" r:id="rId1029"/>
+    <hyperlink ref="G1031" r:id="rId1030"/>
+    <hyperlink ref="G1032" r:id="rId1031"/>
+    <hyperlink ref="G1033" r:id="rId1032"/>
+    <hyperlink ref="G1034" r:id="rId1033"/>
+    <hyperlink ref="G1035" r:id="rId1034"/>
+    <hyperlink ref="G1036" r:id="rId1035"/>
+    <hyperlink ref="G1037" r:id="rId1036"/>
+    <hyperlink ref="G1038" r:id="rId1037"/>
+    <hyperlink ref="G1039" r:id="rId1038"/>
+    <hyperlink ref="G1040" r:id="rId1039"/>
+    <hyperlink ref="G1041" r:id="rId1040"/>
+    <hyperlink ref="G1042" r:id="rId1041"/>
+    <hyperlink ref="G1043" r:id="rId1042"/>
+    <hyperlink ref="G1044" r:id="rId1043"/>
+    <hyperlink ref="G1045" r:id="rId1044"/>
+    <hyperlink ref="G1046" r:id="rId1045"/>
+    <hyperlink ref="G1047" r:id="rId1046"/>
+    <hyperlink ref="G1048" r:id="rId1047"/>
+    <hyperlink ref="G1049" r:id="rId1048"/>
+    <hyperlink ref="G1050" r:id="rId1049"/>
+    <hyperlink ref="G1051" r:id="rId1050"/>
+    <hyperlink ref="G1052" r:id="rId1051"/>
+    <hyperlink ref="G1053" r:id="rId1052"/>
+    <hyperlink ref="G1054" r:id="rId1053"/>
+    <hyperlink ref="G1055" r:id="rId1054"/>
+    <hyperlink ref="G1056" r:id="rId1055"/>
+    <hyperlink ref="G1057" r:id="rId1056"/>
+    <hyperlink ref="G1058" r:id="rId1057"/>
+    <hyperlink ref="G1059" r:id="rId1058"/>
+    <hyperlink ref="G1060" r:id="rId1059"/>
+    <hyperlink ref="G1061" r:id="rId1060"/>
+    <hyperlink ref="G1062" r:id="rId1061"/>
+    <hyperlink ref="G1063" r:id="rId1062"/>
+    <hyperlink ref="G1064" r:id="rId1063"/>
+    <hyperlink ref="G1065" r:id="rId1064"/>
+    <hyperlink ref="G1066" r:id="rId1065"/>
+    <hyperlink ref="G1067" r:id="rId1066"/>
+    <hyperlink ref="G1068" r:id="rId1067"/>
+    <hyperlink ref="G1069" r:id="rId1068"/>
+    <hyperlink ref="G1070" r:id="rId1069"/>
+    <hyperlink ref="G1071" r:id="rId1070"/>
+    <hyperlink ref="G1072" r:id="rId1071"/>
+    <hyperlink ref="G1073" r:id="rId1072"/>
+    <hyperlink ref="G1074" r:id="rId1073"/>
+    <hyperlink ref="G1075" r:id="rId1074"/>
+    <hyperlink ref="G1076" r:id="rId1075"/>
+    <hyperlink ref="G1077" r:id="rId1076"/>
+    <hyperlink ref="G1078" r:id="rId1077"/>
+    <hyperlink ref="G1079" r:id="rId1078"/>
+    <hyperlink ref="G1080" r:id="rId1079"/>
+    <hyperlink ref="G1081" r:id="rId1080"/>
+    <hyperlink ref="G1082" r:id="rId1081"/>
+    <hyperlink ref="G1083" r:id="rId1082"/>
+    <hyperlink ref="G1084" r:id="rId1083"/>
+    <hyperlink ref="G1085" r:id="rId1084"/>
+    <hyperlink ref="G1086" r:id="rId1085"/>
+    <hyperlink ref="G1087" r:id="rId1086"/>
+    <hyperlink ref="G1088" r:id="rId1087"/>
+    <hyperlink ref="G1089" r:id="rId1088"/>
+    <hyperlink ref="G1090" r:id="rId1089"/>
+    <hyperlink ref="G1091" r:id="rId1090"/>
+    <hyperlink ref="G1092" r:id="rId1091"/>
+    <hyperlink ref="G1093" r:id="rId1092"/>
+    <hyperlink ref="G1094" r:id="rId1093"/>
+    <hyperlink ref="G1095" r:id="rId1094"/>
+    <hyperlink ref="G1096" r:id="rId1095"/>
+    <hyperlink ref="G1097" r:id="rId1096"/>
+    <hyperlink ref="G1098" r:id="rId1097"/>
+    <hyperlink ref="G1099" r:id="rId1098"/>
+    <hyperlink ref="G1100" r:id="rId1099"/>
+    <hyperlink ref="G1101" r:id="rId1100"/>
+    <hyperlink ref="G1102" r:id="rId1101"/>
+    <hyperlink ref="G1103" r:id="rId1102"/>
+    <hyperlink ref="G1104" r:id="rId1103"/>
+    <hyperlink ref="G1105" r:id="rId1104"/>
+    <hyperlink ref="G1106" r:id="rId1105"/>
+    <hyperlink ref="G1107" r:id="rId1106"/>
+    <hyperlink ref="G1108" r:id="rId1107"/>
+    <hyperlink ref="G1109" r:id="rId1108"/>
+    <hyperlink ref="G1110" r:id="rId1109"/>
+    <hyperlink ref="G1111" r:id="rId1110"/>
+    <hyperlink ref="G1112" r:id="rId1111"/>
+    <hyperlink ref="G1113" r:id="rId1112"/>
+    <hyperlink ref="G1114" r:id="rId1113"/>
+    <hyperlink ref="G1115" r:id="rId1114"/>
+    <hyperlink ref="G1116" r:id="rId1115"/>
+    <hyperlink ref="G1117" r:id="rId1116"/>
+    <hyperlink ref="G1118" r:id="rId1117"/>
+    <hyperlink ref="G1119" r:id="rId1118"/>
+    <hyperlink ref="G1120" r:id="rId1119"/>
+    <hyperlink ref="G1121" r:id="rId1120"/>
+    <hyperlink ref="G1122" r:id="rId1121"/>
+    <hyperlink ref="G1123" r:id="rId1122"/>
+    <hyperlink ref="G1124" r:id="rId1123"/>
+    <hyperlink ref="G1125" r:id="rId1124"/>
+    <hyperlink ref="G1126" r:id="rId1125"/>
+    <hyperlink ref="G1127" r:id="rId1126"/>
+    <hyperlink ref="G1128" r:id="rId1127"/>
+    <hyperlink ref="G1129" r:id="rId1128"/>
+    <hyperlink ref="G1130" r:id="rId1129"/>
+    <hyperlink ref="G1131" r:id="rId1130"/>
+    <hyperlink ref="G1132" r:id="rId1131"/>
+    <hyperlink ref="G1133" r:id="rId1132"/>
+    <hyperlink ref="G1134" r:id="rId1133"/>
+    <hyperlink ref="G1135" r:id="rId1134"/>
+    <hyperlink ref="G1136" r:id="rId1135"/>
+    <hyperlink ref="G1137" r:id="rId1136"/>
+    <hyperlink ref="G1138" r:id="rId1137"/>
+    <hyperlink ref="G1139" r:id="rId1138"/>
+    <hyperlink ref="G1140" r:id="rId1139"/>
+    <hyperlink ref="G1141" r:id="rId1140"/>
+    <hyperlink ref="G1142" r:id="rId1141"/>
+    <hyperlink ref="G1143" r:id="rId1142"/>
+    <hyperlink ref="G1144" r:id="rId1143"/>
+    <hyperlink ref="G1145" r:id="rId1144"/>
+    <hyperlink ref="G1146" r:id="rId1145"/>
+    <hyperlink ref="G1147" r:id="rId1146"/>
+    <hyperlink ref="G1148" r:id="rId1147"/>
+    <hyperlink ref="G1149" r:id="rId1148"/>
+    <hyperlink ref="G1150" r:id="rId1149"/>
+    <hyperlink ref="G1151" r:id="rId1150"/>
+    <hyperlink ref="G1152" r:id="rId1151"/>
+    <hyperlink ref="G1153" r:id="rId1152"/>
+    <hyperlink ref="G1154" r:id="rId1153"/>
+    <hyperlink ref="G1155" r:id="rId1154"/>
+    <hyperlink ref="G1156" r:id="rId1155"/>
+    <hyperlink ref="G1157" r:id="rId1156"/>
+    <hyperlink ref="G1158" r:id="rId1157"/>
+    <hyperlink ref="G1159" r:id="rId1158"/>
+    <hyperlink ref="G1160" r:id="rId1159"/>
+    <hyperlink ref="G1161" r:id="rId1160"/>
+    <hyperlink ref="G1162" r:id="rId1161"/>
+    <hyperlink ref="G1163" r:id="rId1162"/>
+    <hyperlink ref="G1164" r:id="rId1163"/>
+    <hyperlink ref="G1165" r:id="rId1164"/>
+    <hyperlink ref="G1166" r:id="rId1165"/>
+    <hyperlink ref="G1167" r:id="rId1166"/>
+    <hyperlink ref="G1168" r:id="rId1167"/>
+    <hyperlink ref="G1169" r:id="rId1168"/>
+    <hyperlink ref="G1170" r:id="rId1169"/>
+    <hyperlink ref="G1171" r:id="rId1170"/>
+    <hyperlink ref="G1172" r:id="rId1171"/>
+    <hyperlink ref="G1173" r:id="rId1172"/>
+    <hyperlink ref="G1174" r:id="rId1173"/>
+    <hyperlink ref="G1175" r:id="rId1174"/>
+    <hyperlink ref="G1176" r:id="rId1175"/>
+    <hyperlink ref="G1177" r:id="rId1176"/>
+    <hyperlink ref="G1178" r:id="rId1177"/>
+    <hyperlink ref="G1179" r:id="rId1178"/>
+    <hyperlink ref="G1180" r:id="rId1179"/>
+    <hyperlink ref="G1181" r:id="rId1180"/>
+    <hyperlink ref="G1182" r:id="rId1181"/>
+    <hyperlink ref="G1183" r:id="rId1182"/>
+    <hyperlink ref="G1184" r:id="rId1183"/>
+    <hyperlink ref="G1185" r:id="rId1184"/>
+    <hyperlink ref="G1186" r:id="rId1185"/>
+    <hyperlink ref="G1187" r:id="rId1186"/>
+    <hyperlink ref="G1188" r:id="rId1187"/>
+    <hyperlink ref="G1189" r:id="rId1188"/>
+    <hyperlink ref="G1190" r:id="rId1189"/>
+    <hyperlink ref="G1191" r:id="rId1190"/>
+    <hyperlink ref="G1192" r:id="rId1191"/>
+    <hyperlink ref="G1193" r:id="rId1192"/>
+    <hyperlink ref="G1194" r:id="rId1193"/>
+    <hyperlink ref="G1195" r:id="rId1194"/>
+    <hyperlink ref="G1196" r:id="rId1195"/>
+    <hyperlink ref="G1197" r:id="rId1196"/>
+    <hyperlink ref="G1198" r:id="rId1197"/>
+    <hyperlink ref="G1199" r:id="rId1198"/>
+    <hyperlink ref="G1200" r:id="rId1199"/>
+    <hyperlink ref="G1201" r:id="rId1200"/>
+    <hyperlink ref="G1202" r:id="rId1201"/>
+    <hyperlink ref="G1203" r:id="rId1202"/>
+    <hyperlink ref="G1204" r:id="rId1203"/>
+    <hyperlink ref="G1205" r:id="rId1204"/>
+    <hyperlink ref="G1206" r:id="rId1205"/>
+    <hyperlink ref="G1207" r:id="rId1206"/>
+    <hyperlink ref="G1208" r:id="rId1207"/>
+    <hyperlink ref="G1209" r:id="rId1208"/>
+    <hyperlink ref="G1210" r:id="rId1209"/>
+    <hyperlink ref="G1211" r:id="rId1210"/>
+    <hyperlink ref="G1212" r:id="rId1211"/>
+    <hyperlink ref="G1213" r:id="rId1212"/>
+    <hyperlink ref="G1214" r:id="rId1213"/>
+    <hyperlink ref="G1215" r:id="rId1214"/>
+    <hyperlink ref="G1216" r:id="rId1215"/>
+    <hyperlink ref="G1217" r:id="rId1216"/>
+    <hyperlink ref="G1218" r:id="rId1217"/>
+    <hyperlink ref="G1219" r:id="rId1218"/>
+    <hyperlink ref="G1220" r:id="rId1219"/>
+    <hyperlink ref="G1221" r:id="rId1220"/>
+    <hyperlink ref="G1222" r:id="rId1221"/>
+    <hyperlink ref="G1223" r:id="rId1222"/>
+    <hyperlink ref="G1224" r:id="rId1223"/>
+    <hyperlink ref="G1225" r:id="rId1224"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>