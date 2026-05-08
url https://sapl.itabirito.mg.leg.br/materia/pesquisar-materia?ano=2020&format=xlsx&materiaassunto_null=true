--- v0 (2025-12-16)
+++ v1 (2026-05-08)
@@ -54,9332 +54,9332 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Toninho da Associação</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4506/indicacao_01_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4506/indicacao_01_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Sr. Prefeito Municipal providenciar, por meio da secretaria competente, que seja feito revitalização das grades de proteção do Rio Carioca, próximo ao número 364, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4507/indicacao_02_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4507/indicacao_02_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Sr. Prefeito Municipal Providenciar, por meio da secretaria competente, que seja feito limpeza na Escadaria 6 de Julho, Escadaria Efigênia de Oliveira Batista e a Praça do Cruzeiro ao lado do ETA (Estação de Tratamento de Água), no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4508/indicacao_03_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4508/indicacao_03_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Sr. Prefeito Municipal providenciar, por meio da secretaria competente, que seja feito a operação tampa buraco, nos Bairros Santa Rita, Primavera e Munú.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4509/indicacao_04_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4509/indicacao_04_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Sr. Prefeito Municipal, por meio da secretaria competente, que seja recolocado o asfalto na Rua Efigênia de Oliveira Batista, próximo ao número 157, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4510/indicacao_05_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4510/indicacao_05_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Sr. Prefeito Municipal providenciar, por meio da secretaria competente, que seja feito pavimentação asfáltica ou trocar o calçamento em toda a extensão do morro da Rua João Faria Gurgel, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4511/indicacao_06_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4511/indicacao_06_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Sr. Prefeito Municipal providenciar, por meio da secretaria competente, que seja executado a limpeza em toda a extensão do Rio da Carioca, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4512/indicacao_07_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4512/indicacao_07_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Sr. Prefeito Municipal providenciar, por meio da secretaria competente, que seja feito novamente a pintura dos quebra molas e das faixas de pedestres, próximo a Escola Estadual Henrique Michel, Poliesportivo, Padaria Santa Rita e ponto de ônibus próximo ao Poliesportivo, no bairro Santa Rita.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Tila do Social</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4513/indicacao_08_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4513/indicacao_08_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente a capina e limpeza da escada localizada na Rua Domingos Santos, (conhecida como rua da escadaria), bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4514/indicacao_09_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4514/indicacao_09_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente a possibilidade de colocação de faixa de pedestre na Rua Francisco José de Carvalho esquina com a rua Angelina Salermo, Bairro São José.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4515/indicacao_10_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4515/indicacao_10_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente a manutenção dos brinquedos, colocação da lixeira e a capina e limpeza da Praça localizada na Rua Alameda Jacarandá, Bairro Portões.</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4516/indicacao_11_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4516/indicacao_11_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente a capina e a limpeza da rua José Souza, bairro Vila Gonçalo.</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Dr. Edson</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4517/indicacao_12_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4517/indicacao_12_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria de obras a revitalização asfáltica na rua Jasmim no bairro Matozinhos.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4518/indicacao_13_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4518/indicacao_13_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria de obras a revitalização asfáltica na Rua das Acácias próximo ao número 358 no bairro Matozinhos.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4519/indicacao_14_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4519/indicacao_14_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria de obras a revitalização na Rua Augusto Bretas no bairro Matozinhos.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4520/indicacao_15_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4520/indicacao_15_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria competente que expeça notificação a empresa prestadora de serviço de transporte público do nosso município, para que seja  realizada a troca de motorista de ônibus dentro do pátio da empresa, não nas vias públicas conforme vem ocorrendo na localidade do bairro São José.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4521/indicacao_16_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4521/indicacao_16_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria de obras a instalação de um guarda corpo na rua Pio Xll esquina com a rua Presidente Kenedy.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4522/indicacao_17_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4522/indicacao_17_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria competente, a criação do Núcleo de Apoio Jurídico ou disponibilização dentro da estrutura existente de profissional para auxiliar as associações comunitárias em suas prestações de contas.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4523/indicacao_18_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4523/indicacao_18_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, que determine ao departamento competente realizar obras tipo tapa-buracos ou recapeamento asfáltico nas vias públicas do distrito São Gonçalo do Bação.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4524/indicacao_19_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4524/indicacao_19_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria de obras a revitalização asfáltica na rua Monte Sinai próximo ao número 421 no bairro Matozinhos.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4525/indicacao_20_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4525/indicacao_20_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, que determine ao departamento competente realizar manutenção na estrada da terra rural que dá acesso a cachoeira da Bem-Vinda e demais sitiantes, no distrito de São Gonçalo do Bação.</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Geraldo Mendanha</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4526/indicacao_21_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4526/indicacao_21_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Senhor Prefeito Municipal por meio da secretaria competente, a recuperação das vias (tapa buracos), Rua Nicolau Silva no Bairro Saudade e Rua Antônio Carlos no Bairro Boa Viagem, pertencentes ao município de Itabirito.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Gilmar Alfenas (Gilmar Capoeira)</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4527/indicacao_22_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4527/indicacao_22_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Chefe do Executivo providenciar, por meio da secretaria competente, um estudo técnico da Rua Arthur Bernardes, Bairro Centro, altura do número 73, para colocação de uma faixa elevatória de pedestre e a possibilidade de afastamento da faixa que hoje se encontra na esquina inicio da Rua José Sans.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4528/indicacao_23_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4528/indicacao_23_2020.pdf</t>
   </si>
   <si>
     <t>Eu, Gilmar Alfenas, vereador abaixo assinado, venho através deste requerimento, solicitar à secretaria competente construção de passeio em toda extensão da Rua Hortência, no bairro Gutierrez.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Léo do Social</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4529/indicacao_24_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4529/indicacao_24_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao senhor Prefeito Municipal que providencie através da Secretaria competente, a agilidade do processo de manutenção da pavimentação asfáltica nas vias públicas de Itabirito.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4530/indicacao_25_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4530/indicacao_25_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Senhor Prefeito Municipal que providencie através da Secretaria competente, providenciar a manutenção ou troca de postes de energia localizados no início da Rua José Augusto França.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4531/indicacao_26_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4531/indicacao_26_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Senhor Prefeito Municipal que providencie através da Secretaria competente, providenciar o desentupimento do bueiro na rua José Augusto França, em frente ao nº 188, Bairro Munu.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4532/indicacao_27_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4532/indicacao_27_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Senhor Prefeito Municipal que providencie através da Secretaria competente, o inicio imediato das obras de reforma da Praça José Lima, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Max Fortes</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4533/indicacao_28_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4533/indicacao_28_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Poder Executivo, juntamente com as Secretarias Municipais de Assistência Social e Segurança e Trânsito a implantação de um plano de emergência em relação as cheias do Rio Itabirito e demais córregos da cidade, prevendo criação da central de controle, bem como plano habitacional para evacuação das famílias residentes em áreas de risco diante de previsões de grande volume de chuvas.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4534/indicacao_29_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4534/indicacao_29_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Poder Executivo, juntamente com a Secretaria Municipal da Fazenda, a concessão de 100% isenção do IPTU, bem como a isenção do alvará aos estabelecimentos comerciais eventualmente atingidos.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4535/indicacao_30_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4535/indicacao_30_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Poder Executivo, juntamente coma as Secretarias Municipais de Obras e Serviços e de Urbanismo e Limpeza Urbana, a instalação de refletores na praça recém-construída pelo moradores, na Avenida Tiradentes, na altura do nº 191, no bairro Novo Itabirito.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Nilson Tem Tudo</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4536/indicacao_31_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4536/indicacao_31_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado à secretaria competente que estude a possibilidade de fazer uma ampliação na cobertura do ponto de ônibus localizado na Avenida Queiroz Júnior na frente ao ISAP.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4537/indicacao_32_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4537/indicacao_32_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao chefe do executivo que estude a possibilidade de solicitar a Cemig a colocação de um porte na Rua das Candeias, perto do sítio do Sr. Jair no Bairro Portões.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4538/indicacao_33_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4538/indicacao_33_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado à secretaria competente que faça os reparos no refletor existente no canteiro em frente à academia Fênix no início da Avenida Capitão Antônio Marques no Bairro Vila Gonçalo.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4539/indicacao_34_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4539/indicacao_34_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado à secretaria competente que faça a colocação de uma placa indicativa das Ruas Dr. José Médici com Itabira do Campo localizada no Bairro Tombadouro.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4540/indicacao_35_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4540/indicacao_35_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado à secretaria competente que faça uma remoção de sucatas que estão depositadas na rua Geraldo Bitencurt próxima ao nº 162 no Bairro Praia.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Renê Butekus</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4541/indicacao_37_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4541/indicacao_37_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Sr. Prefeito Municipal, juntamente com a Secretaria competente, realizar reparo na ponte da Rua Alameda do Jacarandá, no bairro Portões.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Ricardo Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4542/indicacao_37_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4542/indicacao_37_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria competente, recapeamento asfáltico em diversos pontos da Rua dos Aredes, bairro Munú, bem com a reforma da galeria pluvial transversal.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4543/indicacao_38_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4543/indicacao_38_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria competente, um levantamento feito pelo Setor de Fiscalização da Secretaria de Transito, referente a linha de Transporte Coletivo, Padre Adelmo x Usina, onde foi constatado atrasos frequentes e da falta de equipamentos como cinto de segurança além de poltronas quebradas desde o inicio do ano. Peço que seja feitos os devidos levantamentos e tomadas as medidas necessárias.</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4544/indicacao_39_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4544/indicacao_39_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao chefe do Executivo, através da Secretaria competente, o  inicio imediato das Obras do Córrego do São José. Trata-se de uma solicitação também dos moradores da referida localidade constatada após visita no local.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4572/indicacao_no_40_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4572/indicacao_no_40_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal providenciar, por meio da secretaria competente, que seja feito a construção de um muro, na Rua Paulina Moreira do Carmo no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4573/indicacao_no_41_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4573/indicacao_no_41_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal providenciar, por meio da secretaria competente, que seja realocado o asfalto na Rua Efigênia de Oliveira Batista, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4574/indicacao_no_42_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4574/indicacao_no_42_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal providenciar, por meio da secretaria competente, que seja colocado iluminação e corrimão na Escadaria da Rua Efigênia de Oliveira Batista, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4575/indicacao_no_43_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4575/indicacao_no_43_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal providenciar, por meio da secretaria competente, que seja feito instalação de um quebra-molas, na Rua Aredes próximo ao número 69, no Bairro Munú.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4576/indicacao_no_44_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4576/indicacao_no_44_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal providenciar, por meio da secretaria competente, que seja feito uma revitalização, nivelamento do chão e plantio de grama no Cemitério Parque da Esperança.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4577/indicacao_no_45_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4577/indicacao_no_45_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria competente a correção da pista de rolamento situada na Alameda Wolner Abreu próximo ao número 29, com adequação com a grade transversal, junta à mesma de modo que o desnível da rua sejam coerentes entre elas.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4578/indicacao_no_46_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4578/indicacao_no_46_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente a implantação de uma escadaria com corrimão, nas proximidades da UPA – Unidade de Pronto Atendimento situada na BR356 Km 55.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4579/indicacao_no_47_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4579/indicacao_no_47_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria competente, a intervenção do Município para que seja realizada drenagem de água pluvial na divisa do terreno dos fundos do conjunto habitacional Morada Viva.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4580/indicacao_no_48_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4580/indicacao_no_48_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria competente, a intervenção do Município para que sejam solucionados problemas estruturais, como de infiltração nos apartamentos do conjunto habitacional Morada Viva.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4581/indicacao_no_49_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4581/indicacao_no_49_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria competente, a intervenção do Município para que sejam realizados os cuidados em relação aos mofos nos apartamentos do primeiro andar do conjunto habitacional Morada Viva.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4582/indicacao_no_50_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4582/indicacao_no_50_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria competente, a intervenção do Município para individualizar a água de cada apartamento do conjunto habitacional Morada Viva.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4583/indicacao_no_51_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4583/indicacao_no_51_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria competente, a intervenção do Município para que sejam feitas análises das rachaduras nos apartamentos do conjunto habitacional Morada Viva, afim de verificar se está atingindo a parte estrutural das residências.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4584/indicacao_no_52_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4584/indicacao_no_52_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal por meio da secretaria competente, verificar a possibilidade dos ônibus escolares que atendem o Bairro Novo Itabirito fazerem a mesma rota dos ônibus coletivos municipais.</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4585/indicacao_no_53_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4585/indicacao_no_53_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Poder executivo, juntamente com a Secretaria Municipal de Urbanismo e Limpeza Urbana, a realização de capina e retirada de entulhos acumulados na esquina das Ruas Laura Margarida e Francisco Marques Júnior, no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4586/indicacao_no_54_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4586/indicacao_no_54_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, juntamente com as secretarias Municipais de Obras e Serviços e de urbanismo e Limpeza Urbana, verificar a possibilidade de regularização imediata do trecho atualmente sem asfalto, calçamento e infraestrutura básica na Rua Antônio Lima, no bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4587/indicacao_no_55_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4587/indicacao_no_55_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao chefe do Poder Executivo, juntamente com as Secretarias Municipais de Patrimônio Cultura e Turismo e de Esportes e Lazer, a realização de estudo acerca da possibilidade de contemplar o Moto Clube Anjos do Asfalto - MC com a inclusão na lei de subvenções, auxílios financeiros e contribuições referente ao exercício de 2021.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4588/indicacao_no_56_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4588/indicacao_no_56_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Sr. Prefeito, juntamente com a Secretaria competente, viabilizar estudo para estender a rota da linha de ônibus que atende ao bairro recanto da Colina 02 até a rotatória da Rua Girassol.</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4589/indicacao_no_57_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4589/indicacao_no_57_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Sr. Prefeito Municipal, juntamente com a Secretaria competente, colocar grades de proteção ao lado do bueiro na rua Orquídea frente ao número 93.</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4590/indicacao_no_58_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4590/indicacao_no_58_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Sr. Prefeito Municipal, juntamente com a Secretaria competente, realizar serviço de drenagem na rua Hortência, próximo ao número 87, para que a água que desce das chuvas se escoa para o córrego, de acordo com a linha azul. Pois sem essa drenagem a água escorre para a rua que passa frente ao conjunto habitacional Morada Viva. Trazendo grandes transtornos para os motoristas e pedestres que trafegam pelo local no período chuvoso.</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4591/indicacao_no_59_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4591/indicacao_no_59_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Sr. Prefeito Municipal, juntamente com a secretaria competente, colocar ponto de ônibus coberto no bairro Recanto da Colina 02, próximo a rotatória da Rua Girassol.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4592/indicacao_no_60_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4592/indicacao_no_60_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Senhor Prefeito Municipal, Juntamente com a Secretaria Competente, realizar serviço de drenagem na Rua Orquídea próximo ao número 174 frente a associação comunitária.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4593/indicacao_no_61_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4593/indicacao_no_61_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Sr. Prefeito Municipal, juntamente com a Secretaria Competente, realizar reparo no corrimão da rua Papilas, frente ao número, 56, bairro Gutierrez.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4594/indicacao_no_62_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4594/indicacao_no_62_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria M. de Segurança e Trânsito, reforçar a presença da Guarda Municipal na porta das escolas do município, nos horários de entrada e saída.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4595/indicacao_no_63_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4595/indicacao_no_63_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Competente, atendimento às recorrentes reivindicações dos moradores do Bonsucesso, como: - Transporte coletivo; - Construção de um posto de saúde; - Manutenção da estrada vicinal de acesso; - Instalação de uma academia ao ar livre.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4596/indicacao_no_64_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4596/indicacao_no_64_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria M. de Segurança e Trânsito, avaliar a viabilidade da instalação de uma base da Guarda Civil Municipal no bairro São José. A região tem crescido nos últimos anos, abrigando aproximadamente 15 bairros com uma população acima de 10.000 habitantes e abriga diversos pontos comerciais.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4597/indicacao_no_65_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4597/indicacao_no_65_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao chefe do Executivo, através da Secretaria M. de Segurança e Trânsito, uma avaliação sobre a necessidade de melhorias no transporte coletivo do bairro Meu Sítio. Os moradores tem reclamado sobre constantes atrasos nos horários; solicitam que o ônibus deixe de passar pelo Padre Adelmo e circule diretamente no bairro; e pedem o acréscimo de dois horários - 08:40 e 14:40 saindo da UBS São José/ Centro / Meu sítio.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4598/indicacao_no_66_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4598/indicacao_no_66_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao chefe do Executivo, através da Secretaria Competente, avaliar a viabilidade de instalação de redutores de velocidade nos pontos sinuosos da estrada asfaltada que dá acesso ao distrito de São Gonçalo do Bação.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4599/indicacao_no_67_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4599/indicacao_no_67_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Municipal de Esportes e Lazer, a criação de um projeto que vise garantir a prática de atividades físicas nas parças públicas do município, disponibilizando atividades abertas à toda a população e ministradas e acompanhadas por profissionais qualificados. Fica como sugestão o "Programa Ginástica na Praça", recentemente lançado pela Prefeitura de Mariana.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4608/indicacao_68_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4608/indicacao_68_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente a colocação de um quebra-molas na rua Ari Arduína próximo ao número 1950 no Bairro Portões.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4609/indicacao_69_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4609/indicacao_69_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente, o estudo da possibilidade de fazer uma escadinha com corrimão ou reduzir a altura do degrau na Praça Doutor Guilherme, em frente ao número 91 (em frente ao Farid), e a colocação de uma faixa de pedestre nessa localidade.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4610/indicacao_70_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4610/indicacao_70_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente o asfalto na rua do Rosário, distrito Acurui.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4611/indicacao_71_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4611/indicacao_71_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria competente, a colocação de um corrimão na praça do bairro Pedra Azul, situada na rua Tamoios 150, e a capina e limpeza do bairro.</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4612/indicacao_72_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4612/indicacao_72_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao chefe do Executivo, através da Secretaria competente a manutenção da iluminação Pública do Bairro Portões.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4613/indicacao_73_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4613/indicacao_73_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria competente a poda das árvores no bairro Portões, e corte de galhos de algumas arvores na região do Papa Capim.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4614/indicacao_74_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4614/indicacao_74_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria competente, para que seja estudada a possibilidade de abertura da rua interligando os bairros Pedra Azul e Veneza, onde se encontra um lote particular na rua Guajajaras, ao lado do número 255.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4615/indicacao_75_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4615/indicacao_75_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria competente, a intervenção do Município para realizar limpeza e capina no bairro Village Park.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4616/indicacao_76_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4616/indicacao_76_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizada poda de árvores situada à rua Paraopeba na altura do nº 478, Bairro Tombadouro.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4617/indicacao_77_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4617/indicacao_77_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizada pintura das faixas de pedestres em toda a cidade.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4618/indicacao_78_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4618/indicacao_78_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas às Secretarias Municipais de Patrimônio Cultura e Turismo e de Fazenda informações sobre pagamentos já realizados ou previstos às entidades contempladas na lei de subvenções, auxílios financeiros e contribuições referentes ao exercício de 2020.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4619/indicacao_79_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4619/indicacao_79_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada às Secretarias Municipais de Obras e Serviços e de Urbanismo e Limpeza Urbana a instalação de tapume de proteção nas residências da Região Central, conforme realizado em anos anteriores no período do Carnaval.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4620/indicacao_80_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4620/indicacao_80_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas às Secretarias Municipais de Patrimônio Cultural e Turismo e de Desenvolvimento Econômico informações sobre o investimento realizado para folia 2020, bem como sobre a expectativa de retorno em termos de movimentação financeira no município, arrecadação e geração de emprego e renda.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4621/indicacao_81_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4621/indicacao_81_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas à Secretaria Municipal de Obras e Serviços providências em relação à manutenção de bueiro na Ria Monte Sinai, nas proximidades do nº 30, na altura do cruzamento com a Alameda Wolmer de Abreu Matos, no Centro.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4622/indicacao_82_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4622/indicacao_82_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada à Secretaria Municipal de Obras e Serviços a avaliação da possibilidade de instalação de corrimão na escadaria nas proximidades do galpão da antiga Delphi, no bairro Esperança.</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4623/indicacao_83_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4623/indicacao_83_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitados a Secretaria Municipal de Urbanismo e Limpeza Urbana providências em relação à retirada de raiz de árvore caída no caminho de acesso à Escola Municipal Laura Queiroz, no bairro Esperança, além de capina e melhoria do acesso ao local.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4624/indicacao_84_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4624/indicacao_84_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Municipal de Obras, providenciar a revitalização da pavimentação asfáltica em toda extensão da Rua João Faria Gurgel, bairro Santa Rita.</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4625/indicacao_85_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4625/indicacao_85_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, solicite da Secretaria Municipal de Administração, em estudo técnico sobre a viabilidade de conceder um reajuste na porcentagem do desconto na mensalidade concedida aos Servidores Públicos Municipais, que hoje é 30%, através de convênio estabelecido junto a Faculdade Alis.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4626/indicacao_86_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4626/indicacao_86_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, solicite a Secretaria de Educação, providenciar capina e limpeza no entorno da CMEI Chapeuzinho Vermelho.</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4658/indicacao_no_87_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4658/indicacao_no_87_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria competente a implantação de um quebra molas em frente a Associação Comunitária Antônio da Cruz, Portões, localizada na rua Francisco José de Carvalho, nº 5887.</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4659/indicacao_no_88_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4659/indicacao_no_88_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente a capina e limpeza do terreno da Associação Comunitária do bairro Tombadouro, localizado na Praça do Rosário, nº 59.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4660/indicacao_no_89_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4660/indicacao_no_89_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente a implantação do programa "HOTSPOT - Itabirito" (denominação de um determinado local onde uma rede sem fio, tecnologia WI-FI, está disponível para ser utilizada), disponibilizando o acesso gratuito à Internet para a população.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4661/indicacao_no_90_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4661/indicacao_no_90_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria competente, a intervenção do Município para reconstruir a proteção no Córrego do Rio da Carioca.</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4662/indicacao_no_91_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4662/indicacao_no_91_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Senhor Prefeito Municipal por meio da secretaria competente, a capina e retirada de entulhos do Canil Municipal de Itabirito, além da Escola Municipal e de toda comunidade do Córrego do Bação.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4663/indicacao_no_92_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4663/indicacao_no_92_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Senhor Prefeito Municipal por meio de secretaria competente, a urgência em colocar uma placa de proibido descer e subir veículos traçados, articulados e de grande porte na Estrada Morro dos Netos, no Córrego do Bação.</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4664/indicacao_no_93_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4664/indicacao_no_93_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Senhor Prefeito Municipal por meio da secretaria competente, a capina no Bairro Village Park, assim como em todo município incluindo a Zona Rural.</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4665/indicacao_no_94_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4665/indicacao_no_94_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Sr. Prefeito Municipal, providenciar por meio da Secretaria competente a troca e lâmpadas que estão queimadas especificamente na Rua José Amaro Cordeiro no Bairro Recanto da Colina I e II. Existem vários portes com lâmpadas queimadas. Aproveitando a oportunidade pedimos aos órgãos competentes para verificar e dar a manutenção em todos os outros postes da cidade que estão na mesma situação.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4666/indicacao_no_95_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4666/indicacao_no_95_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a instalação de boca de lobo na Rua Angelina Salermo, Bairro Itaubira.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4667/indicacao_no_96_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4667/indicacao_no_96_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a pavimentação asfáltica da Rua Alto do Espelho, no Bairro Padre Adelmo.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4668/indicacao_no_97_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4668/indicacao_no_97_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da Secretaria competente, a poda de árvores na Rua Ana Maria Teixeira, no Bairro Cardoso.</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4669/indicacao_no_98_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4669/indicacao_no_98_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a instalação de placas de parada obrigatória na Rua Belo Horizonte, próximo ao nº 80, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4670/indicacao_no_99_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4670/indicacao_no_99_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, verificar a possibilidade de instalação de um poste no final da Rua São Francisco, nº 52, Bairro Liberdade.</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4671/indicacao_no_100_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4671/indicacao_no_100_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a instalação de abrigo no ponto de ônibus na Rua Erina Santa Cruz nº 192, Bairro Itaubira.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4672/indicacao_no_101_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4672/indicacao_no_101_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a instalação de uma lixeira comunitária na Av. Boa Viajem, próximo ao nº 103, no Bairro Padre Adelmo.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4673/indicacao_no_102_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4673/indicacao_no_102_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, solicitar a limpeza urbana na estrada da Comunidade do Bota.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4674/indicacao_no_103_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4674/indicacao_no_103_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente a instalação de guarda corpo na Rua São Vicente, iniciando próximo ao nº 100, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4675/indicacao_no_104_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4675/indicacao_no_104_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a manutenção dos postes no Bairro Recanto das Colinas e Gutierrez.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4676/indicacao_no_105_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4676/indicacao_no_105_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, instalação de um redutor de velocidade na Rua José Nogueira da Silva, próximo ao nº 94, no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4677/indicacao_no_106_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4677/indicacao_no_106_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada às Secretarias Municipais de Educação e de Administração a cessão de mobiliário e equipamentos inutilizados nas escolas Municipais para a Fanfarra de Paz de Itabirito (FANPAZ).</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4678/indicacao_no_107_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4678/indicacao_no_107_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas à Secretaria Municipal de Saúde providencias e realização de ações ao preventivas ao coronavírus, seguidas de comunicação e orientação à população local.</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4679/indicacao_no_108_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4679/indicacao_no_108_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas às Secretarias Municipais de Urbanismo e Limpeza Urbana e de Segurança e Trânsito providências em relação ao excesso de veículos estacionados ao longo da Rua Maria Bernardina, no bairro Lourdes, com possibilidade de caracterização de abandono.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4680/indicacao_no_109_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4680/indicacao_no_109_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada à Secretaria de Saúde e ao gabinete do Prefeito a edição e publicação de decreto com o objetivo de regulamentar a lei municipal 3163/2016.</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao chefe do executivo que tome as providências referentes a instalação de duas caixas de metal para depósito de água do SAAE instalado na Rua Paraopeba na subida do Cristo no bairro Tombadouro.</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4682/indicacao_no_111_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4682/indicacao_no_111_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, solicite da Secretaria Municipal de Obras, reparos na pavimentação asfáltica da Rua Estrada da Caixa d' água, 309 - Meu Sítio</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4683/indicacao_no_112_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4683/indicacao_no_112_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, solicite da Secretaria Municipal de Administração, a instalação de um ponto de ônibus coberto na estrada Bela Vista com Estrada Recreio dos Bandeirantes.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Rose da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4684/indicacao_no_113_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4684/indicacao_no_113_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitados informações ao poder executivo no sentido de esclarecer a esta casa quanto ás providencias administrativas tomadas quanto a possibilidade de abertura de licitação para vigilância armada com intuito de trazer mais segurança para UPA.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4704/indicacao_no_114_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4704/indicacao_no_114_-_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações à Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto a pavimentação asfáltica ou troca o calçamento em toda a extensão do morro da Rua João Faria Gurgel, no bairro Santa Rita.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4705/indicacao_no_115_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4705/indicacao_no_115_-_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações à Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto a construção de um muro, na Rua Paulina Moreira do Carmo com fundos com a Rua Simão Moreira da Silva, no Bairro Santa Rita</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4706/indicacao_no_116_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4706/indicacao_no_116_-_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações à Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto a limpeza em toda a extensão do Rio da Carioca, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4707/indicacao_no_117_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4707/indicacao_no_117_-_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações à Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto a revitalização das grades de proteção do Rio da Carioca, próximo ao número 367, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4708/indicacao_no_118_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4708/indicacao_no_118_-_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações à Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providencias administrativas tomadas quanto a pintura dos quebra molas e das faixas de pedestre, próximo a Escola Estadual Henrique Michel, Poliesportivo, Padaria Santa Rita e ponto de ônibus próximo ao Poliesportivo, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4711/indicacao_no_119_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4711/indicacao_no_119_-_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas à Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto a limpeza do Cruzeiro, próximo a ETA (Estação de tratamento de Água), no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4710/indicacao_no_120_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4710/indicacao_no_120_-_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas à Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto a construção de um muro de arrimo num lote pertencente a Prefeitura Municipal de Itabirito, ao lado da Igreja de Santa Rita, na Rua 06 de Julho, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4712/indicacao_no_121_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4712/indicacao_no_121_-_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas à Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto a operação tampa buraco e capina, nos Bairros Santa Rita, Primavera e Munú.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4713/indicacao_no_122_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4713/indicacao_no_122_-_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas à Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto o nivelamento do asfalto, na Rua da Carioca, em frente a Loja da Creusa, número 907, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4714/indicacao_no_123_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4714/indicacao_no_123_-_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas à Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto a pintura do quebra mola próximo ao viaduto, no Bairro Munú.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4715/indicacao_no_124_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4715/indicacao_no_124_-_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente a capina e limpeza do bairro Meu Sítio.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4716/indicacao_no_125_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4716/indicacao_no_125_-_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, que determine ao departamento competente realizar obras tipo tapa-buracos ou recapeamento asfáltico na via pública em frente ao antigo quartel.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4717/indicacao_no_126_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4717/indicacao_no_126_-_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, que determine ao departamento competente realizar obras tipo tapa-buracos ou recapeamento asfáltico na via pública da Rua José Joaquim, próximo ao campinho da Carioca.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4718/indicacao_no_127_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4718/indicacao_no_127_-_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretária competente, a intervenção do Município para realizar limpeza e capina na Rua Joaquim, próximo ao campinho da Carioca.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4719/indicacao_no_128_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4719/indicacao_no_128_-_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a manutenção do guarda-corpo da Rua Francisco José de Carvalho, próximo à entrada da Rua Uruguai, no Bairro São José.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4720/indicacao_no_129_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4720/indicacao_no_129_-_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a limpeza e desentupimento da boca de lobo, na Rua Alvarenga Peixoto com a Alameda Padre Carlos, no Bairro Cowntry.</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4721/indicacao_no_130_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4721/indicacao_no_130_-_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a limpeza da rua Alameda Padre Carlos, próximo ao nº 192, bairro cowntry.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4722/indicacao_no_131_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4722/indicacao_no_131_-_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a manutenção da tampa da boca de lobo da Rua Professo Diaulas, nº 394, Bairro Vila Gonçalo.</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4723/indicacao_no_132_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4723/indicacao_no_132_-_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas à Secretaria Municipal de Patrimônio Cultural e Turismo informações sobre a realização ou não do Julifest 2020.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4724/indicacao_no_133_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4724/indicacao_no_133_-_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Municipal de Obras, providenciar melhorias na iluminação viária da Rua São Francisco, bairro Liberdade.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4725/indicacao_no_134_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4725/indicacao_no_134_-_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Municipal de Saúde, avaliar a necessidade de troca das portas de acesso a entrada de pacientes na parte interna e emergência da UPA, que estão em péssimas condições.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4726/indicacao_no_135_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4726/indicacao_no_135_-_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Municipal de Obras, providenciar reparos na pavimentação asfáltica em toda extensão da Rua José Augusto França, bairro Munú.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4749/indicacao_136_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4749/indicacao_136_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente que analise a viabilidade de colocação de uma cobertura e banco no ponto de ônibus localizado no final da Rua Benjamim Simões próximo ao recicle, Bairro Agostinho Rodrigues.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4750/indicacao_137_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4750/indicacao_137_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, tampa para a boca de lobo localizada na Rua Estrada dos Coqueiros, nº 163, Bairro Meu Sítio.</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4751/indicacao_138_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4751/indicacao_138_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da Secretaria competente, a manutenção da placa de nomenclatura da Rua Estrada da Lagoa no Bairro Meu Sítio.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4752/indicacao_139_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4752/indicacao_139_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a manutenção da pavimentação asfáltica na Rua Estrada do Asfalto, próximo ao nº 51, Bairro Meu Sítio.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4753/indicacao_140_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4753/indicacao_140_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a reforma do ponto de ônibus da Rua Francisco José de Carvalho, em frente ao nº 4450, bem como a instalação de lixeira.</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4754/indicacao_141_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4754/indicacao_141_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a instalação de uma faixa de pedestres ou faixa elevada, em frente ao Supermercado Opção, localizado na Rua Francisco José de Carvalho, Bairro São José.</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4755/indicacao_142_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4755/indicacao_142_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a manutenção na tampa da rede de esgoto localizada à Rua Hortência, nº 362, no Bairro Gutierrez.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4756/indicacao_143_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4756/indicacao_143_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, execução de serviço de reparo asfáltico rente à boca de lobo, para corrigir desnível localizado na Rua Francisco José de Carvalho, nº 485, Bairro São José.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4757/indicacao_144_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4757/indicacao_144_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a manutenção da pavimentação asfáltica na Alameda Alvarenga Peixoto, frente ao nº 878, Bairro Country.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4758/indicacao_145_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4758/indicacao_145_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a construção de rampa de acessibilidade na calçada defronte ao CEO - Centro de Especialidades Odontológicas, localizado na Rua Getúlio Vargas, nº 136, Centro.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4759/indicacao_146_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4759/indicacao_146_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a manutenção da boca de lobo na Alameda dos Jacarandás, próximo ao nº 274, Chaparral.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4760/indicacao_147_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4760/indicacao_147_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a manutenção do poste localizado na Rua Engenheiro Simão Lacerda, na entrada para o Bairro Gutierrez.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4761/indicacao_148_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4761/indicacao_148_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas às Secretarias Municipais do Desenvolvimento Econômico e da Fazenda informações sobre as medidas a serem tomadas diante da perspectiva de queda de arrecadação referente ao ICMS (VAF), a partir de 2021, em razão da paralisação das atividades das mineradoras ao longo de 2019, bem como sobre as medidas visando recomposição da CFEM referente a 2019.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4762/indicacao_149_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4762/indicacao_149_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas às Secretarias Municipais de Saúde, Assistência Social e educação a implementação de medidas de cunho orientativo em relação ao coronavírus à população itabiritense, em especial nas escolas e em ambientes frequentados por maiores de 60 anos.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4763/indicacao_150_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4763/indicacao_150_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas às Secretarias Municipais de Obras e Serviços e de Urbanismo e Limpeza Urbana providências em relação à troca de lâmpadas da iluminação pública e realização de capina na Rua Vitória, na altura do nº 217, no bairro Veneza.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4764/indicacao_151_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4764/indicacao_151_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas à Secretaria Municipal de Obras e Serviços informações sobre o andamento das obras na Creche do bairro São José, bem como sobre a previsão de inauguração.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4765/indicacao_152_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4765/indicacao_152_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Municipal de Obras, reparo na pavimentação asfáltica em diversos pontos nas vias do bairro Cardoso.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4766/indicacao_153_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4766/indicacao_153_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Municipal de Segurança e Trânsito, a disponibilização de um transporte coletivo que atenda a região da Serra da Jaguara pelo menos uma vez por semana.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4767/indicacao_154_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4767/indicacao_154_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Municipal de Urbanismo providenciar capina e limpeza da Rua Pedro Ribeiro, bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4768/indicacao_155_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4768/indicacao_155_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Municipal de Administração rever as atuais condições de remuneração das horas extras, que atualmente está sendo aplicada apenas 50% para finais de semana e feriados.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4777/indicacao_156_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4777/indicacao_156_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente que a vacinação contra a gripe em idosos e deficientes de Itabirito seja realizada a domicílio.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4778/indicacao_157_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4778/indicacao_157_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente a disponibilização de kit merenda para alunos da Rede Municipal que possuem famílias estando em situação de vulnerabilidade.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4779/indicacao_158_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4779/indicacao_158_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente que a manutenção da rua Seis no bairro Cowtry.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4780/indicacao_159_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4780/indicacao_159_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente que a capina e limpeza e tampar os buracos do bairro Monte Sinai.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4781/indicacao_160_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4781/indicacao_160_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao SAAE - Serviço Autônomo de Saneamento Básico de Itabirito a suspensão do corte de água do Município de Itabirito.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4782/indicacao_161_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4782/indicacao_161_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a manutenção no abrigo do ponto de ônibus no campo do Macedo, em Saboeiro.</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4783/indicacao_162_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4783/indicacao_162_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Poder Executivo, em conjunto com a Secretaria Municipal de Saúde com o apoio das grandes empresas locais, o estudo da possibilidade de adaptação de área - como galpão da Delphi, sede do Farmácia para todos os novo Centro de Especialidade Médicas para a instalação de leitos com respiradores visando receber possíveis pacientes que venham a contrair o coronavírus em Itabirito.</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4784/indicacao_163_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4784/indicacao_163_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, em conjunto com as Secretarias Municipais de Fazenda e de Desenvolvimento Econômico, a isenção ou ampliação do prazo para pagamento das parcelas do Imposto sobre Serviço (ISS) por parte dos profissionais autônomos de Itabirito.</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4785/indicacao_164_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4785/indicacao_164_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Poder Executivo, em conjunto com as Secretarias Municipais de Fazenda e de Desenvolvimento Econômico a disponibilização urgente de crédito FUNDI para o comércio e pequenos empresários locais com isenção ou redução de juros e prazo de carência de um ano.</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4786/indicacao_165_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4786/indicacao_165_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Serviço Autônomo de Saneamento Básico de Itabirito - Saae a suspensão de cobrança de taxa de água e esgoto das famílias mais necessitadas, bem como o corte de abastecimento em toda a cidade em meio ao combate ao coronavírus.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4787/indicacao_166_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4787/indicacao_166_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Poder Executivo, em conjunto com as Secretarias Municipais de Fazenda e Desenvolvimento Econômico, o estudo e implantação, em caráter de urgência, de medidas de apoio ao comércio, prestadores de serviços e pequenos negócios de Itabirito, tais com isenção de IPTU, de alvará e utilização de recursos do FUNDI, em meio ao cenário de prevenção ao coronavírus.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4788/indicacao_167_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4788/indicacao_167_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Prefeito Municipal em parceria com o Secretario Municipal de Saúde e de Ação Social, que seja encaminhado ao Asilo Santa Luiza de Marilac em Itabirito, material de higiene indicados pelas autoridades sanitárias como sabonete liquido, álcool em gel e máscara, para os idosos afim de contribuir para parcela de grupo de risco desta infecção de pandemia do COVID-19.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4789/indicacao_168_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4789/indicacao_168_2020.pdf</t>
   </si>
   <si>
     <t>Que seja sugerido ao Prefeito Municipal em parceria com o Secretario Municipal de Saúde seja adotado o sistema de Drive-thru para a campanha de vacinação contra influenza, em como implantação em dias programados e previamente divulgados em praças públicas nos bairros da cidade, no período de 23 de março à 15 de abril.</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4790/indicacao_169_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4790/indicacao_169_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Prefeito Municipal em parceria com a Secretaria de Ação Social destinar e distribuir cestas básicas para setores da sociedade mais prejudicados por conta do impacto econômico do Coronavírus, como ambulantes e autônomos  bem como núcleos familiares que possuem filhos matriculados na rede municipal de ensino em período integral e a crianças tem suas refeições principais, garantidas pelo Poder Público.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4791/indicacao_170_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4791/indicacao_170_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Prefeito Municipal, estudar junto ao Serviço Autônomo de Água e Esgoto - SAAE, a possibilidade de suspensão das tarifas de água e esgoto no município para famílias com renda de até 1 salário minimo pelo período de 90 dias.</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4797/indicacao_171_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4797/indicacao_171_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente que coveiros façam a utilização de roupas especiais para evitar o contágio de vítimas da covid-19. Justificativa: Essa indicação tem o objetivo de proteger as pessoas que trabalham fazendo sepultamento de vítimas por corona vírus, sendo assim fazer o uso de Roupas especiais, luvas, botas e márcaras são algumas medidas adotadas para evitar a contaminação.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Max Fortes, Ricardo Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4798/indicacao_172_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4798/indicacao_172_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Poder Executivo a adequação do gabinete de crise criado pela portaria número 9.582, de 28 de outubro de 2019, diante da relevância e da urgência da efetivação de açoes orientativas e de combate ao coronavírus, considerando: a) Inclusão dos demais poderes constituidos - legislativos e judiciário - a fim de desenvolver em trabalho conjunto com o Poder Executivo municipal; b) Articulação e ampliação de orientações de procedimentos especiais para segmentos e locais com escolas, creches, comércios em geral unidades básicas de saúde, hospital e afins visando à prevenção da nossa população; c) Planejamento e monitoramento de medidas práicas visando ao combate do coronavirus em Itabirito.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4799/indicacao_173_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4799/indicacao_173_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solcitado ao Chefe do Poder Executivo, no âmbito do gabinete de crise para prevenção e combate ao coronavírus, contemplar a participação das entidades de classe de Itabirito.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4800/indicacao_174_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4800/indicacao_174_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada à Secretaria Municipal de Assistência Social a inclusão do item álcool em gel nas cestas básicas a serem distribuidas.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4801/indicacao_175_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4801/indicacao_175_2020.pdf</t>
   </si>
   <si>
     <t>Indicação que seja solcitada à Secretaria Municipal de Urbanismo e Limpeza Urbana a instalação de lixeira na Rua Rio de Janeiro, na altura do número 34, no bairro Bela Vista.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4802/indicacao_176_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4802/indicacao_176_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Poder Executivo, em conjunto com a Secretaria Municipal de Segurança e Trânsito e com o Serviço Autônomo de Saneamento Básico de Itabirito - Saae, a retomada, em caráter de urgência, da linha de transporte coletivo que atende aos moradores do Marzagão, bem como do fornecimento de água na região.</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4803/indicacao_177_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4803/indicacao_177_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Municipal de Obras, reforma urgente do Calçamento das ruas Arueiras e Castanheiras, bairro Monte Verde. Justificativa: Trata-se de uma constante solicitação da população local.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4804/indicacao_178_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4804/indicacao_178_2020.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Chefe do Poder Executivo, em conjunto com a Secretaria de Assistência Social, o estudo da possibilidade, no contexto da Lei Municipal nº 3385/2020, da concessão de cestas básicas a famílias que comprovem desemprego ou perda de fonte de renda em razão das restrições impostas por medidas de prevenção ao Coronavírus, caracterizando situação vulnerabilidade socioeconômica.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Dr. Edson, Tila do Social</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4819/indicacao_179_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4819/indicacao_179_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, o retorno dos cultos presenciais das Igrejas Evangélicas conforme orientação da OMS (Organização Mundial de Saúde).</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4820/indicacao_180_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4820/indicacao_180_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Executivo a edição de decreto contemplando as seguintes medidas preventivas em relação ao coronavírus: a) Determinação do uso de máscaras por parte da população nas ruas de Itabirito; b) Exigência, por parte de supermercados e estabelecimentos que prestem serviços essenciais, de uso de máscaras no interior de seus estabelecimentos; c) Disponibilização gratuita de máscaras e álcool em gel para clientes por parte de bancos e agências lotéricas; d) Disponibilização, por parte da Prefeitura de Itabirito, de máscaras às famílias itabiritenses inscritas no programa Bolsa Família e no Cadastro único.</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Dr. Edson, Ricardo Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4821/indicacao_181_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4821/indicacao_181_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente, a revisão do Código Tributário do Município a partir de novos procedimentos operacionais de arrecadação e fiscalização.</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4822/indicacao_182_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4822/indicacao_182_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Sr. Prefeito Municipal, providenciar através da Secretaria Competente, a revitalização da pintura nos prédios da COHAB.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4823/indicacao_183_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4823/indicacao_183_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Sr. Prefeito Municipal, providenciar através da Secretaria Competente, a construção de uma praça no final da Rua Papoulas com início da Rua Camélia, no Bairro Gutierrez.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4824/indicacao_184_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4824/indicacao_184_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Sr. Prefeito Municipal, providenciar através da Secretaria Competente, a manutenção da boca de lobo localizada à localizada à Rua Alberto Soares nº 191, Bairro Vila Gonçalo.</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4825/indicacao_185_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4825/indicacao_185_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Sr. Prefeito Municipal, providenciar através da Secretaria Competente, a recomposição da pavimentação com bloquetes da  Rua Arueira depois do viaduto, no Bairro Monte Verde.</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4826/indicacao_186_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4826/indicacao_186_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Sr. Prefeito Municipal, providenciar através da Secretaria Competente, a manutenção do passeio da Escola Municipal Guilherme Hallais França.</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4827/indicacao_187_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4827/indicacao_187_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada à Secretaria Municipal de Obras e Serviços, juntamente com a Secretaria Municipal de Urbanismo, a instalação de rotatória na subida da Rua 01, no Bairro Village Park - Novo Itabirito.</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4828/indicacao_188_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4828/indicacao_188_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada a Secretaria Municipal de Urbanismo e Limpeza Urbana a realização de capina e limpeza na praça e na quadra de esportes do bairro Village Park, bem como a notificação dos proprietários dos lotes particulares que necessitam de capina e limpeza nos bairros  _x000D_
 bairro Village Park e Estância Real.</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4829/indicacao_189_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4829/indicacao_189_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada à Secretaria Municipal de Segurança e trânsito a realização de blitz periódica no bairro Village Park - Novo Itabirito.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4835/indicacao_190_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4835/indicacao_190_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações à Prefeitura Municipal de Itabirito no sentido de esclarecer a essa Casa quanto às providências administrativas tomadas quanto ao recapeamento do asfalto, da Rua José de Oliveira Silva, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4837/indicacao_191_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4837/indicacao_191_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, a Criação do Conselho Municipal da Indústria e Comércio Deliberativo em nosso Município.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4839/indicacao_192_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4839/indicacao_192_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria competente, a fiscalização municipal das medidas preventivas estabelecido no Decreto 13.155, de 27 de abril de 2020, afim de evitar seu descumprimento.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4841/indicacao_193_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4841/indicacao_193_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Sr. Prefeito Municipal providenciar por meio da secretaria competente, a poda das árvores próximas à fiação da rede elétrica na Rua Felipe dos Santos, 755, Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4843/indicacao_194_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4843/indicacao_194_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente a manutenção da pavimentação asfáltica na Rua Agripino Lima, em frente ao nº 68, bairro Saudade.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4844/indicacao_195_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4844/indicacao_195_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a limpeza na Rua Matozinhos, nº 181, Bairro Matozinhos.</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4845/indicacao_196_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4845/indicacao_196_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a limpeza no entorno da Capela Nossa Senhora das Mercês, no bairro Matozinhos.</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4846/indicacao_197_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4846/indicacao_197_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a manutenção da pavimentação asfáltica na Rua Felipe dos Santos, em frente ao nº 499, bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4847/indicacao_198_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4847/indicacao_198_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Poder Executivo Municipal, em conjunto com a Secretaria Municipal de Saúde, a utilização, por meio de parcerias com a iniciativa privada, da tecnologia de georreferenciamento para monitoramento dos índices locais do isolamento durante o período de prevenção à pandemia do coronavírus em Itabirito.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4848/indicacao_199_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4848/indicacao_199_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado à Secretaria Municipal de Urbanismo e limpeza urbana estudo sobre a viabilidade de conclusão da praça do bairro Estância Real, em parceria com o proprietário do loteamento, contemplando instalação de iluminação, bancos e equipamentos de ginástica.</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4849/indicacao_200_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4849/indicacao_200_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado à Secretaria Municipal de Esportes e lazer estudo sobre a viabilidade de a Prefeitura assumir a gestão e manutenção da quadra de esportes do bairro Estância Real.</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4850/indicacao_201_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4850/indicacao_201_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada à Secretaria Municipal de Desenvolvimento Econômico a elaboração de um plano de reestruturação da economia municipal pós-crise do coronavírus, contemplando apoio de empreendedores locais e medidas visando a atração de grandes empresas locais e medidas visando à atração de grandes empresas e aceleração da diversificação econômica de Itabirito.</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4851/indicacao_202_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4851/indicacao_202_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente, a pavimentação asfáltica da Rua José do Monte furtado, bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4852/indicacao_203_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4852/indicacao_203_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente a dedetização na área verde localizada na Rua Sucupira, bairro Monte Verde.</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4855/indicacao_204_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4855/indicacao_204_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações ao poder executivo no sentido de esclarecer a esta casa quanto as providencias administrativas tomadas quanto, que seja realizada capina no bairro Bela Vista.</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4854/indicacao_205_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4854/indicacao_205_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações ao pode executivo no sentido de esclarecer a esta casa quanto as providencias administrativas tomadas quando, que seja realizada capina no bairro Santa Tereza.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4884/indicacao_206_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4884/indicacao_206_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações à Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto a operação tampa buraco, na Rua Laudicena Silva Oliveira, em frente ao número 210, no Bairro Novo Itabirito.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4885/indicacao_207_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4885/indicacao_207_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitados informações à Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto a instalação de iluminação e corrimão, na Escadaria Efigênia de Oliveira Batista, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4863/indicacao_208_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4863/indicacao_208_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente a manutenção da Estrada da região do Calado.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4864/indicacao_209_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4864/indicacao_209_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria competente, que notifique os proprietários dos lotes no bairro Village Park para que tome providências quanto a limpeza/capina dos terrenos.</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4865/indicacao_210_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4865/indicacao_210_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria competente, a intervenção do Município para realizar avaliação na infraestrutura das escolas municipais garantindo acessibilidade para a pessoa com deficiência.</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4866/indicacao_211_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4866/indicacao_211_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria competente, a intervenção do Município para realizar a limpeza e capina nos passeios e áreas verdes no bairro Village Park.</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4868/indicacao_212_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4868/indicacao_212_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria competente, que notifique os proprietários dos lotes no bairro Estância Real para que tome providências quanto a limpeza/capina dos terrenos.</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4869/indicacao_213_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4869/indicacao_213_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria competente a intervenção do Município para ampliação do Núcleo de Assistência Jurídica - NAJUR.</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4870/indicacao_214_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4870/indicacao_214_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Senhor Prefeito através da secretaria competente, que seja realizado nas estradas que dão acesso ao Córrego do Bação, Grota da Mina, e Morro dos Netos: roçada e capina nas vias públicas e limpeza e manutenção das canaletas.</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4871/indicacao_215_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4871/indicacao_215_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Sr. Prefeito Municipal, providenciar por meio da Secretaria de Meio Ambiente, que avalie a possibilidade da instalação de containers, em pontos estratégicos, para coleta de livo no Bairro Gutierrez.</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4872/indicacao_216_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4872/indicacao_216_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a manutenção da pavimentação asfáltica na Rua Dona Cristina, em frente ao nº 509, sentido Álvaro Maia.</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4873/indicacao_217_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4873/indicacao_217_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a manutenção da pavimentação asfáltica na Rua Gardênia, em frente ao número 480, Bairro Matozinhos.</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4874/indicacao_218_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4874/indicacao_218_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a capina e limpeza da escadaria da Rua Hermano Pereira Lima, no Bairro Vila Gonçalo.</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4875/indicacao_219_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4875/indicacao_219_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da Secretaria de Meio Ambiente, que avalie a possibilidade da instalação de containers, em pontos estratégicos, para a coleta de lixo no Bairro Gutierrez.</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4876/indicacao_220_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4876/indicacao_220_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo Municipal a instituição de grupo de trabalho, contemplando representantes da Procuradoria Jurídica e das Secretarias Municipais de Obras e Serviços, de Urbanismo e Limpeza Urbana, de desenvolvimento Econômico e de Saúde, por meio do Departamento de Vigilância Sanitária, a fim de apoiar os empreendimentos do ramo de açougue no tocante da Resolução nº 6693, da Secretaria Estadual de Saúde.</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4877/indicacao_221_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4877/indicacao_221_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas à Secretaria de Segurança e Trânsito as seguintes medidas: a) Interdição da Rua Zé Dezoito, iniciando na altura do Edifício de la Place, no bairro Praia nas datas agendadas para pagamento do auxílio emergencial e demais benefícios referentes ao coronavírus na agência da Caixa Econômica Federal; b) Disponibilização de efetivo da Guarda Municipal para presença no local nas referidas datas com o caráter orientativo e fiscalizatório a fim de evitar aglomerações.</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4878/indicacao_222_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4878/indicacao_222_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, reforma geral de todo o calçamento das ruas: Aloísio Souza e Silva com a Avenida Capitão Antônio Marques, no bairro Vila Gonçalo.</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4880/indicacao_223_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4880/indicacao_223_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Competente, melhorias na iluminação da ponte que liga os bairros Padre Eustáquio e Padre Adelmo.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4881/indicacao_224_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4881/indicacao_224_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Municipal de Obras, que seja realizada operação tapa-buraco no bairro Saudade.</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4882/indicacao_225_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4882/indicacao_225_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Municipal de Obras, manutenção da estrada do Marzagão que dá acesso ao Chaparral.</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4883/indicacao_226_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4883/indicacao_226_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria de Segurança e Trânsito, intensificar a fiscalização do transporte público coletivo do nosso município.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4894/indicacao_227_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4894/indicacao_227_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações à Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto a instalação de drenagem dos dois lados e asfaltamento em toda a extensão do morro da Rua João Faria Gurgel, no bairro Santa Rita.</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4895/indicacao_228_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4895/indicacao_228_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria competente, a intervenção do Município para realizar limpeza e capina nos passeios e áreas verdes no bairro Estância Real.</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4896/indicacao_229_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4896/indicacao_229_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria competente, a intervenção do Município, em regime de urgência, a adoção de providências normativas e administrativas visando à disponibilização e à utilização de aplicativo e a utilização de aplicativo, plataforma de ensino à distância ou método equivalente aos alunos de rede pública de Itabirito, em virtude dos impactos causados pela pandemia de COVID-19.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4897/indicacao_230_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4897/indicacao_230_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria competente, a intervenção do Município, para que sejam adotadas as providências que se fizerem necessárias para a concessão de renda básica temporárias para os profissionais da beleza estética, considerando a pandemia do coronavírus (covid-19), (auxílio profissionais de estética e beleza).</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4898/indicacao_231_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4898/indicacao_231_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria competente, a intervenção do Município para que se forneça auxílio financeiro temporário aos taxistas de Itabirito (Bolsa taxista) em virtude dos impactos sociais e econômicos da pandemia de COVID-19.</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Dr. Edson, Rose da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4899/indicacao_232_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4899/indicacao_232_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria competente, a intervenção do Município para fazer a revisão do Plano Diretor sobre a regularização dos imóveis.</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4900/indicacao_233_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4900/indicacao_233_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria competente a intervenção do Município para realizar o cadastramento das micro-empresas (ME) E empresas de pequeno porte (EPP) que desejam contratar com o Município.</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4901/indicacao_234_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4901/indicacao_234_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo providenciar, por meio da secretaria competente, sobre a instalação de um redutor de velocidade na Rua Engenheiro Simão Lacerda, nas proximidades da à Empresa LOC bem.</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4902/indicacao_235_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4902/indicacao_235_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, o recapeamento da Áurea José dos Santos, esquina com Nossa Senhora da Glória, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4903/indicacao_236_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4903/indicacao_236_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, o recapeamento no final do morro da Rua Emídio Quites, próximo à entrada do Hospital, Bairro Praia.</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4904/indicacao_237_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4904/indicacao_237_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, o recapeamento da Rua Nicolau Silva, esquina com Dr. José Medici, Bairro Tombadouro.</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4905/indicacao_238_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4905/indicacao_238_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, o recapeamento no início da Rua José Augusto França, próximo ao viaduto, no Bairro Munu.</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4906/indicacao_239_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4906/indicacao_239_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas ao Chefe do Poder Executivo as seguintes medidas no contexto de prevenção e combate ao coronavírus em Itabirito:  a) Ampla divulgação, por parte da Secretaria de Comunicação dos canais de contato com a Ouvidoria do município a fim de dar voz à população itabiritense e estimular casos de descumprimento das medidas preventivas fixadas; b) Intensificação da fiscalização, tomando como referência as denúncias recebidas pela Ouvidoria.</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4907/indicacao_240_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4907/indicacao_240_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada à Secretaria Municipal de Desenvolvimento Econômico Intervenção junto às empresas prestadoras de serviços para as mineradoras locais, como exemplo Consórcio Minas Mais, visando à fiscalização e orientação aos funcionários sobre os protocolos de prevenção ao coronavírus adotados.</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4908/indicacao_241_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4908/indicacao_241_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas à Secretaria Municipal de Obras e Serviços as seguintes mediadas: a) Intervenção junto a Cemig para troca de lâmpadas do porte localizado na Rua Arthur Bernardes, nas proximidades do nº 76-B, no centro; b) Análise da viabilidade de instalação de iluminação pública nas proximidades do painel de grafite, no cruzamento da Rua Arthur Bernardes com a Praça Jacinto Costa Coelho, também no Centro.</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4909/indicacao_242_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4909/indicacao_242_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas à Secretaria Municipal de Patrimônio Cultural e Turismo as seguintes medidas em prol do segmento artístico-cultural de Itabirito: a) ativação do Fundo Municipal de Cultura, por meio da realocação de dotação orçamentária inicialmente prevista para o Julifest, a fim de viabilizar projetos de apoios aos artistas e entidades culturais de Itabirito; b) planejamento e realização de festivais culturais virtuais, com transmissão nos canais da prefeitura, integrando os artistas e o segmento gastronômico locais.</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4910/indicacao_243_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4910/indicacao_243_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Municipal de Obras, retomada das intervenções na estrada de São Gonçalo do Monte que, segundo moradores, paralisaram e o que tem causado enormes trastorno de translado.</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4911/indicacao_244_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4911/indicacao_244_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Poder Executivo, através da Secretaria Municipal de Obras, troca de lâmpada queimada na Rua Dr. Francisco José de Carvalho, na altura do nº 5316, bairro Portões.</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4912/indicacao_245_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4912/indicacao_245_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Municipal de Obras, reparos na pavimentação asfáltica da Rua Emídio Quites, na altura do Hospital São Vicente de Paulo.</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4913/indicacao_246_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4913/indicacao_246_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Municipal de Meio Ambiente, instalação de containers em pontos estratégicos, no bairro Meu Sítio, para a coleta de lixo.</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4926/indicacao_247_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4926/indicacao_247_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações à Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto a pintura dos quebra molas e das faixas de pedestres, próximo a escola Estadual Henrique Michel, Poliesportivo, Padaria Santa Rita, Pizzaria Santa Rita e ponto de ônibus próximo ao Poliesportivo, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4927/indicacao_248_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4927/indicacao_248_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações à Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto a reconstrução e melhoramento do campinho da Carioca, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4924/indicacao_249_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4924/indicacao_249_2020.pdf</t>
   </si>
   <si>
     <t>Indica que seja sugerido ao Chefe do Executivo a suspensão da aplicação de juros e multa em decorrência de atraso pelo pagamento de IPTU (Imposto Predial e Territorial Urbano), devido a crise econômica estabelecida pela pandemia do Covid-19 e a decretação de emergência em saúde pública.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4925/indicacao_250_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4925/indicacao_250_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente que seja feito a revitalização das faixas de pedestre na rua João Pessoa próximo a Elétrica Cemil.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4928/indicacao_251_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4928/indicacao_251_2020.pdf</t>
   </si>
   <si>
     <t>Indico que o executivo possa possa desenvolver uma campanha de conscientização nas suas redes sociais, incentivando a população a fazer pagamentos de contas em casa através de aplicativos, ensinado através de vídeos, cartilhas entre outros.</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4929/indicacao_252_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4929/indicacao_252_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, a realização mensal de testes rápidos a idosos alocados nas casas Asilares de Itabirito, e seus cuidadores, incluindo também todos que têm contato com estes idosos.</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4930/indicacao_253_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4930/indicacao_253_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente o fechamento de um buraco localizado na Rua Estrada da Caixa d' água bairro Meu Sítio.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4931/indicacao_254_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4931/indicacao_254_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente a manutenção da rua Estrada da Direta Bairro Meu Sítio.</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4932/indicacao_255_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4932/indicacao_255_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, que determine ao departamento competente realizar tipo tapa-buracos ou recapeamento asfáltico na via públicas da Rua José Joaquim de Oliveira Souza, em frente ao campinho da Carioca.</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4952/indicacao_256_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4952/indicacao_256_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal por meio da secretaria competente, a recuperação das vias (tapa buracos), na subida do morro da usina.</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4953/indicacao_257_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4953/indicacao_257_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal por meio da secretaria competente, para que seja elaborado um projeto, em caráter emergencial, para conter uma erosão na ponte do bar do Chifrão.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4933/indicacao_258_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4933/indicacao_258_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja providenciado por meio da secretaria competente, a instalação de placa de PARE e pintura de Pare no chão, na esquina da Rua Francisco Mendanha com Áurea José dos Santos.</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4934/indicacao_259_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4934/indicacao_259_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado por meio da Secretaria Competente, a instalação de guarda corpo na ponte da Rua João Pereira Lima, nº 191, Bairro São José.</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4935/indicacao_260_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4935/indicacao_260_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a capina e limpeza das ruas dos Bairros Recando das Colinas I e Recanto das Colinas II.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4936/indicacao_261_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4936/indicacao_261_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo a divulgação decisões e demais medidas ligadas à prevenção e combate do coronavírus por meio de carros de som e outros meios de comunicação no Marzagão e nos distritos de Itabirito.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4937/indicacao_262_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4937/indicacao_262_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Poder Executivo, em conjunto com a Secretaria Municipal de Fazenda, a implantação de plataforma para o pagamento online de IPTU e demais taxas e impostos municipais.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4938/indicacao_263_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4938/indicacao_263_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado à Secretaria Municipal de Desenvolvimento Econômico a realização de campanha conjunta com as entidades de classe visando incentivar as compras no comércio e nas empresas locais, contemplando o uso de plataformas de comércio digital.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4939/indicacao_264_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4939/indicacao_264_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Municipal de Obras, reforma do campinho do Bairro Portões.</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4941/indicacao_265_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4941/indicacao_265_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Municipal de Obras, a colocação de mais de um poste de iluminação pública na Rua Leontina de Jesus Domingos, bairro Liberdade.</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4942/indicacao_266_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4942/indicacao_266_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente a colocação de uma ou mais lixeiras do tipo container para a coleta do lixo no bairro Portões.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4943/indicacao_267_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4943/indicacao_267_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar os Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a troca das lâmpadas queimadas na Pracinha da Rua da Carioca; nº 1227, Bairro Santa Rita, ao lado do Poliesportivo.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4944/indicacao_268_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4944/indicacao_268_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, solicitar à Guarda Municipal e à Polícia Militar que façam a patrulha com mais frequência na Rua da Carioca, próximo à pracinha e ao Poliesportivo.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4945/indicacao_269_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4945/indicacao_269_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, o recapeamento na Rua Nicolau Silva, próximo ao nº 184, Bairro Saudade.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4946/indicacao_270_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4946/indicacao_270_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente a construção de escada de acesso, com corrimão, na Praça Dr. Guilherme, localizada à Rua Raul Soares, Bairro Centro.</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4947/indicacao_271_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4947/indicacao_271_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada à Secretaria Municipal de Segurança e Trânsito, em conjunto com a Guarda Civil Municipal, o planejamento e realização de rondas periódicas no cruzamento da Rua da Carioca em a Rua José C. Neto, no bairro Santa Rita.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4948/indicacao_272_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4948/indicacao_272_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada à Secretaria Municipal de Saúde a realização de higienização das ruas do bairro Vila Gonçalo, bem como das regiões com casos confirmados de coronavírus em Itabirito.</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4949/indicacao_273_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4949/indicacao_273_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada à Secretaria Municipal de Urbanismo e Limpeza Urbana a retirada dos entulhos do muro danificado na rua Laudicena Silva de Oliveira, na altura do nº 260, no bairro Novo Itabirito.</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4950/indicacao_274_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4950/indicacao_274_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitados ao Chefe do Poder Executivo, em conjunto com a Secretaria Municipal de Saúde, as seguintes medidas visando à prevenção e ao combate ao coronavírus em Itabirito: a) Apresentação à população do cronograma de higienização dos bairros por meio de caminhões-pipa; b) Detalhamento dos casos confirmados de coronavírus por região/bairros da cidade; c) Planejamento e realização de ações orientativas específicas nas regiões/ bairros com casos confirmados.</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4951/indicacao_275_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4951/indicacao_275_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Sr. Prefeito Municipal, juntamente com a Secretaria competente, colocar lixeira tipo container na esquina da Rua José Benedito com Travessa José Benedito.</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4958/indicacao_no_276_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4958/indicacao_no_276_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada à Secretaria Municipal de Obras e Serviços intervenção junto à Cemig visando à instalação de postes de iluminação pública e ao fornecimento de energia elétrica individualizada para as residências localizadas na Rua da Paina, n° 6, no bairro Marzagão.</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4959/indicacao_no_277_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4959/indicacao_no_277_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Poder Executivo Municipal, em conjunto com as Secretarias Municipais de Fazenda e de Meio Ambiente, a instituição do Programa IPTU Verde visando à concessão de descontos no IPTU a itabiritenses que comprovarem a adoção de iniciativas sustentáveis, tais como instalação de energia solar fotovoltaica e de sistemas economizadores e de reutilização de água, em suas residências ou estabelecimentos comerciais.</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4960/indicacao_no_278_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4960/indicacao_no_278_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Poder Executivo Municipal, em conjunto com as Secretarias Municipais de Saúde e de Desenvolvimento Econômico, o mapeamento dos casos confirmados de coronavírus por bairro/região de Itabirito visando à adoção de medidas específicas, bem como o alinhamento de protocolos junto às mineradoras e empreiteiras da região para realização de quarentena dos trabalhadores infectados.</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4961/indicacao_no_279_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4961/indicacao_no_279_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Poder Executivo Municipal, em conjunto com a Secretaria Municipal de Desenvolvimento Econômico, a implantação, em caráter de urgência, de política pública de apoio às empresas negativadas em Itabirito a ser viabilizada por meio do remanejamento de recursos para a referida secretaria.</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4962/indicacao_no_280_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4962/indicacao_no_280_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Municipal de Urbanismo, fiscalização da necessidade de limpeza de lotes sujos no bairro Jardim das Acácias.</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4963/indicacao_no_281_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4963/indicacao_no_281_2020.pdf</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4965/indicacao_no_282_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4965/indicacao_no_282_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Municipal de Obras, reparos na pavimentação que está cedendo, próximo a "ponte do Chifrão".</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4972/indicacao_283_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4972/indicacao_283_2020.pdf</t>
   </si>
   <si>
     <t>Indico seja que solicitada às Secretarias Municipais de Obras e Serviços e de Saúde, por meio da Vigilância Ambiental, a tomada de providências em relação à proliferação de pombos no prédio do antigo Quartel Municipal, no bairro Boa Viagem, em conjunto com o departamento competente do Governo do Estado, proprietário do imóvel.</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4983/indicacao_284_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4983/indicacao_284_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitar ao Senhor Prefeito através da secretaria competente, a colocação de um quebra-molas próximo à entrada do canil, na Rua Principal do Córrego do Bação.</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4984/indicacao_285_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4984/indicacao_285_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao chefe do executivo a limpeza, capina, colocação de paralelepípedos e a construção de um muro ou tapume na rua: Pastor Romeu Pereira Silva no final do Nº159, no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4985/indicacao_286_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4985/indicacao_286_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Poder Executivo, em conjunto com a Secretaria Municipal de Fazenda, a avaliação da possibilidade de antecipação de parcela do 13º salário dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4986/indicacao_287_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4986/indicacao_287_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Poder Executivo, em conjunto com a Secretaria Municipal de de Fazenda, a avaliação da possibilidade de criação de auxilio emergencial municipal para beneficiar famílias carentes e profissionais de setores afetados pela suspensão das atividades em razão do coronavírus que não tenham obtido auxílio do Governo Federal nem possuam fonte de renda alternativa.</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4988/indicacao_288_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4988/indicacao_288_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal. providenciar por meio da Secretaria competente, a poda de árvores na Rua Padre João do Amaral, no Bairro Vila Gonçalo.</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4989/indicacao_289_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4989/indicacao_289_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da Secretaria competente, a manutenção na rede de esgoto da Rua Esther Ferreira Bastos, Bairro Vila Gonçalo.</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4990/indicacao_290_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4990/indicacao_290_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da Secretaria competente, a instalação de lixeira comunitária ou container, para coleta de lixo na Rua Otacir Basílio França, Bairro Tomabadouro.</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4991/indicacao_291_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4991/indicacao_291_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada à Secretaria Municipal de Obras e Serviços a avaliação da viabilidade de instalação de redutor de velocidade na Rua Emídio Quites, nas proximidades do n° 198, no bairro Praia.</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4992/indicacao_292_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4992/indicacao_292_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Poder Executivo, em conjunto com a Secretaria Municipal de Desenvolvimento Econômico, a prorrogação do prazo de vigência da Lei Municipal nº 3401/2020, conforme previsão de seu art. 11.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4993/indicacao_293_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4993/indicacao_293_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Poder Executivo, em conjunto com a Secretaria Municipal de Desenvolvimento Econômico, a prorrogação pelo menos três meses da suspensão de cobrança de parcelas dos beneficiários do Fundi que possuem contrato de financiamento vigentes prevista no art. 1° do Decreto Municipal n° 13.124, de 02 de abril de 2020.</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4994/indicacao_294_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4994/indicacao_294_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Sr. Prefeito Municipal, juntamente com a Secretaria competente, colocar lixeira na Rua do Rosário, próximo ao Centro Espírita, no distrito de Acuruí.</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4995/indicacao_295_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4995/indicacao_295_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitações referentes ao bairro Portões:_x000D_
 _x000D_
 Instalação de uma academia ao ar livre e uma estrutura para de esporte e lazer no bairro Portões;_x000D_
 _x000D_
 Acabamento e finalização da Associação de Moradores;</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4996/indicacao_296_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4996/indicacao_296_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitações referentes as associações comunitárias de bairros:_x000D_
 _x000D_
 Regulamentar a documentação e reorganizar as associações de bairros e colocá-las de volta à ativa;_x000D_
 _x000D_
 Estudar a possibilidade de uma federação/união das associações de bairros;_x000D_
 _x000D_
 Investir nas associações com cursos, capacitações, palestras, etc;_x000D_
 _x000D_
 Sistematizar o Financeiro das associações;_x000D_
 _x000D_
 Avaliar a viabilidade de isenção da taxa de água e luz das associações;_x000D_
 _x000D_
 Viabilizar a construção das sedes dos bairros que ainda não possuem sede própria;</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4997/indicacao_297_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4997/indicacao_297_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria M. de Desenvolvimento Econômico, a possibilidade de ampliação das vagas previstas inicialmente em 40% de postos de trabalho para itabiritenses na empresa vencedora do certame da área da Delphi.</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4998/indicacao_298_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4998/indicacao_298_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente, estudo técnico sobre a viabilidade de encaminhar um projeto de lei que autorize a concessão, em caráter emergencial e excepcional, da antecipação do pagamento pela prestação do serviço de transporte escolar._x000D_
 A medida visa atender os transportadores escolares contratados pela Prefeitura que recebem por quilômetro rodado, alunos ou viagem realizada e estão parados desde a suspensão das aulas devido à pandemia da Covid-19.  É uma medida que vem sendo adotada por diversos municípios.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4999/indicacao_299_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4999/indicacao_299_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente, realizar cadastramento socioeconômico de todos os servidores públicos municipais.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5000/indicacao_300_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5000/indicacao_300_2020.pdf</t>
   </si>
   <si>
     <t>Indico que solicitado ao Chefe do Executivo, através da Secretaria Municipal de Obras, reparos na pavimentação asfáltica da estrada que liga o Córrego do Bação ao São Gonçalo do Bação, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5100/indicacao_301_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5100/indicacao_301_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, que determine ao departamento competente realizar a retirada de terra, proveniente ao deslizamento acarretado pelas últimas chuvas que assolaram o Município, localizado na Rua Felipe dos Santos, nº663, bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5101/indicacao_302_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5101/indicacao_302_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, instalação de guarita no ponto de ônibus na Avenida José Farid Rahme, ao lado do nº 427.</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5102/indicacao_303_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5102/indicacao_303_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a manutenção na tampa do bueiro na Rua Engenheiro Simão Lacerda, em frente ao Campo do Pe. Eustáquio.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5103/indicacao_304_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5103/indicacao_304_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a reforma dos banheiros públicos localizados na Praça da Estação.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5104/indicacao_305_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5104/indicacao_305_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a revitalização da pintura da quadra de esportes do Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5105/indicacao_306_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5105/indicacao_306_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a instalação de guarda corpo na ponte da Rua João Pinheiro, próximo ao nº 2248, Calçadas. Inclusive consta, também, pedido via protocolo Nº 7843/2020.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5106/indicacao_307_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5106/indicacao_307_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado à Secretaria Municipal de Meio Ambiente monitoramento da ocorrência de queimadas e incêndios em Itabirito durante o período de seca, especialmente no bairro Novo Itabirito.</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5107/indicacao_308_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5107/indicacao_308_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Poder Executivo Municipal, em conjunto com a Secretaria Municipal da Fazenda, o remanejamento de recursos do orçamento para a Secretaria Municipal de Desenvolvimento Econômico com o objetivo de viabilizar medidas de apoio aos empresários itabiritenses, bem como planejar a recuperação da economia local pós-pandemia.</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5108/indicacao_309_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5108/indicacao_309_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Poder Executivo, em conjunto com as Secretarias Municipais de Obras e Serviços e de Urbanismo e Limpeza Urbana, a implantação de ciclovia na Avenida José Farid Rahme, já contemplando o trecho recém-inaugurado.</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5109/indicacao_310_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5109/indicacao_310_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Poder Executivo Municipal, em conjunto com a Secretaria Municipal de Patrimônio Cultural e Turismo, a disponibilização da Casa de Cultura Maestro Dungas, incluindo infraestrutura física e pessoal capacitado para operação de luz, som e geração de imagens, para artistas e entidades culturais locais que pretendam realizar lives apresentando seus projetos.</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5110/indicacao_311_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5110/indicacao_311_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado a secretaria competente reparos no calçamento na rua: Turmalina na altura do Nº 121 no bairro Santa Tereza.</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5111/indicacao_312_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5111/indicacao_312_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente, a revisão da taxa do alvará 2020 destinado aos ambulantes, classe que está sendo diretamente afetada com a paralisação das atividades em função da pandemia de Covid-19.</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5112/indicacao_313_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5112/indicacao_313_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente, a revisão da taxa do alvará 2020 destinado aos transportadores escolares, classe que está sendo diretamente afetada com a paralisação das atividades em função da pandemia de Covid-19.</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5113/indicacao_314_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5113/indicacao_314_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Municipal de Segurança e Trânsito, estudo técnico sobre a viabilidade de instalação de um redutor de velocidade ou quebras-molas na Rua Dr. Eurico Rodrigues, altura do número 131. São recorrentes os relatos referentes ao desrespeito de motoristas quando ao limite de velocidade na via.</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5157/indicacao_315_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5157/indicacao_315_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria competente que seja feito a instalação de semáforos, lombadas no cruzamento da avenida Waldir Salvador de Oliveira e Jose Farid Rahme com a rua João Pinheiro no Centro de Itabirito.</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5158/indicacao_316_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5158/indicacao_316_2020.pdf</t>
   </si>
   <si>
     <t>Indico a implantação de uma política de inovação para proporcionar a inclusão digital e deixar a cidade mais conectada e inteligente. Sugerindo o acesso gratuito à internet por meio da tecnologia wi-fi._x000D_
 _x000D_
 Indico a Prefeitura a fazer o Credenciamento para escolha de empresas que possam fornecer o serviço no sistema de cooperação. Podendo prevê no contrato a instalação de pontos de acesso em áreas públicas como unidades de saúde, poliesportivos, praças etc; de forma simultânea. Os pontos poderão estar divididos em três tipos de localidade: de alto, médio e baixo tráfego, ressaltando que todo o processo deverá seguir os conceitos do marco civil da internet.</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5159/indicacao_317_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5159/indicacao_317_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria competente que seja feito a implantação de uma UBS - Unidade Básica de Saúde entre os bairro Itaubira e Portões.</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5160/indicacao_318_2019.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5160/indicacao_318_2019.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria competente que seja feito a instalação de ponto de ônibus na rua Doutor Francisco José de Carvalho, no bairro portões, perto da casa do senhor Papa capim e do sítio toca dos coelhos do Sr. Marcos.</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5161/indicacao_319_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5161/indicacao_319_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria de Obras e Serviços, que seja realizada obra de pavimentação asfáltica na Rua Virgílio Gonçalves, próximo ao número 11, Bairro São José</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5162/indicacao_320_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5162/indicacao_320_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Senhor Prefeito através da secretaria competente, o melhor detalhamento dos casos de COVID-19, por bairros, no município de Itabirito/MG.</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5163/indicacao_321_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5163/indicacao_321_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Poder Executivo Municipal, em conjunto com a Secretaria Municipal de Obras e Serviços, a realização de operação tapa-buracos nos bairros Saudade e Boa Viagem, sobretudo no sentido Santa Rita.</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5164/indicacao_322_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5164/indicacao_322_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao chefe do executivo possibilidade de dar um desconto nos ALVARÁS, ISS, IPTU e também parcelar os mesmos para os comerciantes e empresas, que estão sacrificados pelo fechamento devido a pandemia do coronavírus.</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5165/indicacao_323_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5165/indicacao_323_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Sr. Prefeito Municipal, juntamente com a Secretaria competente, realizar serviço de drenagem na rua Orquídea próximo número 2013. Conforme fotos em anexo a drenagem antiga se rompeu e está colocando em risco a casa.</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5166/indicacao_324_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5166/indicacao_324_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Municipal de Obras, melhorias na rede de iluminação pública da Rua Fortaleza, bairro Veneza.</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5167/indicacao_325_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5167/indicacao_325_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Municipal de Obras, a manutenção no calçamento da Rua Cornélio Pereira Lima, bairro Praia. Segundo reclamações dos moradores, as condições precárias na pavimentação da via está acarretando problemas nas estruturas das residências.</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5168/indicacao_326_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5168/indicacao_326_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Municipal de Administração, a suspensão do critério de corte do benefício cartão alimentação destinado ao servidor público municipal que apresentar mais de um atestado médico por mês e daqueles porventura se encontram de licença médica para tratamento.</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5201/indicacao_327_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5201/indicacao_327_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações à Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providencias administrativas tomadas quanto a providência de gramar toda a extensão do lado direito e esquerdo da Escadaria Santa Efigênia de Oliveira Batista, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5202/indicacao_328_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5202/indicacao_328_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações ao Chefe do Executivo, através da Secretaria Competente a possibilidade da substituição da barreira de Contenção de Terra que foi colocada em alguns pontos da cidade, (como por exemplo na Rua Benjamim Simões próximo ao nº 722 no acesso 2), por barreiras de contenção de concreto contra ou outra.</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5203/indicacao_329_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5203/indicacao_329_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações ao Chefe do Executivo, através da Secretaria competente que seja feito a instalação de lombadas, semáforos e sinalização no cruzamento da avenida José Farid Rahme, rua Alcides Domingo com a rua Bela Vista no bairro Padre Adelmo. E também sugiro ao Executivo que notifique a empresa Minas Mais para realizar a lavagem da avenida e das ruas dessa região.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5204/indicacao_330_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5204/indicacao_330_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria competente, a intervenção do Município que seja permitido a utilização do banheiro da Praça da Estação para os taxistas, haja vista que os banheiros encontram-se fechados, sem acesso ao público.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5205/indicacao_331_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5205/indicacao_331_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretaria competente, a intervenção do Município para colocar um redutor de velocidade em frente ao cemitério Parque da Esperança e uma estrutura na parte externa para as pessoas que não podem entra no cemitério em virtude da restrição pelo Covid-19 onde é permitido apenas a entrada de 10 pessoas.</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5206/indicacao_332_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5206/indicacao_332_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a manutenção da pavimentação asfáltica na Rua Áurea José dos Santos, em frente ao nº 264, Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5207/indicacao_333_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5207/indicacao_333_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Sr. Prefeito Municipal, providenciar por meio da Secretaria Competente, a manutenção da boca de lobo na Rua Jardim das Acácias, em frente ao nº 239, Bairro Algemiro Mapa.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5208/indicacao_334_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5208/indicacao_334_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a manutenção da rede fluvial na Rua Madre Iluminata, em frente ao nº 163, Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5209/indicacao_335_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5209/indicacao_335_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a manutenção da pavimentação asfáltica na Rua Madre Iluminata, em frente ao nº 285, Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5210/indicacao_336_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5210/indicacao_336_2020.pdf</t>
   </si>
   <si>
     <t>Indico solicitar ao Sr. Prefeito Municipal, providenciar por meio da Secretaria competente, a instalação de braços de poste, construção de passeio com meio-fio na Rua Estrada Curva, esquina da Estrada Principal, em Frente ao nº 242, bairro Meu Sitio.</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5211/indicacao_337_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5211/indicacao_337_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada à  Secretaria Municipal de Desenvolvimento Econômico intervenção junto às empresas cadastradas na agencia local do Sine para oferta de percentual de vagas sem exigência de experiencia profissional como forma de apoio ao primeiro emprego, bem como à reconversão profissional , em Itabirito.</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5212/indicacao_338_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5212/indicacao_338_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado à Secretaria Municipal de Desenvolvimento Econômico agendamento de reunião com representantes do comércio ambulante com o objetivo de elaborar protocolo para os ambulantes locais durante a pandemia do coronavírus, equiparando-os caso a caso, aos estabelecimentos físicos que comercializem produtos congêneres.</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5213/indicacao_339_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5213/indicacao_339_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Executivo Municipal, em conjunto com a Secretaria municipal de Administração, a flexibilização do horário de trabalho do servidor municipal responsável por cônjuge, filho ou dependente portador de deficiência intelectual.</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5214/indicacao_340_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5214/indicacao_340_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Poder Executivo Municipal, em conjunto com a Secretaria Municipal de Desenvolvimento Econômico, a adoção dos critérios determinados na Política Municipal de Desenvolvimento e Diversificação Econômica e na Lei Municipal nº 3.391/2020 no processo visando à instalação de empresa no galpão anteriormente ocupado pela Delphi, assegurando 80% das vagas de empregos geradas para trabalhadores de Itabirito, sendo 10% para oportunidades de primeiro emprego.</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5215/indicacao_341_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5215/indicacao_341_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado à Secretaria Municipal de Segurança e Trânsito, em conjunto com a empresa concessionária de transporte coletivo, a realização de estudo visando à ampliação da oferta de horários e dias de operação da linha que atende o bairro Marzagão.</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5216/indicacao_342_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5216/indicacao_342_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente, avaliação técnica sobre a viabilidade de revisão do valor dos impostos municipais referentes aos comércios afetados pelas restrições impostas pelo combate à Covid-19.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5217/indicacao_343_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5217/indicacao_343_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Municipal de Segurança e Trânsito, instalação de quebra-molas na Rua João Pereira Lima, na altura do número 226 - Condomínio Paula Fernandes, São José.</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5218/indicacao_344_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5218/indicacao_344_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Municipal de Segurança e transito, instalação de uma placa de "proibido estacionar" na Rua Cláudio Manoel da Costa na altura do número 69 - Capanema.</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações à Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto que seja feita uma rua pavimentada acima do Campinho da Carioca, que dê acesso no Bairro Tombadouro ao Bairro Santa Rita.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5232/indicacao_346_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5232/indicacao_346_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente a troca das placas de sinalização de trânsito que estão sem visibilidades, localizadas na rua Ouro Preto, esquina com rua Brumadinho, bairro Monte Sinai.</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5233/indicacao_347_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5233/indicacao_347_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria competente a implantação de um quebra molas na rua Antônio Caetano Campos, próximo ao número 153, bairro Quinta dos Inconfidentes.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5234/indicacao_348_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5234/indicacao_348_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente a colocação de uma lixeira grande tipo container no bairro Quinta dos Inconfidentes km 53, próximo ao número 134.</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5235/indicacao_349_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5235/indicacao_349_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Senhor Prefeito através da secretaria competente, a viabilidade de colocação de quebra-molas:_x000D_
 Logo após a curva da subida da Usina, sentido Córrego do Bação, onde moram o Senhor Edmundo e Senhora Aparecida._x000D_
 Final da Rua Principal com Estrada Do Sipuá.</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5236/indicacao_350_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5236/indicacao_350_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Senhor Prefeito através da secretaria competente, a substituição das lâmpadas da passarela que liga a Rua Belo Horizonte, no Bairro de Lourdes à Rua Artur Bernardes, no Bairro Centro do Município de Itabirito.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5237/indicacao_351_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5237/indicacao_351_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a manutenção da pavimentação asfáltica na Rua Aimorés, em frente ao nº 1040, Bairro Munu.</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5238/indicacao_352_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5238/indicacao_352_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a manutenção da pavimentação asfáltica na Rua Jose Augusto França, em frente aos n° 201, 560, 675 e 1163, Bairro Munu.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5239/indicacao_353_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5239/indicacao_353_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a manutenção da boca de lobo na Rua da Carioca, em frente ao n° 1460, Bairro Santa Rita.</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5240/indicacao_354_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5240/indicacao_354_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada às Secretarias Municipais de Obras e Serviços e de Segurança e Trânsito a avaliação da viabilidade de instalação de redutor de velocidade na Avenida Tiradentes, nas proximidades do n° 164, no bairro Novo Itabirito.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5241/indicacao_355_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5241/indicacao_355_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada  à Secretaria Municipal de Segurança e Trânsito a pintura de sinalização horizontal na Rua Raul Soares, nas proximidades do Instituto Educacional Pingo de Gente, no Centro, bem como análise da viabilidade de Instalação de sinalização semafórica no cruzamento entre Rua João Pinheiro e Avenida José Farid Rahme, também no Centro.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5242/indicacao_356_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5242/indicacao_356_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada às Secretarias Municipais de Obras e Serviços e de Segurança e Trânsito a avaliação da viabilidade de instalação de redutor de velocidade na Rua Castro Alves, nas proximidades do n° 381, no bairro Novo Itabirito.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5243/indicacao_357_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5243/indicacao_357_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado à secretaria competente que faça reparos geral no Jardim São Cristovão.</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5244/indicacao_358_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5244/indicacao_358_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado à secretaria competente que faça reparos gerais no calçamento da Avenida Capitão Antonio Marques do inicio até ao parquinho da Vila Gonçalo.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5245/indicacao_359_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5245/indicacao_359_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Sr. Prefeito Municipal, juntamente com a Secretaria competente, fazer serviço de patrolagem na Estrada das Torres, que liga os bairros Marzagão e Portões.</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5246/indicacao_360_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5246/indicacao_360_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Sr. Prefeito Municipal, juntamente com a Secretaria competente, solicitar aos correios, que passem a realizar entrega de correspondências na rua Portal das Palmeiras, CEP 35.455-082, bairro Santa Efigênia.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5247/indicacao_361_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5247/indicacao_361_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Sr. Prefeito Municipal, juntamente com a Secretaria competente, colocar lixeira do tipo container na rua Farid Aziz Rahme, próximo ao número 204A, no bairro Agostinho Rodrigues. No local existe uma lixeira improvisada por moradores, que não está atendendo as necessidades da comunidade.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5248/indicacao_362_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5248/indicacao_362_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Sr. Prefeito Municipal, juntamente com a Secretaria competente, realizar operação tapa buraco e colocação de meio fio na rua Paraguai frente ao número 146. Requer também a colocação de poste com luminária, pois o local está muito escuro colocando em risco a segurança dos moradores.</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5302/indicacao_363_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5302/indicacao_363_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações à Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto que seja feita um desassoreamento no Rio da Carioca, a partir da Escola Estadual Henrique Michel até a entrada do Córrego Seco, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5303/indicacao_364_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5303/indicacao_364_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente que seja feita a reabertura do comércio gradualmente, com regras sanitárias e definições de horários.</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5304/indicacao_365_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5304/indicacao_365_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Competente que seja feito um investimento de uma máquina que transforma lixo em material de construção.</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5305/indicacao_366_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5305/indicacao_366_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, que determine ao departamento competente, providenciar sinalização no cruzamento da Rua Padre João do Amaral com a Rua Carmen Miranda no bairro Vila Gonçalo.</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5306/indicacao_367_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5306/indicacao_367_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, que determine ao departamento competente, providenciar sinalização no cruzamento da Rua Capitão Antônio Marques com a Padre João do Amaral no bairro Vila Gonçalo.</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5307/indicacao_368_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5307/indicacao_368_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da secretária competente, a intervenção do Município para seja realizado nova pintura nos quebra-molas do bairro São José.</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5308/indicacao_369_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5308/indicacao_369_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, que determine ao departamento competente realizar obras tipo tapa-buracos ou recapeamento asfáltico na via pública, Rua João do Amaral, próximo a escadaria da Vila Gonçalo.</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5309/indicacao_370_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5309/indicacao_370_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, providenciar por meio da secretaria competente, a intervenção do Município para o recolhimento de animais de grande porte nas ruas do Bairro Recreio dos Bandeirantes.</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5310/indicacao_371_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5310/indicacao_371_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, por meio da Secretaria Municipal de Trânsito, verificar junto à Empresa Serra Verde a possibilidade do transporte coletivo atender ao Bairro Recreio dos Bandeirantes.</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5311/indicacao_372_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5311/indicacao_372_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, por meio da secretaria competente, avaliar a instalação de redutores de velocidade no Bairro Recreio dos Bandeirantes.</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5312/indicacao_373_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5312/indicacao_373_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, por meio da secretaria competente, providenciar a capina e limpeza de todas as ruas, em especial da Praça Nicolau Barreto, localizada na Rua Simão Álvares, no Bairro Recreio dos Bandeirantes.</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5313/indicacao_374_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5313/indicacao_374_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, por meio da secretaria competente, providenciar a instalação de um redutor de velocidade e placa de velocidade máxima permitida, na Rua José Amaro Cordeiro, no Bairro Recanto das Colinas I, Solicitamos também, a possibilidade de estabelecer o tráfego de mão e contramão nessa mesma rua.</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5314/indicacao_375_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5314/indicacao_375_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Poder Executivo Municipal, em conjunto com a Secretaria Municipal de Desenvolvimento Econômico, Poderes Judiciário e Legislativo e entidades de classe, a apresentação de um plano de reabertura responsável do comércio de Itabirito ao Governo do Estado, por meio do programa Minas Consciente.</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5315/indicacao_376_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5315/indicacao_376_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Poder Executivo Municipal, em conjunto com a Secretaria Municipal de Desenvolvimento Econômico, a aplicação da Lei Municipal nº 3420/2020 a fim de garantir a isenção das taxas referentes ao alvará como mecanismo de apoio à sobrevivência das microempresas e empresas de pequeno porte de Itabirito.</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5316/indicacao_377_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5316/indicacao_377_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao chefe do executivo fazer uma sinalização da melhor maneira possível na Rua Cornélio Pereira Lima na casa com o número 146 no bairro Praia, identificando preferencial para idoso.</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5317/indicacao_378_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5317/indicacao_378_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao chefe do executivo à possibilidade de fazer reparos no calçamento que afundou na Rua José de Souza de frente ao número 210 no bairro João Carolino.</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5318/indicacao_379_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5318/indicacao_379_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Municipal de Segurança e Trânsito, avaliar a necessidade de instalação de quebra-molas na Av. Tiradentes, na altura do número 164, bairro Novo Itabirito.</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5319/indicacao_380_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5319/indicacao_380_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretária Municipal de Saúde, avaliar a viabilidade de instalar uma divisória de vidro ou acrílico na farmácia da Upa Celso Matos para garantir a proteção dos profissionais que ali trabalham, reduzindo o contato entre funcionários e paciente sem qualquer prejuízo ao atendimento, muito pelo contrário, oferecendo muito mais segurança.</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5320/indicacao_381_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5320/indicacao_381_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria Municipal de Obras, melhorias na pavimentação da Rua 05, bairro Portões.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5328/indicacao_382_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5328/indicacao_382_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado informações a Prefeitura Municipal de Itabirito no sentido de esclarecer a esta casa quanto às providencias administrativas tomadas quanto que seja feita a colocação de um quebra molas, no cruzamento da Rua Francisca Maria Lopes com José Maria Pereira, no Bairro São José.</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5329/indicacao_383_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5329/indicacao_383_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações a Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto que seja feito o recapeamento na Rua Angelina Quites, no bairro Santa Rita.</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5330/indicacao_384_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5330/indicacao_384_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações a Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto que seja feito a operação tapa buraco e recapeamento, na Rua Paulinha Moreira, no morro próximo ao Campinho da Carioca, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5331/indicacao_385_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5331/indicacao_385_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações a Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto que seja feito um recapeamento na Rua João Pereira Lima, em frente ao número 344, próximo ao Ponto de ônibus, no Bairro São José.</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5332/indicacao_386_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5332/indicacao_386_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, que providencie por meio da Secretaria Competente, a instalação de grade na canaleta da Rua Fortaleza com a Rua Curitiba no Bairro Veneza.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5333/indicacao_387_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5333/indicacao_387_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, que providencie por meio da Secretaria Competente, a troca das lâmpadas queimadas na entrada do Aterro Sanitário.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5334/indicacao_388_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5334/indicacao_388_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, que providencie por meio da Secretaria Competente, a manutenção da tampa da rede pluvial na Rua Francisco José de Carvalho, próximo ao nº 597, no Bairro São José.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5335/indicacao_389_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5335/indicacao_389_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, que providencie por meio da Secretaria Competente, a manutenção da boca de lobo na Rua Paracatu, próximo ao nº 108, bairro Liberdade.</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5336/indicacao_389_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5336/indicacao_389_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, que providencie por meio da Secretaria Competente, a fixação da placa na Rua Fortaleza com a Rua Curitiba, no Bairro Veneza.</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5337/indicacao_391_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5337/indicacao_391_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada à Secretaria Municipal de Segurança e Trânsito, em conjunto com a Guarda Civil Municipal, o planejamento e realização de rondas periódicas na Rua José Rodrigues Pereira, nas proximidades do nº 92, no bairro Santa Rita.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5338/indicacao_392_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5338/indicacao_392_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Poder Executivo Municipal a avaliação da viabilidade de desapropriação da região conhecida como Macacos, no Bairro Vila São José.</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5339/indicacao_393_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5339/indicacao_393_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Executivo Municipal a implantação do Conselho Municipal de Segurança Pública.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5340/indicacao_394_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5340/indicacao_394_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo que seja feito uma limpeza em um terreno na Rua: Paraopeba ao lado da residência 797 no bairro Vila Gonçalo, na estrada que dá acesso ao alto do cristo. E no mesmo local estudar a possibilidade de construir uma pracinha ou uma academia ao ar livre.</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5341/indicacao_395_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5341/indicacao_395_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Sr. Prefeito Municipal, juntamente com a Secretaria competente, colocar um quebra molas na Rua Érico Veríssimo, próximo ao número 59, no bairro Novo Itabirito.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5342/indicacao_396_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5342/indicacao_396_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Competente, disponibilização de um caminhão pipa para efetuar a limpeza da Rua Simão Moreira da Silva, na altura do número 74, local onde a prefeitura fez retirada de terra.</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5343/indicacao_397_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5343/indicacao_397_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Municipal de Urbanismo, regularização dos serviços de correios no Bairro Adão Lopes.</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5354/indicacao_398_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5354/indicacao_398_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, que interceda juntamente com o Secretário de Saúde, que a faça a solicitação de doação de Respiradores Pulmonares para o nosso Município, visto que o Estado de Minas Gerais recebeu a doação de 1600 respiradores.</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5355/indicacao_399_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5355/indicacao_399_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretária competente, a autorização para interligar a rede de esgoto da Rua Projetada do Córrego do Bação.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5356/indicacao_400_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5356/indicacao_400_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretária de Obras e Serviços, a intervenção do Município na Rua Ana Maria Teixeira, na altura 439, para construção de quebra-molas.</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5357/indicacao_401_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5357/indicacao_401_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Senhor Prefeito Municipal por meio de secretaria competente, que seja realizado uma ação tapa-buraco nas vias morro dos Netos e em toda a extensão das Ruas do Córrego do Bação.</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5358/indicacao_402_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5358/indicacao_402_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizado um estudo no semáforo de pedestre no cruzamento da Rua João Pinheiro com a Avenida dos Inconfidentes, devido a direita ser livre (do bairro São José no sentido Centro) e por não haver uma faixa elevatória na avenida.</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5359/indicacao_403_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5359/indicacao_403_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, que providencie por meio da Secretaria competente, a operação tapa buraco, na Rua Vitoria próximo ao n°24, no Bairro Veneza.</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5360/indicacao_404_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5360/indicacao_404_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, que providencie por meio da Secretaria competente, a operação tapa buraco, na Rua Antônia Augusta Andrade, no Bairro Álvaro Maia.</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5361/indicacao_405_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5361/indicacao_405_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Poder Executivo Municipal junto com a Secretária de transito, fazer um estudo sobre a subida de veículos pesados pelo bairro Novo Itabirito, principalmente em sentido ao loteamento novo, caminhões circulam e acabam batendo em muros, levando moradores ao prejuízo e principalmente colocando vidas em risco. Tal fato aconteceu recentemente na esquina da Rua Manoel Bandeira, onde foi arrancado um pilar de proteção por um caminhão.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5362/indicacao_406_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5362/indicacao_406_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Poder Executivo Municipal, juntamente com a Secretaria Municipal de Saúde e com a Secretaria de Estado de Saúde, a análise da viabilidade de doação de parte dos equipamentos utilizados no hospital regional de campanha, em Ouro Preto, para a rede municipal de saúde após a pandemia.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5363/indicacao_407_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5363/indicacao_407_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Poder Executivo, em conjunto com a Secretaria Municipal de Desenvolvimento Econômico, a prorrogação do prazo de adesão à medida econômica emergencial, por meio do Fundi, nos termos da Lei Municipal nº 3401/2020.</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5364/indicacao_408_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5364/indicacao_408_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Poder Executivo, em conjunto com a Secretaria Municipal de Desenvolvimento Econômico, a prorrogação da suspensão de cobrança de parcelas dos beneficiários do Fundi que possuem contrato de financiamento vigentes.</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5365/indicacao_409_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5365/indicacao_409_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitada ao Chefe do Poder Executivo Municipal, em conjunto com a Secretaria Municipal de Obras e Serviços, a verificação da possibilidade de regularização imediata do trecho atualmente sem asfalto na Rua João Meneghim Filho, no bairro Marzagão, incluindo a realização de calçamento e disponibilização de infraestrutura básica.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5366/indicacao_410_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5366/indicacao_410_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao chefe do executivo que estude a possibilidade de fazer reformas, passando a Pat rol e cascalhando a estrada que dá acesso à localidade do Caquende.</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5367/indicacao_411_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5367/indicacao_411_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Sr. Prefeito Municipal, juntamente com a Secretaria competente, realizar serviço de capina, roçada e reparo nas lâmpadas do loteamento Espanada da Serra.</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5368/indicacao_412_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5368/indicacao_412_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Prefeito Municipal, que sejam tomadas as devidas providências, através do Serviço Autônomo de Água e Esgoto - SAAE Itabirito, para realizar as obras de instalação e infraestrutura de esgoto na Rua João Pereira Lima, próximo ao n°91, no Bairro São José, região popularmente conhecida como Piriá.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5369/indicacao_413_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5369/indicacao_413_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Sr. Prefeito Municipal, juntamente com a Secretaria competente, realizar serviço de poda de árvore na escadaria da Igreja de São Judas, no bairro Matosinhos. Conforme fotos em anexo, o galho da árvore esta caindo sob a fiação elétrica, correndo riscos de arrebentar e causar acidentes.</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5370/indicacao_414_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5370/indicacao_414_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Municipal de Saúde, que sejam tomadas algumas medidas referentes aos Profissionais de Saúde e o enfrentamento necessário para o combate da COVID-19.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5371/indicacao_415_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5371/indicacao_415_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Municipal de Segurança e Trânsito, reforçar a pintura da faixa de pedestres localizada na Rua Eurico Rodrigues, na altura do número 711 - Praia.</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5390/indicacao_416_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5390/indicacao_416_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam enviadas ao Executivo Municipal minhas indicações para o Orçamento Impositivo, através das Emendas Individuais, para a inclusão na Lei Orçamentária de 2021, conforme descrito na indicação anexa.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5391/indicacao_417_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5391/indicacao_417_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria competente, a autorização para colocar espelho panorâmico na esquina da rua Capitão Antônio Marques com a Rua Padre João de Amaral, no bairro Vila Gonçalo.</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5392/indicacao_418_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5392/indicacao_418_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretária competente, a apuração dos fatos que andam ocorrendo na casa de acolhimento ao adolescente, na Travessa Santo Antônio em frente ao número 126, bairro Boa Viagem.</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5393/indicacao_419_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5393/indicacao_419_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam enviadas ao Executivo Municipal minhas indicações para o Orçamento Impositivo, através das Emendas Individuais, para a inclusão na Lei Orçamentária de 2021.</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5394/indicacao_420_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5394/indicacao_420_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Chefe do Poder Executivo a indicação da Emenda Impositiva de minha autoria, a ser destinada para as seguintes obras ou serviços. Conforme descrito em anexo.</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5395/indicacao_421_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5395/indicacao_421_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal a operação tapa buraco na Rua Antônio Maia Filho, Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5396/indicacao_422_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5396/indicacao_422_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, que providencie por meio da Secretaria competente, um caminhão pipa para a estrada do Mazagão, uma vez por dia, se possível pela manhã.</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5397/indicacao_423_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5397/indicacao_423_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, que providencie por meio da Secretaria competente, a instalação de lixeiras de uso coletivo, próximo a Escola Ana Amélia Queiros e próximo a Praça, Bairro Gutierrez.</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5398/indicacao_424_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5398/indicacao_424_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, que providencie por meio da Secretaria Competente, a Manutenção da boca de lobo, na Rua Francisco Marques Júnior próximo ao nº 130 e 240, bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5399/indicacao_425_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5399/indicacao_425_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, que providencie por meio da Secretaria competente, que faça a extensão da pavimentação asfáltica na Rua João Menghin Filho, próximo ao nº 151, bairro Marzagão.</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5400/indicacao_426_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5400/indicacao_426_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Poder Executivo Municipal, em conjunto com a conjunto com a Secretaria Municipal de Planejamento, a inclusão no PLOA/2021 das seguintes ações orçamentárias, referente à emenda impositiva. (Conforme anexo)</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5401/indicacao_427_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5401/indicacao_427_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja enviadas ao Executivo Municipal as indicações para o Orçamento Impositivo, através das emendas individuais, para a inclusão na Lei Orçamentária 2021.</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5402/indicacao_428_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5402/indicacao_428_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam enviadas ao Executivo Municipal as indicações para o Orçamento Impositivo, através das emendas individuais, para inclusão na Lei Orçamentária de 2021.</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5403/indicacao_429_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5403/indicacao_429_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Sr. Prefeito Municipal, juntamente com a Secretaria competente, colocar um quebra molas na Rua Coronel Alves, próximo ao numero 142, no bairro Bela Vista.</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5404/indicacao_430_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5404/indicacao_430_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Sr. Prefeito Municipal, juntamente com a Secretaria competente, colocar lixeira na avenida Tiradentes, frente ao número 105, no bairro Novo Itabirito.</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5405/indicacao_431_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5405/indicacao_431_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações à Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto que seja feita a instalação de um quebra-molas, no retorno da Avenida José Farid Rahme.</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5406/indicacao_432_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5406/indicacao_432_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações à Prefeitura Municipal de Itabirito no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quantos que seja feita a colocação de uma placa de contramão para subir, na Ladeira de São Francisco, próximo ao antigo quartel da Polícia Militar.</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5407/indicacao_433_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5407/indicacao_433_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam enviadas ao Executivo Municipal minhas indicações para o Orçamento Impositivo, através das Emendas Individuais, para inclusão da Lei Orçamentária de 2021, forme descrito:_x000D_
 _x000D_
 1. R$ 143.293,50 para Trabalhos internos e externos, e reforma de associações Comunitárias._x000D_
 _x000D_
 2. R$ 143.293,50 Serão destinadas para aquisição e prevenção, compras de aparelhos, fitas e insumos para os diabéticos.</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5408/indicacao_434_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5408/indicacao_434_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretária competente, a canalização pluvial em área institucional (área verde) que está comprometendo a segurança dos moradores, na rua Canário, numero 87, bairro Floresta.</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5409/indicacao_435_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5409/indicacao_435_2020.pdf</t>
   </si>
   <si>
     <t>Indico que solicitada ao Senhor Prefeito Municipal por meio de secretaria competente, a repintura das faixas de pedestres da região central de Itabirito.</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5410/indicacao_436_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5410/indicacao_436_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Senhor Prefeito Municipal por meio de secretaria competente, que requeira à empresa Serra Verde o retorno de mais horários de circulação do transporte público nas zonas do Marzagão, Córrego do Bação, Saboeiro, Maceado e São Gonçalo do Bação.</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5411/indicacao_437_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5411/indicacao_437_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, que providencie por meio da Secretaria competente, a operação tapa buraco, na Rua Manoel Antônio Pinto, divisa com a Rua Ana Maria Teixeira, no Bairro Santa Efigênia.</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5412/indicacao_438_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5412/indicacao_438_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, que providencie por meio da Secretaria competente, a manutenção das manilhas da rede pluvial na Rua das Buganvilas, próximo ao nº 118, Bairro Primavera.</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5413/indicacao_439_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5413/indicacao_439_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, que providencie por meio da Secretaria competente, a intervenção urgente no cruzamento da Rua João Pinheiro com entrada da Av. José Farid Rahme, no Centro.</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5414/indicacao_440_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5414/indicacao_440_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, que providencie por meio da Secretaria competente, a operação tapa buraco, na Rua Paulina Moreira do Carmo, em frente ao n° 60, Bairro Carioca.</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5415/indicacao_441_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5415/indicacao_441_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, que providencie por meio da Secretaria competente, a manutenção das tampas da rede pluvial na Rua das Flores, próximo ao n° 137, no Bairro Primavera.</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5416/indicacao_442_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5416/indicacao_442_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal realizar, através da Secretaria competente, a colocação de iluminação pública ao longo da Rodovia Ita 300.</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5417/indicacao_443_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5417/indicacao_443_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal realizar, através da Secretaria de Obras, o serviço de drenagem na rua Principal, próximo ao número 121, no Distrito de Acuruí.</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5418/indicacao_444_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5418/indicacao_444_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Municipal de Segurança e Trânsito, revitalização da pavimentação das ruas Campos Sales e Cel. Alves, vias que estão sendo usadas como desvio devido as obras do SAAE na Av. dos Inconfidentes.</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5419/indicacao_445_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5419/indicacao_445_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicito ao Chefe do Executivo, através da Secretaria Municipal de Planejamento, a inclusão no PLOA/2021 das seguintes ações orçamentárias, referentes à emenda impositiva: (conforme anexo)</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5420/indicacao_446_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5420/indicacao_446_2020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, indico que sejam enviadas ao Executivo Municipal minhas indicações para o Orçamento Impositivo, através das Emendas Individuais, para inclusão na Lei Orçamentária de 2021, forme descrito: (conforme anexo)</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5427/indicacao_447_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5427/indicacao_447_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretária competente, a reforma da calçada na praça dos coqueiros, na rua Belo Horizonte, bairro de Lourdes.</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5428/indicacao_448_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5428/indicacao_448_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretária competente, coleta de entulho deixado para trás, na rua Belo Horizonte, na altura 485, bairro de Lourdes.</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5429/indicacao_449_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5429/indicacao_449_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretária competente, a revitalização asfáltica, na Rua Tapajós, próximo ao número 55, Bairro Munu.</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5430/indicacao_450_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5430/indicacao_450_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Senhor Prefeito Municipal por meio de secretaria competente, o reparo, com urgência, da ponte próxima ao bairro Chifrão no Córrego do Bação.</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5431/indicacao_451_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5431/indicacao_451_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, que providencie por meio da Secretaria competente, a manutenção da boca de lobo, na Rua Laura Margarida, próximo ao n°35, Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5432/indicacao_452_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5432/indicacao_452_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal, que providencie por meio da Secretaria competente, a manutenção das manilhas da rede pluvial, na Rua Benjamin Dias, próximo ao n°343, Bairro Bira Saia.</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5433/indicacao_453_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5433/indicacao_453_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Sr. Prefeito Municipal realizar, através da Secretaria de Obras, serviço de drenagem e complemento da pavimentação asfáltica na rua Domingos Carvalho Mendanha, no Bairro Funcionários.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5440/indicacao_454_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5440/indicacao_454_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo, através da Secretaria Competente, realizar a limpeza na Rua Rio de Pedras, na altura do número 48, bairro Padre Adelmo, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5450/indicacao_455_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5450/indicacao_455_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através do SAAE, solucionar as constantes falta d'água na rua Canários, Bairro Floresta.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5451/indicacao_456_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5451/indicacao_456_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretária de Obras e Serviços, a intervenção do Município na Rua Papoulas, Gutierrez, próximo aos n°08 e n°32, para alteamento dos quebra molas existentes no local.</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5461/indicacao_457_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5461/indicacao_457_2020.pdf</t>
   </si>
   <si>
     <t>Indico que sejam solicitadas informações à Prefeitura de Itabirito no sentido de esclarecer a esta Casa quanto às providencias administrativas tomadas quanto que seja feita a instalação de um quebra molas na Rua Guarani, em frente ao número 38, no Bairro Primavera.</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5462/indicacao_458_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5462/indicacao_458_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria de Obras e Serviços, a intervenção do Município na Rua Saturnino, próximo ao nº 55, para a construção de redutores de velocidade.</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5466/indicacao_459_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5466/indicacao_459_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Sr. Prefeito Municipal, juntamente com a Secretaria competente, fazer vistoria no telhado do prédio 39, do Morada Vida.</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5467/indicacao_460_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5467/indicacao_460_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Sr. Prefeito Municipal, juntamente com a Secretaria competente, colocar uma faixa elevatória de pedestre frente ao trailer MC Ronalds, na Av. Dr. Queiroz Júnior, 3425, bairro Esperança.</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5468/indicacao_461_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5468/indicacao_461_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo providenciar, por meio da secretaria competente, a instalação de abrigos de pontos de ônibus no Bairro Recanto das Colinas.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5469/indicacao_462_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5469/indicacao_462_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado ao Chefe do Executivo providenciar, por meio da secretaria competente, a intensificação do patrulhamento rural.</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5470/indicacao_463_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5470/indicacao_463_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Sr. Prefeito Municipal, juntamente com a Secretaria competente, substituir ou adicionar lixeira na Rua Principal, esquina com a Rua do Rosário, no distrito de Acuruí.</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5476/indicacao_464_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5476/indicacao_464_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria competente a implantação de um quebra molas na rua Tapajós com rua das Flores, próximo ao número 392, bairro Munú.</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5477/indicacao_465_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5477/indicacao_465_2020.pdf</t>
   </si>
   <si>
     <t>Indico que seja sugerido ao Chefe do Executivo, através da Secretaria competente a implantação de um quebra molas na rua Papoulas, próximo ao numero 20, bairro Gutierrez.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4492/requerimento_01_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4492/requerimento_01_2020.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado junto ao órgão competente SAAE, para que seja feito o estudo de uma mudança da rede pluvial, na rua Efigênia de Oliveira Batista, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4493/requerimento_02_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4493/requerimento_02_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício de boas vindas ao comandante da Policia Militar, Patrício Santos de Oliveira, desejando votos de constante sucesso e êxito na condução dos trabalhos.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4494/requerimento_03_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4494/requerimento_03_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício parabenizando a empresa Jaja Bikes, inscrita no CNPJ sob o nº 22.334.555/0001-02 através de seu representante legal Jader Almeida da Silva, com sede na Rua Engenheiro Simão Lacerda, nº 28, Centro, Itabirito/MG, pelo trilhão MTB realizado aos 19 de janeiro de 2020, por ser incentivador do esporte em nossa cidade.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4495/requerimento_04_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4495/requerimento_04_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício de agradecimento ao Pastor Jhonatan Santos responsável pelo projeto UNISOCIAL da Igreja Universal, localizada no endereço Avenida Queiroz Junior, nº 462, Bairro Praia, pelo apoio ao desabrigados devido as últimas chuvas assolou em nosso Município.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4496/requerimento_05_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4496/requerimento_05_2020.pdf</t>
   </si>
   <si>
     <t>Eu, Gilmar Alfenas, vereador abaixo assinado, venho através deste requerimento, solicitar à secretaria competente, poda de árvore situada na Alameda Jacarandás, 358, bairro Portões.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4497/requerimento_06_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4497/requerimento_06_2020.pdf</t>
   </si>
   <si>
     <t>Eu, Gilmar Alfenas, vereador abaixo assinado, venho através deste requerimento, solicitar à secretaria competente, para que junto ao DNIT (Departamento Nacional de Infraestrutura e Transporte), avalie a possibilidade da implantação outros pontos de radar e melhoria da sinalização no trecho da rodovia MG-356, denominada "Santa", até  a entrada da cidade de Itabirito.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4498/requerimento_07_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4498/requerimento_07_2020.pdf</t>
   </si>
   <si>
     <t>Eu, Gilmar Alfenas, vereador abaixo assinado, venho através deste requerimento, solicitar à secretaria competente, informações sobre o que consta na legislação e o que está sendo realizado, referente a diversos veículos pesados, de empresas e particulares que estão sendo estacionados nas vias públicas do município.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4499/requerimento_08_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4499/requerimento_08_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício aos empreendedores Paulo Carvalho, Melina Carvalho e Sandra Assis, responsáveis pela Arena Vitória Premium, parabenizando pela inauguração oficial do empreendimento pela abertura da 1ª Copa Arena Vitória Premium de Futebol 7, na última sexta-feira, dia 31 de janeiro.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4500/requerimento_09_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4500/requerimento_09_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite da Secretaria Competente, que envie a esta Casa Legislativa, informações sobre a previsão de conclusão e entrega das obras da Farmácia Popular. Sabemos que a obra envolve o Governo do Estado, e gostaríamos que fosse avaliada a possibilidade do estabelecimento de um prazo relativo a entrega, ou acordo para que no local possa funcionar uma nova Unidade Básica de Saúde que atenda bairros como Bela Vista, Agostinho Rodrigues, Country, Lourdes, Inconfidentes, entre outros.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4501/requerimento_10_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4501/requerimento_10_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício a Dona Lourdes, parabenizando-a pela idealização e realização da Casa do Presépio. Nosso reconhecimento pela forma como o Projeto contribui para a Cultura e a integração da nossa população.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4502/requerimento_11_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4502/requerimento_11_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite da Secretaria Municipal Competente, que envie a esta Casa Legislativa, informações sobre aluguéis firmados pela prefeitura: - Relação de novos contratos de aluguéis entre 04/09/2019, até a presente data, discriminando o número do Contrato, tempo de locação e número do Processo Administrativo; - Relação de Contratos encerrados entre o dia 04/09/2019, até a presente data; - Quais as medidas estão sendo adotadas para a redução de custos com aluguéis; - Atualização sobre a previsão de entrega da obra de revitalização da "Fabrica Velha", espaço que irá receber secretarias e desafogará alguns aluguéis. As informações supracitadas servirão para o cumprimento das obrigações que cabem ao vereadores no exercício de suas funções.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4503/requerimento_12_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4503/requerimento_12_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite da Secretaria Municipal Competente, que envie a esta Casa Legislativa, informações sobre a regularização na distribuição de medicamentos de pressão e glicose e também materiais de higiene pessoal na UPA e Unidade Básica.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4504/requerimento_13_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4504/requerimento_13_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite da Secretaria Municipal de Fazenda, que envie a esta Casa Legislativa, as seguintes informações atualizadas: - Relação dos imóveis locados pela Prefeitura, por Secretaria, com os seguintes dados complementares: - Nome do proprietário; -Endereço do imóvel locado; - Número do Contrato, tempo de locação e número do processo Administrativo; - Vencimento do Contrato; - Valo da locação; - Destinação do uso: identificar finalidade e o órgão responsável quando cedido à outras instâncias; - Informação se há isenção de impostos, e quais. Qual foi o gasto anula de 2018 e 2019? As informações supracitadas servirão para o cumprimento das obrigações que cabem ao vereador no exercício de suas funções.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4505/requerimento_14_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4505/requerimento_14_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício aos administradores da Arena Vitória Premium, cumprimentando-os pela realização da 1ª Copa Aziz Farid Rahme de Futebol Society e pela belíssima organização do evento. Como membro do poder legislativo municipal parabenizo a todos os envolvidos e desejo sucesso.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4562/requerimento_no_15_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4562/requerimento_no_15_2020.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Prefeito Municipal o cronograma de execução do Orçamento Impositivo aprovado para o exercício de 2020.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4563/requerimento_no_16_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4563/requerimento_no_16_2020.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado a Secretaria de Trânsito - SETRAN os dados da pesquisa sobre a ampliação do transporte público, no bairro Meu Sítio registrada na indicação de nº 667.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4564/requerimento_no_17_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4564/requerimento_no_17_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício à Secretaria Municipal de Urbanismo e Limpeza Urbana solicitando a apresentação à população de cronograma de tapa-buracos, capina e limpeza urbana a serem realizadas nos bairros de Itabirito.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4565/requerimento_no_18_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4565/requerimento_no_18_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício em anexo à Secretaria Municipal de Desenvolvimento Econômico, solicitando, diante dos números apresentados, que seja cobrada do Consórcio Minas Mais a priorização de mão de obra de Itabirito em futuras contratações bem como a realização de cursos de qualificação da mão de obra de acordo com a demanda da empresa.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4566/requerimento_no_19_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4566/requerimento_no_19_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao chefe do executivo, para que nos prazos da lei, solicite da Secretaria Municipal Competente, que envie a esta Casa Legislativa, a relação de todos os custos investidos pela Prefeitura na produção e realização do Carnaval 2020, discriminando-os separadamente em planilha. Custos como luz, palco, som, artistas, segurança, entre outros.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4567/requerimento_no_20_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4567/requerimento_no_20_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício com votos de pesar ao ex-prefeito Sr. Geraldo Magno de Almeida e toda a família pelo falecimento de sua esposa Sra. Celeste Melillo. Nossas Orações nesse momento é para que Deus conforte toda sua família e acolha sua bondosa alma. Deixamos aqui nossos profundos sentimentos!</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4568/requerimento_no_20_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4568/requerimento_no_20_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício com votos de pesar aos familiares do Sr. Nivio Oliveira Silva, servidor público municipal aposentado, pelo seu falecimento. Nossas Orações nesse momento é para que Deus conforte toda sua família e acolha sua bondosa alma. Deixamos aqui nossos profundos sentimentos!</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4569/requerimento_no_22_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4569/requerimento_no_22_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite da Secretaria Municipal Competente, que envie a esta Casa Legislativa, informações sobre o processo de compra dos uniformes para os servidores públicos municipais. Já foi licitado? Existe previsão de entrega? Justificativa: A distribuição de uniformes para os servidores foi uma promessa da atual gestão e vem sendo constantemente reivindicado pela classe.</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4570/requerimento_no_23_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4570/requerimento_no_23_2020.pdf</t>
   </si>
   <si>
     <t>Que seja estudado a viabilidade de criar condições operacionais para a transmissão ao vivo, por meio da rede social Facebook, de todas as reuniões ordinárias realizadas na Câmara Municipal de Itabirito. A transmissão ao vivo possibilitará que toda a população acompanhe, em tempo real, o desenrolar das atividades desenvolvidas no plenário pela Câmara Municipal, uma medida que dará muito mais transparência aos trabalhos desta casa.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4571/requerimento_no_24_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4571/requerimento_no_24_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite a Secretaria Municipal Competente, que envie a esta Casa Legislativa, informações sobre a previsão de entrega das obras de reforma da Escola do Marzagão e atualização sobre o processo de pavimentação do trecho recentemente municipalizado da MG-30.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4603/requerimento_25_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4603/requerimento_25_2020.pdf</t>
   </si>
   <si>
     <t>Que seja solicitada ao DNIT - Departamento Nacional de Infraestrutura de Transporte a avaliação da possibilidade de realização de ranhuras nas pistas da BR-356, em Itabirito, no trecho conhecido como Serra da Santa. Justificativa: a intervenção no local, conhecido pelo alto número de acidentes, evitaria danos materiais e novos acidentes.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4604/requerimento_26_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4604/requerimento_26_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao chefe do executivo, para que nos prazos da lei, solicite da Secretaria Municipal de Segurança e Trânsito, que envie a esta Casa Legislativa, informações sobre a aplicação da Lei Municipal 3345/2019 que trata sobre a divulgação de informações referentes à aplicação de recursos derivados de multas de trânsito aplicadas no município.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4605/requerimento_27_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4605/requerimento_27_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite da Secretaria Municipal de Educação, que envie a esta Casa Legislativa, informações sobre a aplicação da Lei Municipal 3364/2019 que dispõe sobre a divulgação das listas de espera dos inscritos para vagas nos Centros Municipais de Educação Infantil.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4606/requerimento_28_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4606/requerimento_28_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, convocando a Secretaria Municipal de Fazenda, Sra. Rane Curto, a comparecer nesta Casa de Leis, em reunião ordinária a ser agendada pela Mesa Diretora, para que preste informações e alguns esclarecimentos sobre a sua pasta.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4607/requerimento_29_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4607/requerimento_29_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício Pe. Marcelo Pereira, cumprimentando-o pelos 16 anos de vida sacerdotal, celebrado no último dia 02 de fevereiro na Matriz de Boa Viagem.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4627/requerimento_no_30_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4627/requerimento_no_30_2020.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado informações ao Secretário Municipal de Saúde no sentido de esclarecer a esta Casa quanto às providências tomadas sobre o coronavírus, e se há existência de algum caso suspeito na cidade.</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4628/requerimento_no_31_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4628/requerimento_no_31_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício de votos de pesar aos familiares de Augustavo Antônio de Oliveira, residente e domiciliado na Rua Mariana Dias de Medeiros, nº 171, bairro São Mateus, Itabirito - MG pelo seu falecimento, um cidadão exemplar na honestidade, no caráter, na honra e na fé.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4629/requerimento_no_32_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4629/requerimento_no_32_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício parabenizando a empresa ITACHAVES SERVIÇOS E COMÉRCIO LTDA, inscrita no CNPJ sob o nº 07.215.209/0001-11, através do seu representante legal Gustavo Matos Eduardo, com sede na Avenida Queiroz Júnior, nº 745 - Praia, Itabirito, pelos 15 anos que vêm colaborando para o desenvolvimento econômico do Município de Itabirito, desejando-lhe muito sucesso.</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4630/requerimento_no_33_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4630/requerimento_no_33_2020.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado por essa Casa Legislativa, Votos de Pesar à Família do senhor Nivio Oliveira, que veio a falecer no dia 06 de fevereiro de 2020._x000D_
 Queremos externar votos de pesar, por sua história de vida e conduta como um grande cidadão. Que Deus, em sua infinita sabedoria e misericórdia, possa confortar seus familiares e amigos nesse momento de dor e de saudades.</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4631/requerimento_no_34_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4631/requerimento_no_34_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício à Secretaria Municipal de Saúde solicitando informações sobre o andamento do processo de elaboração do Código Sanitário Municipal.</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4632/requerimento_no_35_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4632/requerimento_no_35_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam enviados ofícios à Secretaria Municipal de Administração e ao Gabinete do Prefeito solicitando as seguintes informações: _x000D_
 1) Qual é, o número de servidores públicos municipais contratados a partir de processo seletivos? _x000D_
 2) Quantos desses servidores terão contratos vencidos ainda neste primeiro trimestre?_x000D_
 3) Há previsão de renovação? Se não, tem sido estudada alguma alternativa a fim de garantir a manutenção desses empregos e dos serviços prestados à nossa população.</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4633/requerimento_no_36_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4633/requerimento_no_36_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício à empresa Vale S.A solicitando as seguintes informações sobre o acordo realizado no ano passado com os sindicatos locais em virtude das paralisações temporárias das atividades devido ao rompimento das barragens em Brumadinho. 1) Existe previsão de renovação do acordo? 2) Em caso positivo, quando isso acontecerá? 3) Em caso negativo, existe risco de demissão em massa?</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4634/requerimento_no_37_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4634/requerimento_no_37_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício para o Bloco Carnavalesco Sem Limite, parabenizando pela participação e atuação no Carnaval Itabirito Folia 2020.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4635/requerimento_no_38_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4635/requerimento_no_38_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício para o Bloco Carnavalesco Os Prisioneiros, parabenizando pela participação e atuação no Carnaval Itabirito Folia 2020.</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4636/requerimento_no_39_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4636/requerimento_no_39_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício para o Bloco Carnavalesco Sururu, parabenizando pela participação e atuação no Carnaval Itabirito Folia 2020.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4637/requerimento_no_40_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4637/requerimento_no_40_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício para o Bloco do Boi, parabenizando pela participação e atuação no Carnaval Itabirito Folia 2020.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4638/requerimento_no_41_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4638/requerimento_no_41_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício para o Bloco Carnavalesco Detentos, parabenizando pela participação e atuação no Carnaval Itabirito Folia 2020.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4639/requerimento_no_42_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4639/requerimento_no_42_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício para o Bloco Carnavalesco Bandinha do Santo Antônio, parabenizando pela participação e atuação no Carnaval Itabirito Folia 2020.</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4640/requerimento_no_43_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4640/requerimento_no_43_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício para o Bloco Carnavalesco Sensação, parabenizando pela participação e atuação no Carnaval Itabirito Folia 2020.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4641/requerimento_no_44_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4641/requerimento_no_44_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado votos de pesar aos familiares do Senhor Carlos Rodrigues, em especial para sua esposa Ângela França Rodrigues. Que Deus conforte toda a sua família e acolha sua alma.</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4642/requerimento_no_45_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4642/requerimento_no_45_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite da Secretaria Competente, que envie a esta Casa Legislativa, as seguintes informações sobre a relação de despesas com adiantamentos de viagens, passagens, estadias, alimentação e deslocamento dos servidores públicos da Prefeitura no período entre o mês de setembro/2019 até a presente data. Favor discriminar em planilhas detalhadas as despesas mensais do período citado com as seguintes informações: - Relação de despesas por secretaria (com respectivos servidores favorecidos); - Qual o objetivo da viajem? - Qual a duração? - Quais locais foram visitados? - Houve empenho (especificar números e valores respectivos); - Houve relatório posterior? - Qual o seu inteiro teor? - Já existem disponíveis, no Portal da Transparência, as informações solicitadas? Em caso negativo, qual a previsão para publicização das mesmas?</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4643/requerimento_no_46_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4643/requerimento_no_46_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da lei, solicite da Secretaria Municipal de Saúde, que envie a esta Casa Legislativa, informações sobre a atual condição da fila de espera para cirurgia de catarata e quais medidas estão sendo adotadas para zerá-la.</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4644/requerimento_no_47_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4644/requerimento_no_47_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da lei, solicite da Secretaria Municipal de Planejamento, que envie a esta Casa Legislativa, informações sobre a aplicação da emenda parlamentar de R$ 290.000,00 destinada pelo deputado Alencar da Silveira, quais foram as associações do município contempladas e os critérios de escolha.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4645/requerimento_no_48_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4645/requerimento_no_48_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da lei, solicite da Secretaria Municipal de Saúde, informações sobre como funciona o departamento de regulação das Unidades Básicas de Saúde. Houve alguma alteração na atual administração? Se positivo, esclarecer quais e os motivos.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4646/requerimento_no_49_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4646/requerimento_no_49_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da lei, solicite da Secretaria Municipal de Saúde, informações sobre a previsão de manutenção das três ambulâncias que atendem a UPA Celso Matos da Silva.</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4647/requerimento_no_50_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4647/requerimento_no_50_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da lei, solicite da Secretaria Municipal de Saúde, informações sobre convênio firmado entre a Prefeitura e o Hospital São Vicente de Paula. Enviar cópia de convênio e relatório de todos atendimentos realizados por meio da parceria, discriminando também os valores repassados pelo SUS e os recursos próprios da Prefeitura para as cirurgias realizadas entre janeiro/2019 até a presente data.</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4648/requerimento_no_51_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4648/requerimento_no_51_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas informações ao poder executivo no sentido de esclarecer a esta casa quanto às providencias administrativas tomadas quanto a paralisação da linha de ônibus Tombadouro/Portões, e a volta imediata em caráter de urgência, pois a paralisação da mesma vem trazendo transtornos aos usuários.</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4649/requerimento_no_52_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4649/requerimento_no_52_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas informações ao poder executivo no sentido de esclarecer a esta casa quanto às providencias administrativas tomadas quanto a paralisação da linha de ônibus Vila Gonçalo/ Santa Tereza, e a volta imediata em caráter de urgência, pois a paralisação da mesma vem trazendo transtornos aos usuários.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4650/requerimento_no_53_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4650/requerimento_no_53_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas informações ao poder executivo no sentido de esclarecer a esta casa quanto as providencias administrativas tomadas quanto a existência de uma data para a campanha de vacinação da gripe.</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4651/requerimento_no_54_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4651/requerimento_no_54_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas informações ao poder executivo no sentido de esclarecer a esta casa quanto às providencias administrativas tomadas quanto a data que vão ser realizadas as próximas cirurgias de catarata de acordo com a deliberação do SUS MG, até Julho de 2020.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4652/requerimento_no_55_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4652/requerimento_no_55_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas informações ao poder executivo no sentido de esclarecer a esta casa quanto às providencias administrativas tomadas quanto a data que vão ser realizadas as próximas cirurgias de catarata que aguardam no município, onde será feito convenio com hospital local, cujo o convenio será pago com recursos próprios (gentileza informar o valor do convenio).</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4653/requerimento_no_56_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4653/requerimento_no_56_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas informações ao poder executivo no sentido de esclarecer a esta casa quanto às providencias administrativas tomadas quanto a manutenção da rua Maria de Lima Braga, mais conhecida como rua da pedreira, pois a mesma se encontra com necessidade de reparos.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4654/requerimento_no_57_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4654/requerimento_no_57_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas informações ao poder executivo no sentido de esclarecer a esta casa quanto às providencias administrativas tomadas quanto ao desentupimento da manilha que acolhe as águas de chuva que quanto descem da escada situada na antiga linha férrea dando acesso a rua Dona Cota no bairro Bela Vista, devido as chuvas torna-se o lugar intransitável.</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4655/requerimento_no_58_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4655/requerimento_no_58_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas informações ao poder executivo no sentido de esclarecer a esta casa quanto ás providencias administrativas tomadas quanto a troca das portas de madeira que da acesso a entrada de pacientes para consultas e a porta de madeira que da acesso a emergência da UPA. Obs: ver a possibilidade de colocar dispositivos de abrir e fechar.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
     <t>Gilmar Alfenas (Gilmar Capoeira), Max Fortes, Rose da Saúde, Tila do Social</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4656/requerimento_no_59_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4656/requerimento_no_59_2020.pdf</t>
   </si>
   <si>
     <t>Que seja convocado o representante do Clube da Melhor Idade de Itabirito - CLUMI para a prestação de contas nesta Casa Legislativa acerca dos trabalhos realizados pela entidade.</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>Dr. Edson, Léo do Social, Max Fortes, Nilson Tem Tudo, Tila do Social, Toninho da Associação</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4657/requerimento_no_60_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4657/requerimento_no_60_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício à Superintendência Regional do Trabalho e Emprego (SRTE/MG) solicitando a liberação do acesso de técnicos e especialidades da empresa Vale S.A., ANM e demais órgãos fiscalizadores às barragens de Forquilhas I, II, III e IV, da Mina de Fábrica, em Ouro Preto, a fim de realizar a manutenção presencial das estruturas.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4727/requerimento_no_61-2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4727/requerimento_no_61-2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas informações à gerência da empresa Vale S.A (Mina do Pico), no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto a Estrada do Marzagão, que se encontra cheias de buracos e toda danificada. Uma vez que essa conceituosa empresa utiliza a via pública para serviços particulares da mesma.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4728/requerimento_no_62_-_2020_MSHHI5e.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4728/requerimento_no_62_-_2020_MSHHI5e.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado que o Exmo. Sr. Prefeito promova a implementação do Comitê Municipal de Enfrentamento das Infecções Sexualmente Transmissíveis (IST) e à Feminização do HIV/AIDS, visando aprimorar a política municipal de saúde, de maneira a estabelecer um colegiado paritário e consultivo para assessor o  Conselho Municipal de Saúde da articulação com o Poder Público e Sociedade Civil na construção de um plano Municipal de Enfrentamento à Infecções Sexualmente Transmissíveis (IST) e Feminização do HIV/AIDS</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4729/requerimento_no_63_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4729/requerimento_no_63_-_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício à Secretaria Municipal de Saúde solicitando informações sobre os remédios atualmente em falta na rede pública de saúde, bem como sobre as providências a serem tomadas pela Prefeitura visando à regularização da distribuição.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4730/requerimento_no_64_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4730/requerimento_no_64_-_2020.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Prefeito Municipal através da Secretaria de Ação Social, que seja enviada a relação de todos os contemplados com a ajuda no pagamento das contas de água e luz, do período de 04 de setembro de 2019 até à presente data.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4731/requerimento_no_65_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4731/requerimento_no_65_-_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Professor Sandro Cruz, cumprimentando-o por sua bela história e trabalho na Escola Municipal Manoel Salvador de Oliveira. Todo nosso reconhecimento a sua trajetória e admirável atuação na luta por uma educação pública de qualidade.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4732/requerimento_no_66_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4732/requerimento_no_66_-_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da lei, solicite da Secretaria Municipal de Administração, relação exata de servidores comissionados que foram e os que ainda serão exonerados por nepotismo. A medida atende a recomendação do Ministério Público, após denúncia feita por membros desta Casa. _x000D_
 As informações supracitadas servirão para o cumprimento das obrigações que cabem aos vereadores no exercício de suas funções.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4733/requerimento_no_67_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4733/requerimento_no_67_-_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite da Secretaria Municipal de Patrimônio Cultural e Turismo, esclarecimentos sobre os motivos da não indicação de repasses através de subvenção ao Grupo de Seresta da Terceira Idade Flor de Liz._x000D_
 As informações supracitadas servirão para o cumprimento das obrigações que cabem aos vereadores no exercício de suas funções.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4734/requerimento_no_68_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4734/requerimento_no_68_-_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas informações ao poder executivo no sentido de esclarecer a esta Casa quanto as providências administrativas tomadas quanto, que compareça em uma reunião extraordinária o responsável pelas unidades básicas de Itabirito para prestar esclarecimento aos vereadores desta Casa Legislativa.</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4735/requerimento_no_69_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4735/requerimento_no_69_-_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas informações ao poder executivo no sentido de esclarecer a esta casa quanto as providências administrativas tomadas quanto, que sejam dados os cumprimento ao Bloco Tribus, especial a Andreia pelo belíssimo trabalho feito para que o bloco fosse um sucesso e abrilhantasse a nossa cidade neste carnaval de 2020, que este seja o primeiro de muitos anos trazendo alegria para nossas ruas e nossos foliões.</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4736/requerimento_no_70_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4736/requerimento_no_70_-_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas informações ao poder executivo no sentido de esclarecer a esta casa quanto as providências administrativas tomadas quanto, que compareça em uma reunião extraordinária o responsável pelo almoxarifado de medicamentos da secretaria de saúde de Itabirito para prestar esclarecimento aos vereadores desta casa legislativa.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4737/requerimento_no_71_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4737/requerimento_no_71_-_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas informações ao poder executivo no sentido de esclarecer a esta casa quanto as providências administrativas tomadas quanto, que seja feita leitura do relatório de transição, que foi entregue na câmara e como cada secretaria elaborou o seu relatório, que cada semana seja lido o relatório de uma secretaria.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>Renê Butekus, Geraldo Mendanha, Toninho da Associação</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4738/requerimento_no_72_-_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4738/requerimento_no_72_-_2020.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado o arquivamento dos Projetos de Lei Nº 36 e 37/2020, em tramitação nesta Casa Legislativa.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4744/requerimento_73_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4744/requerimento_73_2020.pdf</t>
   </si>
   <si>
     <t>Que seja fornecido cópia dos Pareceres Jurídicos dos seguintes Projetos de Lei: - Projeto de Lei nº 04/2020; - Projeto de Lei nº 07/2020; - Projeto de Lei nº 08/2020; - Projeto de Lei nº 09/2020; - Projeto de Lei nº 13/2020; - Projeto de Lei nº 14/2020; - Projeto de Lei nº 15/2020; - Projeto de Lei nº 18/2020; - Projeto de Lei nº 27/2020; - Projeto de Lei nº 28/2020 e - Projeto de Lei nº 34/2020.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4745/requerimento_74_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4745/requerimento_74_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Superintendente Regional do Denit no Estado de Minas Gerias, Sr. Gustavo Frederico Boerger, solicitando uma avaliação em caráter de urgência sobre a viabilidade da instalação de um radar ou redutor de velocidade na Rodovia BR 356, próximo ao restaurante Paraki.</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4746/requerimento_75_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4746/requerimento_75_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite da Secretaria Municipal de Administração, esclarecimentos sobre o cumprimento das progressões salariais previstas no Plano de Cargos e Salários dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
     <t>Geraldo Mendanha, Renê Butekus, Toninho da Associação</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4747/requerimento_76_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4747/requerimento_76_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado à Câmara Municipal o nome de todos os exonerados dos cargos do SAAE e Prefeitura Municipal e ainda, informar qual o critério usado com base no nepotismo para sua saída.</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4748/requerimento_77_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4748/requerimento_77_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado à Câmara Municipal a lista de todas as nomeações para os cargos no SAAE e na Prefeitura Municipal, juntamente com os respectivos Decretos, desde setembro de 2019.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4771/requerimento_78_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4771/requerimento_78_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas informações ao Poder Executivo Municipal, no sentido de esclarecer a esta Casa Legislativa, quais as providências estão sendo tomadas em relação aos prejuízos que o comércio local está sofrendo decorrentes da suspensão de suas atividades em razão dos decretos do Executivo para a prevenção ao Coronavírus.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4772/requerimento_79_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4772/requerimento_79_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas informações ao Poder Executivo Municipal, no sentido de esclarecer a esta Casa Legislativa, quais as providências estão sendo tomadas em relação a prevenção do contágio do Covid-19 (CORONAVÍRUS) para moradores de rua e desabrigados que estão espalhados pela cidade, esclarecendo ainda, porque a barreira sanitária instalada próximo rodoviária nova encerra suas atividades às 22:00 horas, deixando a cidade desprotegida contra o vírus após esse horário.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4773/requerimento_80_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4773/requerimento_80_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas informações ao Poder Executivo Municipal, no sentido de esclarecer a esta Casa Legislativa, quais as providências estão sedo tomadas em relação à prevenção de contágio do COVID-19 no âmbito das empresas mineradoras que exercem sua atividade no município de Itabirito, especificamente em relação aos inúmeros trabalhadores que estão na cidade.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4774/requerimento_81_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4774/requerimento_81_2020.pdf</t>
   </si>
   <si>
     <t>Que seja constituída Comissão Especial visando o acompanhamento das medidas orientativas e ações de combate ao coronavírus implementados em Itabirito.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4775/requerimento_82_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4775/requerimento_82_2020.pdf</t>
   </si>
   <si>
     <t>Considerando ainda a portaria nº 35, de 16 de março de 2020, que dispõe sobre o coronavírus no âmbito do poder legislativo, a adoção das seguintes medidas preventivas: a) realização de reuniões ordinárias virtuais no período de 30 dias contemplado pela portaria n° 35, com disponibilização de quadro técnico para suporte aos parlamentares; b) na retomada das atividades presenciais, afastamento das bancadas parlamentares, estabelecendo distância mínima de 1,5 metros, conforme recomendações de especialistas da área de saúde.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4776/requerimento_83_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4776/requerimento_83_2020.pdf</t>
   </si>
   <si>
     <t>Considerando a portaria nº 35, de 16 de março de 2020, que dispõe sobre o coronavírus no âmbito do Poder Legislativo, a autorização, em caráter imediato, para os seguintes procedimentos, como forma de ampliação da prevenção: a) encaminhamento de indicações, requerimentos e demais matérias legislativas para protocolo por e-mail no período de 30 dias contemplado pela portaria; b) realização de trabalho remoto/ home office pelos servidores dos gabinetes parlamentares, conforme recomendado pelo Ministério da Saúde na última sexta-feira, dias 13 de março, nos casos de suspensão de acesso público ao gabinete, na condição do § 2°, do art. 3°, da referida portaria.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4805/requerimento_84_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4805/requerimento_84_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas informações ao Poder Executivo Municipal, especificamente à Secretaria Municipal de Patrimônio Cultural e Turismo, no sentido de encaminhar a esta Casa, a prestação de contas da Feira do Livro realizada em 2019.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4806/requerimento_85_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4806/requerimento_85_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam enviado um ofício ao chefe do executivo, para que nos prazos da Lei, solicite da Secretaria Competente, que envie a esta casa Legislativa, cópia do processo de contratação emergencial de empresa especializadas na prestação de serviços de vigia, em atendimento às demandas do município, e o termo de referência elaborado pelo Departamento de Compras.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4807/requerimento_86_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4807/requerimento_86_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite da Secretaria Municipal de Administração, que envie a esta casa legislativa, cópia da relação detalhada referente ao pagamento do cartão alimentação nos últimos três meses.</t>
   </si>
   <si>
     <t>9360</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9360/requerimento_87_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9360/requerimento_87_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro a V. Exa., nos termos regimentais, que avalie a viabilidade de retornar as reuniões ordinárias presenciais no plenário desta Casa, resguardando as devidas precauções de distanciamento entre os pares e a obrigatoriedade do uso de máscaras.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4808/requerimento_88_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4808/requerimento_88_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite da Secretaria Competente, que envie a esta casa legislativa, esclarecimentos sobre a viabilidade de conceder pagamento da insalubridade em grau máximo, equivalente a 40% sobre o salário base, a todos os profissionais da saúde que estão em risco eminente de contato com o Corona Vírus. Trata-se de uma reivindicação da classe já apresentada ao Poder Executivo, via protocolo 3714/2020. Aproveito também este momento para reforçar a necessidade de que todos profissionais sejam abastecidos de EPIs para que possam fazer devidamente e em condições adequadas o seu trabalho.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4809/requerimento_89_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4809/requerimento_89_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite da Secretaria Municipal Competente, que envie a esta Casa Legislativa, informações sobre os motivos para não atualização completa do Portal da Transparência do município, desde dezembro de 2019.</t>
   </si>
   <si>
     <t>9465</t>
   </si>
   <si>
     <t>Dr. Edson, Geraldo Mendanha, Rose da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9465/requerimento_90_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9465/requerimento_90_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro a V.Exa., com base no art. 149 do Regimento Interno e considerando a Portaria de nº 37, de 23 de Março de 2020, que dispões sobre as medidas de prevenção e propagação do novo Coronavirus (COVID-19) no âmbito do Poder Legislativo Municipal, o retorno das reuniões ordinárias e extraordinárias presenciais, fechada ao público, e devendo os vereadores que se enquadram no grupo de risco, caso assim desejarem, permaneçam em regime domiciliar, podendo acompanhar as reuniões por video conferência.</t>
   </si>
   <si>
     <t>9362</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9362/requerimento_91_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9362/requerimento_91_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro a V.Exa., com base no art. 149 do Regimento Interno, conjugado com  art. 31 da Constituição Federal, a retirada de tramitação do Projeto de Lei Ordinária 16/2020, de minha autoria, que altera a redação dos artigos 1º e 4º da Lei Municipal nº 2836, de 26 de outubro de 2011, que alterou e consolidou a Lei Municipal nº 1881, de 12 de dezembro de 1994, criando o FUNDI - Fundo de Desenvolvimento Econômico de Itabirito e o CMDE - Conselho Municipal de Desenvolvimento Econômico e dá outras providência.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4818/requerimento_92_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4818/requerimento_92_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício à Secretaria Municipal de Saúde solicitando as seguintes informações relacionadas à prevenção ao coronavírus: a) Qual é, atualmente, o número de leitos com respiradores disponíveis em Itabirito? Onde eles estão instalados - hospital, UPA, UBS, Centro de Especialidades Médicas? Há previsão de ampliação dessa oferta? Qual é a capacidade de testes rápidos para coronavírus atualmente disponível ou prevista visando o atendimento à população de Itabirito.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4831/requerimento_93_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4831/requerimento_93_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas informações ao secretário da Secretaria de Trânsito e a Guarda Municipal de Itabirito, no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto a disponibilização de um Guarda Municipal, durante a pandemia do COVID-19, nas proximidades dos bancos e Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4834/requerimento_94_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4834/requerimento_94_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas informações ao SAAE, no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto a execução da rede pluvial, na Rua Francisco Moreira, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4836/requerimento_95_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4836/requerimento_95_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro a atualização dos seguintes dados no site oficial da Câmara Municipal de Itabirito, bem como no plenário:_x000D_
 _x000D_
 a) atualização da filiação partidária ao DEM, onde atualmente consta PSB;_x000D_
 b) atualização da foto oficial, conforme arquivo "Foto oficial - Max Fortes", encaminhado, em anexo, ao endereço de e-mail do diretor parlamentar.</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
     <t>Renê Butekus, Toninho da Associação</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4838/requerimento_96_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4838/requerimento_96_2020.pdf</t>
   </si>
   <si>
     <t>Que seja convocado o Sr. Secretário Municipal de Meio Ambiente, para comparecer na próxima reunião ordinária a se realizar nesta Casa Legislativa, com vistas a prestar esclarecimentos sobre contratação da Dispensa Emergencial nº 22/2019, firmado com a empresa OCTO SERVICE LTDA-EPP, para o Gerenciamento dos Resíduos Sólidos do Município de Itabirito.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4840/requerimento_97_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4840/requerimento_97_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite da Secretaria Municipal de Saúde, que envie a esta Casa Legislativa, informações sobre o número de leitos com respiradores disponíveis para possíveis atendimentos relacionados à COVID-19.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4842/requerimento_98_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4842/requerimento_98_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas informações ao poder executivo no sentido de esclarecer a esta casa quanto as providência administrativas tomadas quanto, que seja pedido a Guarda Municipal para realizar a fiscalização de uso de máscara da população, mantendo as regras de segurança conforme o último decreto do Prefeito Municipal.</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4859/requerimento_99_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4859/requerimento_99_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício à Companhia Energética de Minas Gerias - Cemig, com cópia ao Chefe do Poder Executivo, solicitando posicionamento junto às empresas prestadoras de serviços de manutenção da rede elétrica para que as intervenções na Região Central sejam realizadas fora do horário comercial e, não havendo urgência, agendadas para a segunda quinzena dos respectivos meses, com comunicação prévia.</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4860/requerimento_100_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4860/requerimento_100_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Chefe do Poder Executivo, em conjunto com a Secretaria Municipal de Saúde, solicitando as seguintes informações sobre a testagem dos casos suspeitos de coronavírus em Itabirito: a) Qual o critério adotado na rede pública municipal de saúde para definição dos pacientes submetidos a testagem? b) Qual a logística de envio e/ou transporte do conteúdo ao laboratório responsável pela análise? c) Como se dá, entre a realização do teste e a apresentação do resultado, o monitoramento dos pacientes testados? d) Qual o procedimento adotado visando à apresentação do resultado aos pacientes submetidos à testagem? e) Considerando os testes já realizados e previstos, a Secretaria trabalha, atualmente, com a perspectiva de testagem de qual percentual da população itabiritense?</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4861/requerimento_101_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4861/requerimento_101_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, a retirada do Projeto de Lei nº 47/2020 de minha autoria, que trâmite nesta Casa Legislativa, submetendo a apreciação deste requerimentos aos llustres pares.</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4862/requerimento_102_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4862/requerimento_102_2020.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Poder Executivo, a remoção do portal que encontra-se em frente à Rua Itabirito (rua do beco), n.º 11, no distrito de Acuruí, pois o mesmo encontra-se inutilizado.</t>
   </si>
   <si>
     <t>9354</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9354/requerimento_103_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9354/requerimento_103_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro a V.Exa., nos termos regimentais, a atualização da filiação partidária ao partido Avante no site oficial da Câmara Municipal de Itabirito, bem como no plenário, onde atualmente consta Cidadania. Para que fique informado nos registros oficiais desta Casa de Leis a filiação ao Avante foi oficializada no dia 10 de março de 2020.</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4867/requerimento_104_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4867/requerimento_104_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite da Secretaria Competente, que envie a esta Casa Legislativa, relação de todas as contratações emergenciais realizadas desde a promulgação da Lei Municipal nº 3382, de 27/03/2020, que "declara situação de emergência em saúde pública no Município de Itabirito Minas Gerias em virtude do enfrentamento da pandemia provocada pelo Coronavírus". As informações supracitadas servirão para o cumprimento das obrigações que cabem aos vereadores no exercício de suas funções.</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
     <t>Arnaldo Pereira, Dr. Edson, Geraldo Mendanha, Gilmar Alfenas (Gilmar Capoeira), Nilson Tem Tudo, Renê Butekus, Ricardo Oliveira, Rose da Saúde, Tila do Social, Toninho da Associação</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4891/requerimento_105_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4891/requerimento_105_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício a Vale S.A inscrita no CNPJ sob o nº 33.592.510/0001-54, solicitando a doação de 20 (vinte) leitos de Terapia Intensiva ao Hospital São Vicente de Paula - Itabirito para combate ao COVID-19.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4892/requerimento_106_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4892/requerimento_106_2020.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado à secretaria competente, para verificar e modificar a rota de veículos pesados da Empresa Mais Minas, que fazem o transporte de minério para a obra de contenção por uma rota criada para este fim e retornam pela rodovia que dá acesso ao Bairro Padre Eustáquio.</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4893/requerimento_107_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4893/requerimento_107_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite da Secretaria Municipal de Patrimônio Cultural e Turismo, que envie a esta Casa Legislativa, esclarecimentos sobre a viabilidade da implementação de um programa - "Bolsa Cultura" - de apoio e valorização cultural aos artistas e músicos autônomos locais utilizando as verbas, já aprovadas em lei, previstas para eventos culturais de Itabirito em 2020, cancelados ou suspensos em virtude da pandemia da Covid-19. Caberá ao Executivo estabelecer o regulamento e regras para a inserção dos artistas no programa.</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
     <t>Dr. Edson, Toninho da Associação</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4954/requerimento_108_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4954/requerimento_108_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro autorização dos taxistas a trabalhar em sistema rotativo exclusivamente no período que perdurar a pandemia Covid-19.</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4955/requerimento_109_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4955/requerimento_109_2020.pdf</t>
   </si>
   <si>
     <t>Que seja convocado o Secretário Municipal de Desenvolvimento Econômico ou representante da pasta para comparecer na próxima reunião ordinária a se realizar nesta Casa Legislativa, com vistas a prestar alguns esclarecimentos de interesse público.</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4956/requerimento_110_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4956/requerimento_110_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas informações a Secretaria de Meio Ambiente e de Obras, no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas a construção de um muro de pedra dentro do rio, na Rua da Carioca, nº 567, ao lado do Ponto de ônibus, no bairro Santa Rita.</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4973/requerimento_111_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4973/requerimento_111_2020.pdf</t>
   </si>
   <si>
     <t>Requerem a reconsideração do Prefeito do Município para regulamentar, conforme explicita o tópico 6.2.6 do Programa Minas Consciente e que, reafirma a garantia constitucional do livre exercício dos cultos religiosos revogando assim o artigo 6° do Decreto 10.185/2020 e criando orientações sanitárias específicas e normativas cabíveis para resguardar o direito deste importante segmento na realização de suas reuniões.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4974/requerimento_no_112_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4974/requerimento_no_112_2020.pdf</t>
   </si>
   <si>
     <t>Solicitando as seguintes informações referentes à rede municipal de saúde no contexto do coronavírus: _x000D_
 _x000D_
 a) Considerando a queda no número de atendimentos na rede municipal de saúde preliminarmente informada, quais as medidas adotadas para atendimento e acompanhamento dos pacientes com prévio registro de doenças crônicas?_x000D_
 _x000D_
 b) Quais os critérios em relação à eventual necessidade de agendamento e realização de procedimentos cirúrgicos por parte dos referidos pacientes?</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4975/requerimento_no_113_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4975/requerimento_no_113_2020.pdf</t>
   </si>
   <si>
     <t>Solicitando as seguintes informações no contexto do coronavírus em Itabirito: _x000D_
 a) Considerando o rol de medidas contempladas no estado de calamidade pública, reconhecido pela Assembleia Legislativa de Minas Gerais no último dia 14, qual é o planejamento da gestão municipal no tocante aos índices de despesas com pessoal e dívida pública?_x000D_
 b) Há perspectiva - ou, já tendo sido realizadas, qual o valor - de compras sem licitações?_x000D_
 c) Qual a perspectiva de queda na arrecadação municipal prevista para o exercício de 2020 em razão das restrições impostas pelo combate ao coronavírus e demais medidas econômicas emergenciais adotadas pelo município?_x000D_
 d) Qual a perspectiva de aplicação de recursos municipais em ações de saúde e combate ao coronavírus e medidas de cunho social, cultural e de desenvolvimento econômico em apoio aos segmentos e à população itabiritense?_x000D_
 e) Houve - em caso positivo, qual o valor - repasse de recursos estaduais ou federais com tal finalidade?_x000D_
 f) Consideradas as medidas</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4976/requerimento_no_114_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4976/requerimento_no_114_2020.pdf</t>
   </si>
   <si>
     <t>Conjugados com o art. 31 da Constituição Federal, a convocação de representante Junta Orçamentária e Financeira - JUCOF para detalhamento nesta Casa Legislativa dos trabalhos realizados e decisões tomadas no contexto da pandemia do coronavírus em Itabirito.</t>
   </si>
   <si>
     <t>9361</t>
   </si>
   <si>
     <t>Todos os Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9361/requerimento_125_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9361/requerimento_125_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro a V.Exa., com base no art. 149 do Regimento Interno, que seja enviado oficio a Vale S.A., inscrita no CNPJ sob nº 33.592.510/0001-54, convocando o representante legal para esclarecer casos de COVID-19.</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4977/requerimento_no_116_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4977/requerimento_no_116_2020.pdf</t>
   </si>
   <si>
     <t>Solicitar à secretaria competente corte de árvore no Bairro Bela Vista, na Rua Manoel Salvador de Oliveira, esquina com Rua Goiás. A mesma encontra-se muito grande com risco de queda sobre as residências, quando chuvas e fortes ventos.</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4978/requerimento_no_117_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4978/requerimento_no_117_2020.pdf</t>
   </si>
   <si>
     <t>Solicitar à secretaria competente a instalação de lixeira na Rua Nova Lima, Bairro Monte Sinai.</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4979/requerimento_no_118_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4979/requerimento_no_118_2020.pdf</t>
   </si>
   <si>
     <t>Solicitando atendimento nos Bairros Recanto das Colina I, Recanto das Colinas II e Bairro Dona Luizinha e Bairro Jardim das Acácias.</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4980/requerimento_no_119_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4980/requerimento_no_119_2020.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza do córrego criminoso do bairro São José. São constantes as reclamações dos moradores referente a sujeira e mal cheiro na região.</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4981/requerimento_no_120_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4981/requerimento_no_120_2020.pdf</t>
   </si>
   <si>
     <t>Solicite da Secretaria Municipal de Saúde, que envie a esta Casa Legislativa, esclarecimento sobre as constantes reclamações e denúncias referentes ao serviços prestados pela empresa terceirizada contratada para atendimento emergencial nas barreiras sanitárias. Segundo relatos, é recorrente a falta de funcionários nos turnos e quando não são substituídos por servidores da Prefeitura os postos ficam vagos. Esclarecer também como e quem são os responsáveis pela fiscalização do contrato.</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4982/requerimento_no_121_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4982/requerimento_no_121_2020.pdf</t>
   </si>
   <si>
     <t>Solicite da Secretaria Municipal de Saúde, que envie a esta Casa Legislativa, atualização sobre o processo de reconhecimento do pagamento de adicional de insalubridade, grau máximo, aos servidores que estão na linha de frente do combate a pandemia.</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5006/requerimento_122_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5006/requerimento_122_2020.pdf</t>
   </si>
   <si>
     <t>O envio desta solicitação a Secretaria de Planejamento para realizar o remanejamento da emenda impositiva de autoria do Vereador Dr. Edson no valor de R$ 100.000,00 (cem mil reais) para a compra de Kits para o combate do COVID 19, com os seguintes medicamentos a serem distribuídos pela Secretaria Municipal de Saúde na fase inicial da doença:_x000D_
 _x000D_
 Hidroxicloroquina 400 mg_x000D_
 Azitromicina 500 mg_x000D_
 Ivermectina 6 mg_x000D_
 _x000D_
 Tais medicamentos devem ser disponibilizados para tratamentos dos infectados pelo Coronavírus em Itabirito.</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5007/requerimento_123_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5007/requerimento_123_2020.pdf</t>
   </si>
   <si>
     <t>Solicitando as seguintes informações referentes ao processo licitatório para instalação de empresa na área anteriormente ocupada pela Delphi:_x000D_
 a) Qual a razão de o edital não ter contemplado os critérios determinados na Política Municipal de Desenvolvimento e Diversificação Econômica e na Lei Municipal n° 3.391/2020, resultado de Projeto de Lei de minha autoria, recentemente sancionada pelo Prefeito, assegurando 80% das vagas de emprego para trabalhadores de Itabirito, sendo 10% desse contingente para o primeiro emprego?_x000D_
 b) Há, por parte do Poder Executivo, planejamento para que as condições de utilização e instalação da empresa no referido espaço sejam submetidas à análise do Poder Legislativo por meio de projeto de lei específico ou, mesmo, da Comissão de Indústria, Comércio e Mineração da Câmara Municipal?_x000D_
 c) Apresentação das propostas das empresas participantes do processo de licitação ao Legislativo;_x000D_
 d) No tocante à empresa vencedora, quais são: seu porte; segmento de atuação; prev</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5008/requerimento_124_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5008/requerimento_124_2020.pdf</t>
   </si>
   <si>
     <t>Solicite da Secretaria Municipal de Saúde, que envie a esta Casa Legislativa, número total de pessoas testadas através do teste rápido e exame na Funed relacionados à Covid-19, no município, até a presente data. Discriminar o número de trabalhadores das mineradoras e suas terceirizadas testados.</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
     <t>Seja enviado ofício de congratulações ao Jovem Guilherme Macedo Pedrosa pela criação do Projeto "Lanchonete 4 Patas - SOS Cães Itabirito".</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5010/requerimento_126_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5010/requerimento_126_2020.pdf</t>
   </si>
   <si>
     <t>Enviado ofício à Sra. Marizza Rodrigues Pedrosa Coêlho e familiares pelo falecimento do Professor José Nicodemos Igreja Coêlho.</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5011/requerimento_127_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5011/requerimento_127_2020.pdf</t>
   </si>
   <si>
     <t>Enviado ofício de congratulações a Sra. Nivia Aparecida Ferreira, pelos seus 31 anos de serviços prestados a esta Casa legislativa.</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5012/requerimento_128_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5012/requerimento_128_2020.pdf</t>
   </si>
   <si>
     <t>Retirada de pauta do Projeto de Lei 64/2020, de minha autoria.</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5114/requerimento_129_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5114/requerimento_129_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja solicitado à secretaria de obras para verificar sobre uma redução da largura do passeio na rua da Rua Ernesto de Araújo, 202 - Bairro Vila Gonçalo e a instalação de canaleta com grade.</t>
   </si>
   <si>
     <t>9363</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9363/requerimento_130_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9363/requerimento_130_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro a V.Exa., com base no art. 149 do Regimento Interno, conjugado com o art. 31 da Constituição Federal, a convocação do Secretário Municipal de Desenvolvimento Econômico, Sr. Mário Marques, para participação em reunião da Comissão de Indústria, Comércio e Mineração a fim de discutir a implantação de empresa na área anteriormente ocupada pela Delphi.</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5115/requerimento_131_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5115/requerimento_131_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja enviado ofício aos músicos Paulinho Sacra e Daniel B. parabenizando pelo relevante histórico artístico-cultural junto à população de Itabirito, bem como pela live realizada no dia 20 de junho.</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5116/requerimento_132_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5116/requerimento_132_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja enviado ofício à empreendedora Carolina Machado, do Empório 77, parabenizando pelo incentivo à cultura itabiritense por meio da disponibilização do espaço para realização de lives.</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5117/requerimento_133_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5117/requerimento_133_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja enviado ofício ao Chefe do Poder Executivo Municipal, em conjunto com as Secretarias Municipais de Urbanismo e Limpeza Urbana e de Obras e Serviços, solicitando apresentação à Câmara Municipal e à sociedade itabiritense do projeto completo da Avenida José Farid Rahme, bem como do planejamento de execução das próximas etapas.</t>
   </si>
   <si>
     <t>9356</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9356/requerimento_134_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9356/requerimento_134_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro a V.Exa., nos termos regimentais, que avalie a viabilidade de solicitar um reunião entre a Câmara Municipal, Secretaria de Urbanismo, Secretaria de Meio Ambiente, Procuradoria para tratar sobre a ZPA do Plano Diretor, após revisão._x000D_
 Trata-se de uma recorrente solicitação realizada em nosso escritório parlamentar.</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5169/requerimento_135_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5169/requerimento_135_2020.pdf</t>
   </si>
   <si>
     <t>Seja enviado um ofício a Secretária de Desenvolvimento Econômico solicitando a informação de quantas empresas e empreiteiras estão instaladas na região de Itabirito, informando o número total de funcionários e o percentual de empregados de Itabirito que trabalham em cada uma dessas empresas.</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5170/requerimento_136_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5170/requerimento_136_2020.pdf</t>
   </si>
   <si>
     <t>Seja solicitado o redirecionamento das emendas impositivas, devido ao impedimento de ordem técnica para execução das mesmas._x000D_
 _x000D_
 O valor de R$ 15.000,00 (quinze mil reais) da Emenda Impositiva, que seria direcionada para academia ao ar livre no bairro Nossa Senhora de Fátima será redirecionada para Implantação de totens para recarga de celulares, alimentados por energia solar ou energia elétrica, e colocação de internet gratuita nos principais pontos turísticos, como praças, UBS, parque ecológico etc._x000D_
 _x000D_
 A Emenda impositiva que seria destinada para a construção de vestiário, banheiro e reforma campo dos Portões no valor de R$ 20.000,00 (vinte mil reais) será redirecionada para construção de uma quadra no bairro Portões.</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5171/requerimento_137_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5171/requerimento_137_2020.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Senhor Prefeito através da secretária competente, planilha de custo do asfaltamento realizado no Morro das Goiabas, no Distrito de São Gonçalo do Monte.</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5172/requerimento_138_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5172/requerimento_138_2020.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Senhor Prefeito através da secretária competente, um estudo de viabilidade da entrega de correspondência por meio da empresa Correios, no Distrito do Córrego do Bação.</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5173/requerimento_139_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5173/requerimento_139_2020.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Senhor Prefeito através da secretaria competente, o atendimento do transporte coletivo no Recanto das Colinas I e II o Loteamento Chaparral realizado pela empresa Serra Verde.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5174/requerimento_140_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5174/requerimento_140_2020.pdf</t>
   </si>
   <si>
     <t>A retirada do Projeto de Lei Nº 84/2020, de minha autoria, que tramita nesta Casa Legislativa, submetendo a apreciação deste requerimento aos Ilustres Pares.</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5175/requerimento_141_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5175/requerimento_141_2020.pdf</t>
   </si>
   <si>
     <t>Conjugado com o art. 31 da Constituição Federal, que enviado ofício com votos de pesar aos familiares de Gilmara Eduarda Braga em razão de seu falecimento.</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5176/requerimento_142_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5176/requerimento_142_2020.pdf</t>
   </si>
   <si>
     <t>Conjugado com o art. 31 da Constituição Federal, que seja enviado ofício com votos de pesar aos familiares de Rosemar Le Roy Silva em razão de seu falecimento.</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5177/requerimento_143_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5177/requerimento_143_2020.pdf</t>
   </si>
   <si>
     <t>Seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite da Secretaria Municipal de Comunicação, que envie a esta Casa Legislativa, valores gastos na produção e distribuição dos dois últimos informativos da Prefeitura de Itabirito. Disponibilizar cópias das notas empenhadas.</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5178/requerimento_144_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5178/requerimento_144_2020.pdf</t>
   </si>
   <si>
     <t>Seja enviado um ofício ao Chefe do Executivo, endereçado à Secretaria Municipal de Planejamento, informando a alteração da indicação de emenda impositiva de R$ 35.000,00, destinado à reforma do Campo do Marzagão, para realização de cirurgias que estão pendentes em nosso município.</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5179/requerimento_145_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5179/requerimento_145_2020.pdf</t>
   </si>
   <si>
     <t>Seja convocada a presença do Prefeito e do Jurídico da Prefeitura e representantes das entidades religiosas do Município, para explanar e discutir sobre o Projeto de Lei nº 70/2020, Estabelece as entidades religiosas e templos de qualquer culto como atividade essencial em períodos de emergência em saúde ou calamidade pública no Município de Itabirito-MG.</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
     <t>Geraldo Mendanha, Toninho da Associação</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5195/requerimento_146_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5195/requerimento_146_2020.pdf</t>
   </si>
   <si>
     <t>Que seja solicitada a retirada da assinatura dos Vereadores, Antônio de Oliveira Bosco e Geraldo Gonçalves Mendanha, da Emenda 01 do Projeto de Lei nº 82 2020 da mesa diretora, que dispõe sobre a fixação dos subsídios do Prefeito, Vice-prefeito e dos Secretários Municipais para para o período da legislatura de 2021 a 2024, e dá outras providências. Diante do exposto, solicitamos que esse requerimento seja colocado em votação plenário dos nobres edis.</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5196/requerimento_147_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5196/requerimento_147_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a empresa Vale S.A., ao Hospital São Vicente de Paula de Itabirito, aos Secretários de Saúde, ao Prefeito Orlando Caldeira e aos Vereadores convidando-os para reunião conjunta , com a finalidade de discutir sobre o teor do Requerimento de nº 105 2020 em que foi requerido a empresa Vale 10 leitos de UTI em parceria com o Hospital São Vicente de Paula.</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5197/requerimento_148_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5197/requerimento_148_2020.pdf</t>
   </si>
   <si>
     <t>Que seja retirado o Projeto de Lei nº 11/2020, de minha autoria, que tramita neta casa legislativa, submetendo a apreciação deste requerimento aos ilustres pares.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5198/requerimento_149_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5198/requerimento_149_2020.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Poder Executivo, que todas as providências sejam tomadas quanto à aplicação da Lei 3329, de 24 de julho de 2019, que dispõe sobre a aquisição e uso de copos, recipientes, talheres e demais utensílios descartáveis, produzidos a partir de derivados de Petróleo, no âmbito da Administração Pública do Município de Itabirito.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5199/requerimento_150_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5199/requerimento_150_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite da Secretaria Municipal de Saúde, que envie a esta Casa Legislativa, apresentação do mapeamento de risco epidemiológico da Covid-19 na população de Itabirito.</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5200/requerimento_151_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5200/requerimento_151_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite da Secretaria Municipal de Obras, que envie a esta Casa Legislativa, as informações abaixo referentes ao período de setembro/2019 até o presente momento: - Relação de todos os projetos contratados, elaborados e executados pelo município, bem como, o projeto executivo de todas as obras. Discriminar valor dos projetos e das obras executadas; - Quais projetos ainda não foram executados? Algum desses já foi pago? Se sim, qual o valor? - Qual a previsão de execução dos projetos? Porque ainda não foram executados? As informações supracitadas servirão para o cumprimento das obrigações que cabem aos vereadores no exercício de suas funções.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5249/requerimento_152_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5249/requerimento_152_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja enviado carta de agradecimento em anexo aos Prefeito e Vereadores enviado pelo COLEI pela aprovação da lei 3423/2020.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5250/requerimento_153_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5250/requerimento_153_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja enviado carta de agradecimento em anexo aos Prefeito e Vereadores enviado pela UNIGREJAS pela aprovação da lei 4323/2020.</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5251/requerimento_154_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5251/requerimento_154_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento de afastamento para concorrer às eleições.</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5252/requerimento_155_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5252/requerimento_155_2020.pdf</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5253/requerimento_156_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5253/requerimento_156_2020.pdf</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5254/requerimento_157_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5254/requerimento_157_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja solicitado à secretaria de obras para verificar sobre asfaltamento em uma área da Rua Antônio de Oliveira e Silva, em frente ao número 239 - Bairro Vila José Lopes.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5255/requerimento_158_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5255/requerimento_158_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja solicitado à Secretaria competente, uma fiscalização mais rígida quanto à rota dos caminhões e carretas da Empresa Minas Mais que hoje trafegam no percurso urbano de Itabirito nos Bairros Santa Efigênia, São Geraldo, Padre Eustáquio e principalmente pela Av. Engenheiro Simão Lacerda.</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5256/requerimento_159_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5256/requerimento_159_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja solicitado à Secretaria de Administração, para providenciar a ligação de pontos de água em todas as praças públicas do Município que contenham área verde.</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5257/requerimento_160_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5257/requerimento_160_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que sejam solicitadas informações ao poder executivo no sentido de esclarecer a esta casa quanto as providencias administrativas tomadas quanto, que seja construído quebra molas novo na rua Marechal Floreano, Bairro Centro enfrente a Escola Estadual Doutor Raul Soares, neste local existia um quebra molas que foi desgastado com o tempo, o que esta causando acidentes recorrentes.</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5258/requerimento_161_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5258/requerimento_161_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que sejam solicitadas informações ao poder executivo no sentido de esclarecer a esta casa quanto as providencias administrativas tomadas quanto, sejam tomadas providencias quanto a falta de entrega de correspondência no bairro Adão Lopes.</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5321/requerimento_163_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5321/requerimento_163_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que sejam solicitadas informações a Secretaria de Obras, no sentido de esclarecer a esta Casa quanto às providências administrativas tomadas quanto a construção de um muro, na Rua Simão Moreira da Silva, em frente ao número 74, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5322/requerimento_164_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5322/requerimento_164_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja enviado ofício com votos de pesar aos familiares de Elci Venceslau Aleixo em razão de seu falecimento.</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5323/requerimento_165_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5323/requerimento_165_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite da Secretaria Municipal de Saúde, que envie a esta Casa Legislativa, informações sobre as filas de espera para cirurgias eletivas no município, discriminando por especialidade.</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5324/requerimento_166_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5324/requerimento_166_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite da Secretaria Competente, que envie a esta Casa Legislativa, as informações discriminadas sobre o valor total custeado pela Prefeitura de Itabirito, até a presente data, com a instalação e manutenção das barreiras sanitárias no município.</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5325/requerimento_167_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5325/requerimento_167_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite da Secretaria Municipal de Saúde, que envie a esta Casa Legislativa, informações sobre os profissionais da saúde que atuam no combate e tratamento da pandemia de Covid-19 no município, que testaram positivo para o vírus, indicando o preservação da proliferação dos casos junto aos seus familiares e demais cidadãos itabiritenses, apresentando a quantidade de profissionais já acometidos pela doença, discriminando os casos em isolamento e internados, em tratamento e curados.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5326/requerimento_168_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5326/requerimento_168_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja solicitado da Secretaria Municipal de Patrimônio Cultural e Turismo, que envie a esta Casa Legislativa, informações acerca do incentivo ao setor de turismo no município, informando qual o valor existente no Fundo Municipal de Turismo e quais as suas receitas.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5344/requerimento_169_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5344/requerimento_169_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas informações a Secretaria de Urbanismo, no sentido de esclarecer a esta Casa quanto ás providências administrativas tomadas quanto a colocação de uma placa, em frente ao número 20, do lado esquerdo, na bifurcação na Rua João Pereira Lima, no Bairro São José.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5345/requerimento_170_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5345/requerimento_170_2020.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Poder Executivo, que todas as providências sejam tomadas quanto à aplicação da Lei 3395, de 24 de abril de 2020, que dispõe sobre a obrigatoriedade do uso de adesivos de identificação nos veículos a serviço dos órgãos da Administração Pública Municipal de Itabirito - Minas Gerias.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5346/requerimento_171_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5346/requerimento_171_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao ministro da eucaristia Joaquim Braga parabenizando pelo relevantes trabalhos sociais e religiosos desenvolvidos na paróquia de São Sebastião, em Itabirito.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5347/requerimento_172_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5347/requerimento_172_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro com base no art. 149 do Regimento Interno, que solicite ao chefe do poder executivo na forma regimental, a inclusão de outras categorias profissionais, como eletricistas, motoristas, pedreiros, bombeiros hidráulicos, carpinteiros, garis, coveiros, e outras categorias ao direito no pagamento do abono salarial de 20% a titulo de enfrentamento a covid-19.</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5348/requerimento_173_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5348/requerimento_173_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício ao Chefe do Executivo, para que nos prazos da Lei, solicite da Secretaria Municipal de Urbanismo, que envie a esta Casa Legislativa, informações sobre o processo de liberação do loteamento Esplanada da Serra. Os proprietários dos lotes tem realizado recorrentes reclamações em nosso escritórios parlamentar referentes à iluminação pública, limpeza e a falta de segurança, com sucessivos roubos de materiais e ferramentas, sendo que os mesmos pagam IPTU e estão desassistidos pelo poder público. Eles cobram da prefeitura a liberação do loteamento.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5372/requerimento_174_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5372/requerimento_174_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro a V. Exa., com base no art. 148 do Regimento Interno, solicitar à secretaria de obras para verificar sobre colocação de bueiro e/ou elevação da margem asfáltica na Rua Pedro Ribeiro, 161 - Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5373/requerimento_175_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5373/requerimento_175_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja enviado ofício à Cemig solicitando, por meio da empresa prestadora de serviços em Itabirito, a ligação, com urgência, de padrão de luz elétrica na Rua da Paina, nº6, no bairro Marzagão.</t>
   </si>
   <si>
     <t>9355</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9355/requerimento_176_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9355/requerimento_176_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro a V.Exa., com base no art. 149 do Regimento Interno, conjugado com o art. 31 da Constituição Federal, que seja enviado oficio ao ministro da eucaristia José da Silva Pires parabenizando pelos relevantes trabalho sociais e religioso desenvolvidos na Paróquia de São Sebastião, em Itabirito.</t>
   </si>
   <si>
     <t>9357</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9357/requerimento_177_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9357/requerimento_177_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro a V.Exa., com base no art. 149 do Registro Interno, conjugada com o art. 31 da Constituição Federal, que seja enviado ofício à pianista, cantora e professora Júlia Carvalho parabenizando pelas relevantes contribuições aos segmentos culturais e sociais em sua atuação na sociedade itabiritense.</t>
   </si>
   <si>
     <t>9358</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9358/requerimento_178_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9358/requerimento_178_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro a V.Exa., com base no art. 149 do Regimento Interno, conjugado com o art. 31 da Constituição federal, que seja enviado ofício aos Correios solicitando a ampliação da cobertura do serviço de entrega de correspondências atendendo aos seguinte bairros e localidades: Recanto das Colinas, Porões, Meu Sítio, Água Limpa e Marzagão.</t>
   </si>
   <si>
     <t>9364</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9364/requerimento_179_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9364/requerimento_179_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro a V.Exa., nos termos regimentais, que seja enviado um ofício parabenizando Sileimar Maximiliano Esteves Oliveira e Wanessa Cristina Damasco Costa, pelo último dia 27 em que comemoramos o Dia do Psicólogo. Sileimar representam todos os sérios profissionais da área, que auxiliam as pessoas a compreender melhor e viver suas identidades. Como membro do Poder Legislativo Municipal, deixo todo reconhecimento as trajetórias e admiráveis condutas profissionais.</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5385/requerimento_180_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5385/requerimento_180_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ao Chefe do Poder Executivo as indicações de emendas individuais deste edil para a inclusão no orçamento de 2021.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5386/requerimento_181_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5386/requerimento_181_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ao Chefe do Poder Executivo o pedido de remanejamento da emenda individual de R$ 100.000,00 (cem mil reais) de autoria deste edil, conforme convênio celebrado via SEINFRA de número 1301000878/2020 em parceria com o Deputado Estadual Charles Santos.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5387/requerimento_182_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5387/requerimento_182_2020.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado à Secretaria de Obras para verificar rachaduras na calçada e asfalto na Rua São Vicente, em frente ao número 306 - Bairro Bela Vista.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5388/requerimento_183_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5388/requerimento_183_2020.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Chefe do Poder Executivo e a Secretaria de Segurança e Trânsito, sobre a circulação de veículos pesados no centro do Município com atenção especial à Rua Dr. Guilherme, nº 51.</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5389/requerimento_184_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5389/requerimento_184_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ao Chefe do Poder Executivo, o ofício em anexo, solicitando que seja avaliada a possibilidade de isenção do pagamento alvará, bem como isenção do ISSQN a veículos de motoristas profissionais autônomos.</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5421/requerimento_185_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5421/requerimento_185_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja conjugado com o art. 31 da Constituição Federal, a propositura da seguinte moção: "Fica registrado a moção de protesto ao Excelentíssimo Governador do Estado de Minas Gerias, Sr. Romeu Zema, pela não apresentação até o presente momento, de Projeto de Lei visando à definição do piso salarial da enfermagem no Estado de Minas Gerias.  [...] Sendo assim é de extrema relevância que esta Casa Legislativa se posicione a favor desses profissionais e encaminhe ofício com a presente moção ao Governador do Estado, Sr. Romeu Zema, a fim de reafirmar o apoio da Casa ao povo de Itabirito ao movimento em favor do piso salarial de enfermagem.</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5422/requerimento_186_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5422/requerimento_186_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja enviado um ofício ao Chefe do Executivo, endereçado à Secretaria Municipal de Planejamento, informando a indicação de Emenda Impositiva/2021 de R$ 15.000,00 para a instalação de uma academia ao ar livre na Pracinha do Cruzeiro, localizada ao lado da caixa d'água - bairro Santa Rita, e que o valor restante seja destinado à realização de cirurgias que estão pendentes em nosso município.</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5434/requerimento_187_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5434/requerimento_187_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja enviado ofício à CEMIG (Centrais Elétricas de Minas Gerais), solicitando por meio da empresa prestadora de serviço em Itabirito, a  recolocação de novos cabos de rede de energia, do poste ao padrão da residência, na Rua Dona Cristina, 355 - Bairro Santa Efigênia.</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5435/requerimento_188_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5435/requerimento_188_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja encaminhado por essa Casa Legislativa, Moção de Pesar à Família do Sr. Gerson Antônio da Silva, pelo seu falecimento, ocorrido em 21 de setembro de 2020.</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5436/requerimento_189_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5436/requerimento_189_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja enviado um ofício ao Diretor Presidente do SAAE, solicitando reparos na drenagem pluvial da Rua Cristóvão Militão, próximo à rotatória, bairro São Geraldo, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5437/requerimento_190_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5437/requerimento_190_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que sejam solicitadas a colocação de quebra molas na rua Padre José Torquato, Vila Gonçalo,</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5438/requerimento_191_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5438/requerimento_191_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que sejam instaladas câmeras de segurança na parte externa da UPA (unidade de pronto atendimento Celso Matos Silva).</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5439/requerimento_192_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5439/requerimento_192_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que sejam solicitadas a volta da guarda municipal para fazer segurança 24 horas na UPA (unidade de pronto atendimento Celso Matos Silva) para maior segurança dos usuários e população em geral.</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5460/requerimento_193_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5460/requerimento_193_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja enviado oficio a todos os Centros de Formação de Condutores de Itabirito, para que possam informar qual procedimento utilizam para atender a demanda de formação de condutores para os Deficientes Físicos (Pessoas Especiais).</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5463/requerimento_194_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5463/requerimento_194_2020.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado às Secretarias competentes sobre quais providencias serão tomadas quanto a sinalização, melhoria e fluxo das carretas que transitam entre os bairros Padre Adelmo e Padre Eustáquio conforme meu pronunciamento em várias reuniões e recentemente na reunião do dia 05/10/2020.</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5471/requerimento_195_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5471/requerimento_195_2020.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja solicitado ao Chefe do Poder Executivo, a implementação da Lei Federal n° 13.935, de 11 de dezembro de 2019, regulamentando e tomando providência necessárias.</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5474/requerimento_196_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5474/requerimento_196_2020.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Serviço Autônomo de Água e Esgoto - SAAE, solicitando enviar equipe de responsáveis para verificar situação do abastecimentos de água na Rua David Oliveira Silva, no bairro Santa Rita.</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5475/requerimentos_197_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5475/requerimentos_197_2020.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício à Cemig, em caráter de urgência, solicitando uma solução sobre a constante queda de energia no Bairro Dona Luizinha e, se há estudos para a implantação de um novo transformador de energia para suprir necessidade dessa região, evitando mais transtorno e prejuízos para os moradores do referido bairro.</t>
   </si>
   <si>
     <t>18292</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Orlando Amorim Caldeira</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/18292/projeto_de_lei_no_01_de_08_de_janeiro_de_2020..pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/18292/projeto_de_lei_no_01_de_08_de_janeiro_de_2020..pdf</t>
   </si>
   <si>
     <t>Regulamenta a emissão da declaração de conformidade para fins de licenciamento ambiental pelo Município de Itabirito, estabelece os casos em que será exigido Plano de Fechamento de Minas em Itabirito - MG e dá outras providências.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4556/projeto_de_lei_02_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4556/projeto_de_lei_02_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade da reciclagem de Resíduos Sólidos Orgânicos no Município de Itabirito.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>Ricardo Oliveira, Dr. Edson</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4557/projeto_de_lei_04_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4557/projeto_de_lei_04_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do banco de medicamentos do município de Itabirito. Fica autorizado a criação do Banco de Medicamentos do Município de Itabirito, com a finalidade de angariar medicamentos doados por pessoas físicas e jurídicas para distribuição gratuita à população carente, especialmente às pessoas com deficiência e aos idosos. O programa terá como principal objetivo arrecadar, junto a indústrias farmacêuticas, consultórios médicos, farmácias e assemelhados, bem como entre as pessoas da comunidade, os medicamentos industrializados e aprovados para comercialização, no entanto, sem terem sido alteradas suas propriedades que garantam condições plenas e seguras para os fins a que se destinam.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4547/projeto_de_lei_05_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4547/projeto_de_lei_05_2020.pdf</t>
   </si>
   <si>
     <t>Institui a "Medalha de Honra ao Mérito Coronel Alves" e dá outras providências.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4548/projeto_de_lei_06_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4548/projeto_de_lei_06_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do Conselho Municipal dos Direitos da Mulher e dá outras providências.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4558/projeto_de_lei_07_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4558/projeto_de_lei_07_2020.pdf</t>
   </si>
   <si>
     <t>"Altera a redação da Lei Municipal nº 1.816 de 17 de dezembro de 1993, que institui o Código Tributário Municipal."</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4559/projeto_de_lei_08_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4559/projeto_de_lei_08_2020.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Instituto Humanitário Ambiental Villa Lobos no Município de Itabirito.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4560/projeto_de_lei_09_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4560/projeto_de_lei_09_2020.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a RECICLAR - Associação Mineira de catadores de Materiais Recicláveis no Município de Itabirito.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>Léo do Social, Rose da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4561/projeto_de_lei_10_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4561/projeto_de_lei_10_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Banco Municipal de Órteses, Próteses e meios auxiliares de locomoção para atendimento às pessoas com deficiência física e dá outras providencias.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4549/projeto_de_lei_11_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4549/projeto_de_lei_11_2020.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Rua Oito, no Bairro Quinta dos Inconfidentes para Rua Maria Pureza.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4551/projeto_de_lei_13_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4551/projeto_de_lei_13_2020.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal das Bandas e Fanfarras no Município de Itabirito/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4552/projeto_de_lei_14_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4552/projeto_de_lei_14_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 2º, 5º, 6º e 8º da Lei Municipal 2429, de 23 de agosto de 2005, que institui o Programa Bolsa Trabalho no Município de Itabirito.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4553/projeto_de_lei_15_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4553/projeto_de_lei_15_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 8º e acrescenta incisos ao parágrafo primeiro do Art. 8º da Lei Municipal nº 2958, de 23 de outubro de 2013, e dá outras providências. O Art. 8º da Lei Municipal nº 2958, de 23 de outubro de 2013, passa a vigorar com a seguinte redação. "Art. 8º - ... § 1º - ... VIII - Quantidade de postos de trabalho que serão criados, observando o mínimo de 80% (oitenta por cento) das vagas para trabalhadores residentes no Município de Itabirito, quando o município dispuser, assegurando, no mínimo, 10% (dez por cento) desse contingente para o primeiro emprego. IX – VETADO. Ficam acrescidos ao parágrafo primeiro do artigo 8º, da Lei Municipal nº 2958, de 23 de outubro de 2013, os seguintes incisos: "Art 8º - ... § 1º - ... X – VETADO; XI - Outras informações que julgar necessárias à avaliação". Os demais artigos da Lei nº 2958, de 23 de outubro de 2013, permanecem inalterados.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4600/projeto_de_lei_no_16_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4600/projeto_de_lei_no_16_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 1º e 4º da Lei Municipal nº 2836, de 26 de outubro de 2011, que alterou e consolidou a Lei Municipal nº 1881, de 12 de dezembro de 1994, criando o Fundi - Fundo Municipal de Desenvolvimento Econômico de Itabirito e o CMDE - Conselho Municipal de Desenvolvimento Econômico e dá outras providências.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4601/projeto_de_lei_no_17_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4601/projeto_de_lei_no_17_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a declaração de Utilidade Pública Municipal e dá outras providências. A declaração de Utilidade Pública é um meio de apoiar as entidades privadas que prestam serviços necessários à coletividade como: assistência social, pesquisa científica, promoção da educação e da cultura.</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4602/projeto_de_lei_no_18_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4602/projeto_de_lei_no_18_2020.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Conscientização e combate aos crimes de Internet nas Escolas da Rede Municipal de Ensino do Município de Itabirito.</t>
   </si>
   <si>
     <t>18293</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/18293/projeto_de_lei_no_19_de_07_de_fevereiro_de_2020..pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/18293/projeto_de_lei_no_19_de_07_de_fevereiro_de_2020..pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal de Unidades de Conservação de Itabirito - MG e dá outras providências.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4686/projeto_de_lei_20_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4686/projeto_de_lei_20_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de bolsas de estudo, no exercício de 2020, para alunos matriculados na Rede Privada de Ensino do Município de Itabirito/MG e dá outras providências.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4687/projeto_de_lei_21_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4687/projeto_de_lei_21_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente._x000D_
 _x000D_
 Fica autorizada a abertura de créditos especiais ao orçamento vigente, no valor de R$3.599.99,00</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4698/projeto_de_lei_22_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4698/projeto_de_lei_22_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar por superávit financeiro apurado no Balanço Patrimonial do Exercício Anterior na Fonte de Recursos 260. Fica autorizada a abertura de crédito adicional suplementar no valor de R$ 1.692.461,15 (Um milhão, seiscentos e noventa e dois mil, quatrocentos e sessenta e um reais e quinze centavos), nas dotações indicadas no Anexo Único desta Lei. Para atender ao disposto no Art. 1º, serão utilizados recursos provenientes do superávit financeiro apurado no Balanço Patrimonial do Exercício Anterior, previsto no Art. 43, § 1º, Inciso I da Lei Federal 4.320/1964, na Fonte de Recursos 260 - Transferência da União da parcela dos Bônus de Assinatura de Contrato de Partilha de Produção.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4699/projeto_de_lei_23_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4699/projeto_de_lei_23_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente._x000D_
 _x000D_
 Fica autorizada a abertura de créditos especiais ao orçamento vigente, no valor de R$50.000,00</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4688/projeto_de_lei_24_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4688/projeto_de_lei_24_2020.pdf</t>
   </si>
   <si>
     <t>Institui o dia 04 de Outubro (04/10) como Dia Municipal dos Protetores dos Animais, no âmbito do Município de Itabirito.</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4700/projeto_de_lei_25_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4700/projeto_de_lei_25_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a introdução de texto explicativo no site oficial da Prefeitura e nos carnês de IPTU (Imposto Predial e Territorial Urbano) sobre os direitos à isenção deste imposto nos casos previstos em Lei.</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4689/projeto_de_lei_26_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4689/projeto_de_lei_26_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso de adesivos de identificação nos veículos a serviço dos órgãos da Administração Pública Municipal de Itabirito-MG. O objetivo é inibir o uso de veículos da frota municipal seja da Prefeitura ou da Câmara em atividade que não estejam relacionadas a serviço do Município e de seus cidadãos. Todos os veículos automotores (automóveis, caminhonetes, ônibus, microônibus, caminhões, tratores, maquinários e motocicletas) da frota ou a serviço dos órgãos da administração pública municipal, deverão ser identificados. Os adesivos deverão ser fixados em locais que garanta sua total visualização, tais como nas portas laterais dianteiras e na parte de trás dos veículos. Nos veículos em que não seja possível a utilização das portas laterais, o adesivo de identificação deverá ser afixado em local visível, em dimensão proporcional ao tamanho do veículo.</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>Dr. Edson, Arnaldo Pereira, Gilmar Alfenas (Gilmar Capoeira), Léo do Social, Max Fortes, Nilson Tem Tudo, Renê Butekus, Ricardo Oliveira, Rose da Saúde, Tila do Social, Toninho da Associação</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4701/projeto_de_lei_27_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4701/projeto_de_lei_27_2020.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Especial da Câmara Municipal de Itabirito - FECMI.</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4702/projeto_de_lei_28_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4702/projeto_de_lei_28_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação e pagamento de shows artísticos pelo Pode Executivo Municipal.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4703/projeto_de_lei_29_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4703/projeto_de_lei_29_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3008, de 22 de maio de 2014 para dar nova redação aos artigos 36 e 37. Ficam alterados os artigos 36 e 37 da Lei Municipal nº 3008/2014, que passam a vigorar com a seguinte redação: “Artigo 36 - O servidor público efetivo submeter-se-á à Avaliação periódica de Desempenho, obedecidos aos princípios da legalidade, impessoalidade, moralidade, publicidade, eficiência, do contraditório e da ampla defesa.” “Artigo 37 - A Avaliação periódica de Desempenho é um processo pedagógico, de periodicidade anual, realizada mediante critérios, normas e padrões definidos pelo Município, com objetivo de avaliar a eficácia e a qualidade do trabalho desenvolvido pelo servidor efetivo, com foco no seu desempenho.”</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4690/projeto_de_lei_30_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4690/projeto_de_lei_30_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar ao orçamento vigente. Fica autorizada a abertura de crédito adicional suplementar ao orçamento vigente em mais 2,10% (dois inteiros e um décimo por cento) do valor total do orçamento. Para atender ao disposto no Art. 1º, serão utilizados recursos provenientes de qualquer fonte prevista no art. 43, § 1º da Lei Federal 4.320/1964.</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4691/projeto_de_lei_31_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4691/projeto_de_lei_31_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal nº 2917, de 29 de maio de 2013, que autoriza o Chefe do Poder Executivo Municipal a conceder auxílio cesta básica a servidores, e dá outras disposições.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4692/projeto_de_lei_32_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4692/projeto_de_lei_32_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar ao orçamento vigente.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4693/projeto_de_lei_33_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4693/projeto_de_lei_33_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Serviço Autônomo de Saneamento Básico de Itabirito - SAAE a filiar-se à Associação Nacional dos Serviços Municipais de Saneamento - ASSEMAE, Agência Reguladora Intermunicipal de Saneamento Básico de Minas Gerias - ARISB/MG e a contribuir mensalmente para essas entidades, e dá outras providências.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4694/projeto_de_lei_34_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4694/projeto_de_lei_34_2020.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da presença de profissional tradutor/intérprete de libras – língua brasileira de sinais em instituições bancárias do município de Itabirito – MG._x000D_
 As instituições bancárias em funcionamento no Município de Itabirito, deverão, obrigatoriamente, disponibilizar, em sua agência, no mínimo, 01 (um) tradutor/intérprete profissional de LIBRAS - Língua Brasileira de Sinais durante o período de atendimento ao público.</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4695/projeto_de_lei_35_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4695/projeto_de_lei_35_2020.pdf</t>
   </si>
   <si>
     <t>Concede recomposição salarial aos servidores públicos efetivos municipais da Administração Direta e Indireta, dá nova redação ao artigo 29 da Lei nº 3008, de 22 de maio de 2014 e inclui o parágrafo único e altera os Anexos I e V.</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4696/projeto_de_lei_36_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4696/projeto_de_lei_36_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral e anual dos subsídios dos Agentes Políticos do Poder Legislativo do Município de Itabirito, em conformidade com o art. 37, inciso X da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4697/projeto_de_lei_37_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4697/projeto_de_lei_37_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral e anual dos vencimentos dos servidores públicos da Câmara Municipal de Itabirito, em conformidade com o art. 37, inciso X da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4739/projeto_de_lei_38_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4739/projeto_de_lei_38_2020.pdf</t>
   </si>
   <si>
     <t>Estabelece estratégias para ampliar a coleta seletiva em benefício da inclusão sócio produtiva dos catadores.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4740/projeto_de_lei_no_39.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4740/projeto_de_lei_no_39.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública municipal a Champions Futebol Clube e dá outras providências.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4741/projeto_de_lei_no_40.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4741/projeto_de_lei_no_40.pdf</t>
   </si>
   <si>
     <t>Altera Denominação da Rua José Maria Parreira.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4742/projeto_de_lei_no_41.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4742/projeto_de_lei_no_41.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no Orçamento vigente da Câmara Municipal de Itabirito._x000D_
 _x000D_
 Fica autorizado a abertura de créditos especiais ao orçamento vigente, no valor de R$44.341,86.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4856/projeto_de_lei_42_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4856/projeto_de_lei_42_2020.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da afixação de uma placa ou cartaz em imóveis locados pela administração direta e indireta do município de Itabirito com informações sobre o respectivo contrato de locação.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4769/projeto_de_lei_no_44_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4769/projeto_de_lei_no_44_2020.pdf</t>
   </si>
   <si>
     <t>Declara situação de emergência em saúde pública no Município de Itabirito/MG em virtude do enfrentamento da pandemia provocada pelo Coronavírus (COVID-19) e dá outras providências.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4770/projeto_de_lei_no_45_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4770/projeto_de_lei_no_45_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de cestas básicas adquiridas pelo Município de Itabirito/MG para famílias que tem filhos matriculados na rede municipal de ensino, enquanto perdurar a situação de emergência em saúde pública decorrente da pandemia causada pelo coronavírus. O Poder Executivo, através das Secretarias competentes, em especial as Secretarias Municipais de Assistência Social e de Educação, poderá repassar cestas básicas às famílias que têm filhos matriculados na rede municipal de ensino. § 1º – As doações referidas no “caput” do Art. 1º poderão ser efetuadas enquanto perdurar a situação de emergência em saúde pública e/ou calamidade pública ou o retorno das aulas no Município de Itabirito/MG. § 2º - As famílias beneficiadas com as cestas básicas serão aquelas inscritas no “Programa Bolsa Família” e as cadastradas no Cadastro Único. § 3º - As famílias que recebiam cestas básicas da Assistência Social e recebendo as cestas básicas mencionadas no caput do Artigo primeiro desta Lei, no período</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4857/projeto_de_lei_46_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4857/projeto_de_lei_46_2020.pdf</t>
   </si>
   <si>
     <t>Concede isenção de Imposto Predial e Territorial Urbano (IPTU) no município de Itabirito para comerciantes atingidos pelos decretos 13.095 de 19 de março de 2020 e 13.100 de 20 de março de 2020, devida situação de Emergência em Saúde Pública ocasionada pelo COVID-19 no exercício de 2020.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4858/projeto_de_lei_47_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4858/projeto_de_lei_47_2020.pdf</t>
   </si>
   <si>
     <t>Proíbe a cobrança de tarifa básica operacional de esgoto e tarifa de esgoto pelo Serviço Autônomo de Água e Esgoto - SAAE, no Município de Itabirito e dá outras providências.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4792/projeto_de_lei_49_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4792/projeto_de_lei_49_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Serviço Autônomo de Saneamento Básico - SAAE e doar água envazada em copos descartáveis para eventos de interesse público, bem como para solenidades oficiais dos Poder Executivo, Legislativo e Judiciário lotados no município de Itabirito, incluindo a cessão em comodato do equipamento "Copão" para dsitrubuição de água potável.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4810/projeto_de_lei_no_50.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4810/projeto_de_lei_no_50.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução de, no mínimo 30% (trinta por cento) no valor das mensalidades das instituições de ensino fundamental, médio e superior da rede privada cujo funcionamento esteja suspenso em razão da emergência de saúde pública de que trata a Lei nº 13.979, de 6 de fevereiro de 2020.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4811/projeto_de_lei_no_51.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4811/projeto_de_lei_no_51.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medida econômica, emergencial e temporária, destinada aos microempreendedores individuais - MEI's e às micro e pequenas empresas - MPE's do município de Itabirito, que poderá ser adotada pelo Município para o enfrentamento dos impactos econômicos locais decorrentes das medidas restritivas de funciomanento de atividades empresariais, em razão do Decreto nº 13.095, de 19 de março de 2020, e alteração posteriores, visando à contenção da pandemia decorrente da doença infecciosa viral respiratória causada pelo coronavírus - COVID19.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4812/projeto_de_lei_52_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4812/projeto_de_lei_52_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4814/projeto_de_lei_no_53_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4814/projeto_de_lei_no_53_2020.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Emergencial de combate à COVID-19 - FECC, destindo ao enfrentamento dos efeitos da pandemia do novo coronavírus do município de Itabirito-MG e dá outras providências.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4815/projeto_de_lei_54_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4815/projeto_de_lei_54_2020.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema de Integridade e Anticorrupção ( Sistema de Compliance ) no município de Itabirito. _x000D_
 _x000D_
 Fica instituído o Sistema de Integridade e Anticorrupção ( Sistema de Compliance ) no município de Itabirito, que tem o objetivo de estabelecer boas práticas administrativas e identificar, prevenir e corrigir, quando necessários, atos que possam caracterizar crimes contra a Administração Pública - tais como atos de corrupção, peculato, concussão, prevaricação, condescendência criminosa, advocacia administrativa e outros desvios éticos - eventualmente praticados por agentes públicos municipais.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4816/projeto_de_le_55_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4816/projeto_de_le_55_2020.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Ética dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4817/projeto_de_lei_56_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4817/projeto_de_lei_56_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no Orçamento vigente.</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4830/projeto_de_lei_57_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4830/projeto_de_lei_57_2020.pdf</t>
   </si>
   <si>
     <t>Estabelece o dever de a Administração Pública Municipal, direta e indireta durante o período de emergência ou de calamidade pública contratar prioritariamente, empreendedores e estabelece outras providências.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4832/projeto_de_lei_58_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4832/projeto_de_lei_58_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa "Sobrou, doou. Doar para Construir" no Município de Itabirito.</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4833/projeto_de_lei_59_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4833/projeto_de_lei_59_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal nº 2281, de 26 de agosto de 2003, que criou o Conselho Municipal da Juventude, e dá outras providências. Fica alterada a nomenclatura do Conselho Municipal da Juventude passando o mesmo a denominar-se Conselho Municipal de Políticas Públicas da Juventude.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4886/projeto_de_lei_no_60.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4886/projeto_de_lei_no_60.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente.</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4887/projeto_de_lei_no_61.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4887/projeto_de_lei_no_61.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2428, de 23 de agosto de 2005 e dá outras providências. Fica alterado o § 6º do Art. 3º da Lei Municipal nº 2428, de 23 de agosto de 2005, que passa a vigorar com a seguinte redação: “Art. 3º(...) § 6º - Uma parcela dos recursos a serem destacados ao incentivo poderá ser destinada para aquisição de ingressos para a Casa de Cultura Maestro Dungas.” Fica alterado o § 2º do art. 4º da Lei Municipal nº 2428, de 23 de agosto de 2005, que passa a vigorar com a seguinte redação: “Art. 4º (...) § 2º - Na hipótese de obtenção de incentivo financeiro, o Executivo providenciará a liberação dos recursos ao empreendedor mediante a celebração de termo de compromisso, no qual deverão constar todas as especificações e etapas do projeto cultural apresentado.”</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4888/projeto_de_lei_no_62.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4888/projeto_de_lei_no_62.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder isenção das taxas de Fiscalização, Localização e Funcionamento referentes ao Alvará de localização e Funcionamento - ALF às microempresas (ME's) e empresas de pequeno porte (EPP's) do município de Itabirito afetadas pelo decreto nº 13.095, de 19 de março de 2020, e alterações posteriores, em razão da Situação de Emergência em Saúde Pública ocasionadas pelo Covid-19, no exercício de 2020.</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4890/projeto_de_lei_64_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4890/projeto_de_lei_64_2020.pdf</t>
   </si>
   <si>
     <t>"Estabelece obrigatoriedade ao Poder Executivo de divulgar no Portal da Transparência do Município de Itabirito - MG as informações relacionadas às contratações formalizadas para combate a Covid-19"</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5349/projeto_de_lei_65_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5349/projeto_de_lei_65_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1816, de 17 de dezembro de 1993 – Código Tributário Municipal, e dá outras providências”._x000D_
 _x000D_
 Fica alterado o Art. 2º, Inciso II, A, da Lei Municipal nº 1816, de 17 de dezembro de 1993 (Código Tributário Municipal), com redação dada pela Lei Municipal nº 2478, de 29 de dezembro de 2005, que passa a vigorar com a seguinte redação: “Art. 2º(...) II–TAXAS: A – Taxas de Serviços Públicos: • Taxa de Coleta de Lixo” Ficam revogados os seguintes dispositivos da Lei Municipal nº 1816, de 17 de dezembro de 1993 (Código Tributário Municipal), com redação dada pela Lei Municipal nº 2478, de 29 de dezembro de 2005: I - Incisos II e III do caput e §2º e §3º do Art. 94; e II - Incisos II e III do caput do Art. 96.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
     <t>Arnaldo Pereira, Gilmar Alfenas (Gilmar Capoeira)</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4914/projeto_de_lei_66_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4914/projeto_de_lei_66_2020.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 1º, 2º e 4º da Lei Municipal 2.281, de 26 de agosto de 2003.</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>Arnaldo Pereira, Gilmar Alfenas (Gilmar Capoeira), Léo do Social, Renê Butekus</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4915/projeto_de_lei_no_67_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4915/projeto_de_lei_no_67_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal nº 2.754, de 08 de janeiro de 2010, que criou o Conselho Municipal de Educação, e dá outras providências.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4916/projeto_de_lei_68_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4916/projeto_de_lei_68_2020.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Desportiva Pró Esporte e Cidadania e dá outras providências.</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4917/projeto_de_lei_69_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4917/projeto_de_lei_69_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal de Regularização de Obras em Andamento e de Obras Prontas e dá outras providências. _x000D_
 _x000D_
 Ficam instituídas as diretrizes do Programa Municipal de Regularização de Obras em Andamento e de Obras Prontas, nas formas e condições descritas na presente Lei. Esta Lei entra em vigor na data de sua publicação, revogando-se as Leis Municipais nº 2522, de 23 de agosto de 2006, a de nº 2699, de 05 de dezembro de 2008, bem como as demais disposições em contrário.</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4918/projeto_de_lei_70_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4918/projeto_de_lei_70_2020.pdf</t>
   </si>
   <si>
     <t>Estabelece as entidades religiosas e templos de qualquer culto como atividade essencial em períodos de emergência em saúde ou calamidade pública no Município de Itabirito - MG. _x000D_
 _x000D_
 Esta Lei estabelece as entidades religiosas e templos de qualquer culto como atividade essencial em período de emergência em saúde ou calamidade pública no Município de Itabirito - MG, sendo vedada a determinação de fechamento total de tais locais.</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4919/projeto_de_lei_71_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4919/projeto_de_lei_71_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade de calçamento permeável em vias locais do Município de Itabirito e dá outras providências.</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4964/projeto_de_lei_no_72_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4964/projeto_de_lei_no_72_2020.pdf</t>
   </si>
   <si>
     <t>Denomina como “Darcy Efigênia da Cruz Pereira” o novo Centro Municipal de Educação Infantil localizado no Bairro São José. Fica denominado Centro Municipal de Educação Infantil “Darcy Efigênia da Cruz Pereira”, o Centro Municipal de Educação Infantil localizado na Rua Francisco José de Carvalho, nº 1095, Bairro São José, nesta cidade.</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4967/projeto_de_lei_no_73_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4967/projeto_de_lei_no_73_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Centro Integrado de Segurança e Educação – CINSED, junto à Guarda Civil Municipal de Itabirito, e dá outras providências. Fica criado, junto à Guarda Civil Municipal de Itabirito, o Centro Integrado de Segurança e Educação - CINSED, cujos membros serão voluntários, a serem recrutados dentre os ocupantes do quadro de guardas municipais devidamente formados e atualizados.</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4968/projeto_de_lei_no_74_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4968/projeto_de_lei_no_74_2020.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do subsídio dos Vereadores para vigorar na legislatura de 2021 - 2024.</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4987/projeto_de_lei_no_75_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4987/projeto_de_lei_no_75_2020.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Esportiva Santa Rita de Itabirito._x000D_
 _x000D_
 Fica declarada de Utilidade Pública a Associação Esportiva Santa Rita de Itabirito, com sede na Rua Francisco Moreira, nº 63, Bairro Santa Rita, no município de Itabirito/MG, inscrita no CNPJ sob o nº 36.614.844/00001-70.</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5001/projeto_de_lei_76_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5001/projeto_de_lei_76_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração e atualização de Laudo Técnico das Condições do Ambiente de Trabalho - LTCAT para caracterização de insalubridade, bem como do respectivo grau de risco, dos servidores públicos do Município de Itabirito envolvidos no enfrentamento à pandemia do coronavírus - Covid-19, na forma do art. 99 da Lei Municipal n° 3003, de 02 de maio de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5002/projeto_de_lei_77_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5002/projeto_de_lei_77_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente. Fica autorizada a abertura de créditos especiais ao orçamento vigente, no valor de R$1.700.000,00</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5003/projeto_de_lei_78_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5003/projeto_de_lei_78_2020.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo na Lei de Diretrizes Orçamentárias vigente – LDO 2020. _x000D_
 _x000D_
 Fica incluído no Anexo de Metas Fiscais, Diretrizes de 2020, da Lei Municipal nº 3330, de 26 de julho de 2019, o item 1886, com a descrição "OBR.AMPL.EQUIP.MATER.PERM.CRIANÇ.ADOL." e com o subitem 1 com a descrição "Construção da Casa Lar".</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5004/projeto_de_lei_79_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5004/projeto_de_lei_79_2020.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo no Plano Plurianual de Investimentos vigente - PPA 2018/2021.</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
     <t>Arnaldo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5005/projeto_de_lei_80_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5005/projeto_de_lei_80_2020.pdf</t>
   </si>
   <si>
     <t>Denomina como Antônio de Paula a Praça localizada entre a Rua Carlos Cavalieri esquina com a Rua Farid Aziz Rahme localizada no Bairro Agostinho Rodrigues neste Município de Itabirito.</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5013/projeto_de_lei_no_81_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5013/projeto_de_lei_no_81_2020.pdf</t>
   </si>
   <si>
     <t>"Suspende as cobranças de empréstimo consignado, com desconto em folha, contraídos pelos servidores públicos do município de Itabirito - MG."</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5014/projeto_de_lei_no_82_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5014/projeto_de_lei_no_82_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios do Prefeito, Vice-Prefeito e dos Secretários Municipais para o período da legislatura de 2021 a 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5015/projeto_de_lei_no_83_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5015/projeto_de_lei_no_83_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o combate ao desperdício de alimentos e a doação de excedentes de alimentos e refeições prontos para o consumo na cidade de Itabirito. Os estabelecimentos dedicados à produção e ao fornecimento de alimentos, incluindo produtos industrializados, minimamente processados e in natura e refeições prontas para o consumo ficam autorizados a doar os excedentes não comercializados e ainda próprios para consumo humano. Doadores e eventuais intermediários serão responsabilizados na esfera penal somente se comprovado, no momento da primeira entrega, ainda que esta não seja feita ao consumidor final, o dolo específico de causar dano à saúde de outrem.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5016/projeto_de_lei_no_84_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5016/projeto_de_lei_no_84_2020.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Rua Um, no Bairro Comunidade da Bota, para Rua Elza Jorge de Castro Braga.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5017/projeto_de_lei_no_85_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5017/projeto_de_lei_no_85_2020.pdf</t>
   </si>
   <si>
     <t>Estabelece medidas que garantam a saúde e preservação da vida de profissionais considerados essenciais ao controle de doenças e manutenção da ordem pública, em casos de epidemia, pandemia ou surtos provocados por doenças contagiosas e dá outras providências._x000D_
 _x000D_
 São considerados profissionais essenciais ao controle de doenças e manutenção da ordem pública: I. Médicos; II. Enfermeiros; III. Fisioterapeutas; IV. Guarda Civil Municipal; V. Bombeiro Municipal; VI. Agentes de Fiscalização; VII. Técnicos de Enfermagem; VIII. Técnicos de Laboratórios; IX. Profissionais de limpeza ligados aos estabelecimentos de saúde; X. Outros profissionais que sejam convocados a trabalhar durante o período de isolamento social e que tenham contato com pessoas ou materiais com risco de contaminação pelo agente de contágio.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5018/projeto_de_lei_no_86_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5018/projeto_de_lei_no_86_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso de lâmpadas de Diodo Emissor de Luz, também conhecido por LED (Light Emitting Diode), na rede de iluminação pública em novos loteamentos e empreendimentos imobiliários no âmbito do Município de Itabirito - MG.</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5187/projeto_de_lei_no_87_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5187/projeto_de_lei_no_87_2020.pdf</t>
   </si>
   <si>
     <t>Estabelece o uso e a implantação de Ecopontos no Município de Itabirito.</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5188/projeto_de_lei_no_88_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5188/projeto_de_lei_no_88_2020.pdf</t>
   </si>
   <si>
     <t>Denomina Rua João Braga Mendanha a rua adjacente à Estrada Grota da Mina, localizada no bairro Munú, neste município.</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5190/projeto_de_lei_89_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5190/projeto_de_lei_89_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento do ABONO TEMPORÁRIO, no percentual de 20% sobre o salário mínimo, aos servidores públicos municipal envolvidos com as ações de combate à COVID-19 (Coronavírus) e dá outras providências.</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5191/projeto_de_lei_90_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5191/projeto_de_lei_90_2020.pdf</t>
   </si>
   <si>
     <t>"Denomina a Rua Antônio Pedrosa de Oliveira."</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5192/projeto_de_lei_91_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5192/projeto_de_lei_91_2020.pdf</t>
   </si>
   <si>
     <t>Denomina João Rodrigues Gouveia o Novo Posto de Saúde localizado na Rua Principal, S/N, no Distrito de Acuruí, neste município de Itabirito/MG.</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5223/projeto_de_lei_92_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5223/projeto_de_lei_92_2020.pdf</t>
   </si>
   <si>
     <t>Denomina como "Liz Cândida Bastos" o Cine Teatro Pax, localizado na área central do Município de Itabirito.</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5224/projeto_de_lei_93_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5224/projeto_de_lei_93_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o parcelamento de multas aplicadas como penalidades previstas no Decreto Municipal nº 13155, de 27 de abril de 2020, com redação dada pelo Decreto Municipal nº 13156, de 28 de abril de 2020, bem como quaisquer outras que venham a ter como fundamento expresso a pandemia decorrente da doença Covid-19, no âmbito da Administração Pública do Município de Itabirito.</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5225/projeto_de_lei_94_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5225/projeto_de_lei_94_2020.pdf</t>
   </si>
   <si>
     <t>Denomina como Antônio Lisboa Ribeiro, a Praça localizada na Rua Hortência no bairro Gutierrez neste Município de Itabirito.</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5226/projeto_de_lei_95_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5226/projeto_de_lei_95_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3239, de 29 de dezembro de 2017, que “Dispõe sobre a destinação de recursos para o Fundo Municipal dos Direitos da Criança e do Adolescente e para o Fundo Municipal de Assistência Social”.</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5227/projeto_de_lei_96_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5227/projeto_de_lei_96_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente. _x000D_
 _x000D_
 Fica autorizado a abertura de créditos especiais ao orçamento vigente, no valor de R$23.016,00 (vinte e três mil e dezesseis reais).</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5228/projeto_de_lei_97_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5228/projeto_de_lei_97_2020.pdf</t>
   </si>
   <si>
     <t>Denomina com "Tia Lolinha" o novo Centro Municipal de Educação Infantil localizado no bairro Padre Adelmo.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5229/projeto_de_lei_98_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5229/projeto_de_lei_98_2020.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Proteção e Defesa dos Animais de Itabirito e dá outras providências.</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>Dr. Edson, Renê Butekus</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5230/projeto_de_lei_99_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5230/projeto_de_lei_99_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a instituir para os servidores públicos municipais que desempenham a atividade de vigias e vigilantes o adicional de periculosidade e dá outras providencias.</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5286/projeto_de_lei_100_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5286/projeto_de_lei_100_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a anistia de multas aplicadas com base nos Decretos Municipais de enfrentamento ao COVID-19 no âmbito do Município de Itabirito - Minas Gerais.</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5287/projeto_de_lei_101_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5287/projeto_de_lei_101_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente. _x000D_
 _x000D_
 Fica autorizada a abertura de créditos especiais ao orçamento vigente, no valor de R$138.000,00</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5288/projeto_de_lei_102_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5288/projeto_de_lei_102_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente._x000D_
 _x000D_
 Fica autorizada a abertura de créditos especiais ao orçamento vigente, no valor de R$138.000,00</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5289/projeto_de_lei_103_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5289/projeto_de_lei_103_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente. _x000D_
 _x000D_
 Fica autorizado a abertura de créditos especiais ao orçamento vigente desta lei, no valor de R$129.750,00 (cento e vinte e nove mil, setecentos e cinqüenta reais)</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5290/projeto_de_lei_104_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5290/projeto_de_lei_104_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente. _x000D_
 _x000D_
 Fica autorizado a abertura de créditos especiais ao orçamento vigente, no valor de R$113.000,00 (cento e treze mil reais)</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5291/projeto_de_lei_105_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5291/projeto_de_lei_105_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente. _x000D_
 _x000D_
 Fica autorizado a abertura de créditos especiais ao orçamento vigente, no valor de R$98.000,00 (noventa e oito mil reais)</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5292/projeto_de_lei_106_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5292/projeto_de_lei_106_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente. _x000D_
 _x000D_
 Fica autorizado a abertura de créditos especiais ao orçamento vigente, no valor de R$138.000,00 (cento e trinta e oito mil reais)</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5293/projeto_de_lei_107_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5293/projeto_de_lei_107_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente._x000D_
 _x000D_
 Fica autorizado a abertura de créditos especiais ao orçamento vigente, no valor de R$136.000,00 (cento e trinta e seis mil reais)</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5294/projeto_de_lei_108_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5294/projeto_de_lei_108_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente._x000D_
 _x000D_
 Fica autorizado a abertura de créditos especiais ao orçamento vigente, no valor de R$182.923,00 (Cento e oitenta e dois mil novecentos e vinte e três reais)</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5295/projeto_de_lei_109_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5295/projeto_de_lei_109_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente. _x000D_
 _x000D_
 Fica autorizado a abertura de créditos especiais ao orçamento vigente, no valor de R$130.000,00 (cento e trinta mil reais)</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5296/projeto_de_lei_110_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5296/projeto_de_lei_110_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente. _x000D_
 _x000D_
 Art. 1º - Fica autorizado a abertura de créditos especiais ao orçamento vigente, no valor de R$18.000,00 (dezoito mil reais)</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5297/projeto_de_lei_111_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5297/projeto_de_lei_111_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente._x000D_
 _x000D_
 Fica autorizado a abertura de créditos especiais ao orçamento vigente, no valor de R$123.000,00 (cento e vinte e três mil reais)</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5299/projeto_de_lei_113_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5299/projeto_de_lei_113_2020.pdf</t>
   </si>
   <si>
     <t>Denomina como “Tarciso Bretas Lima” o Parque de Exposições Agropecuárias, neste Município e dá outras providências. _x000D_
 _x000D_
 Fica denominado Parque de Exposições Agropecuárias “Tarcizo Bretas Lima”, o Parque de Exposições situado no Distrito de Córrego do Bação, nesta Cidade. Ficam atribuídas, aos galpões existentes no referido Parque de Exposições, as seguintes denominações: I. Galpão 1 – “Isaltino Alves de Oliveira Júnior”; II. Galpão 2 – “Orestes Cleto Braga”; III. Galpão 3 - “Domingos Sávio Braga”; IV. Galpão 4 - “Geraldo Magno de Araújo”.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5300/projeto_de_lei_114_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5300/projeto_de_lei_114_2020.pdf</t>
   </si>
   <si>
     <t>Dispensa a exigência de alvará de localização e funcionamento para templos religiosos de qualquer natureza, no âmbito do Município de Itabirito - MG, nos termos da alínea b do inciso VI do art. 150 da Constituição Federal.</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5301/projeto_de_lei_115_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5301/projeto_de_lei_115_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a colocação do CEP e nome do respectivo bairro nas placas indicativas de logradouros públicos.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5374/projeto_de_lei_116_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5374/projeto_de_lei_116_2020.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo no Plano Plurianual de Investimentos vigente – PPA 2018/2021. _x000D_
 _x000D_
 Fica incluído no Anexo II da Lei Municipal nº 3.236, de 30 de novembro de 2017, o PPA 2018-2021, valor estimado R$700.000,00</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5375/projeto_de_lei_117_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5375/projeto_de_lei_117_2020.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivo na Lei de Diretrizes Orçamentárias Vigente – LDO 2020._x000D_
 _x000D_
  Fica incluída na diretriz “1 e 3” - reformas de grande, médio e pequeno vulto e instalações de energias alternativas, tais como energia fotovoltaica e outras para as unidades administrativas novas ou já existentes” na ação 1300 e 2300 do Anexo de metas e Prioridades da LDO/2020.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5351/projeto_de_lei_119_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5351/projeto_de_lei_119_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a jornada de trabalho dos cargos de auxiliar de enfermagem, técnico de enfermagem e enfermeiro e dá outras providências. _x000D_
 _x000D_
 A jornada de trabalho dos cargos de auxiliar de enfermagem, técnico de enfermagem e enfermeiro integrantes da Administração Pública Direta e Indireta Municipal não excederá a 06 (seis) horas diárias e a 30 (trinta) horas semanais.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5376/projeto_de_lei_120_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5376/projeto_de_lei_120_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de áreas públicas de uso comum do povo para fins de Concessão de Direito Real de Uso nos termos da lei 3325/2019 à associação de moradores e ou entidade similar para a finalidade de fechamento do Loteamento Residencial denominado “Condomínio Encanto da Serra” e dá outras providências. _x000D_
 _x000D_
 Fica o executivo municipal autorizado a desafetação das áreas públicas de lazer e das vias de circulação do Loteamento Residencial denominado “Condomínio Encanto da Serra”, aprovado através do decreto municipal nº 12691 de 26 de agosto de 2019 e devidamente registrado no Cartório de Registro de Imóveis de Itabirito sob a Matrícula 30.989.</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5378/projeto_de_lei_122_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5378/projeto_de_lei_122_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao Orçamento vigente. _x000D_
 _x000D_
 Fica autorizada a abertura de créditos especiais ao orçamento vigente no valor total de R$398.981,00 (Trezentos e noventa e oito mil, novecentos e oitenta e um reais), conforme Anexo Único desta Lei.</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5379/projeto_de_lei_123_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5379/projeto_de_lei_123_2020.pdf</t>
   </si>
   <si>
     <t>Denomina como Bairro Bem Viver o " Loteamento Bairro Bem Viver" e as ruas nº 01 a 05 localizadas no referido empreendimento, neste município._x000D_
 _x000D_
 Fica denominado como Bairro Bem Viver, o loteamento aprovado pela Prefeitura Municipal de Itabirito/MG, conforme mapa anexo que é parte integrante desta Lei. Ficam denominadas as ruas 01, 02, 03, 04 e 05 do Bairro Bem Viver, neste município, conforme a seguinte nomenclatura: I. Rua 01: fica denominada como "Rua Carlos Drummond de Andrade"; II. Rua 02: fica denominada como "Rua Guimarães Rosa"; III. Rua 03: fica denominada como "Rua Henriqueta Lisboa"; IV. Rua 04: fica denominada como "Rua Ruben Braga"; V. Rua 05: fica denominada como "Rua Bruno Tolentino".</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5425/projeto_de_lei_124_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5425/projeto_de_lei_124_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no Orçamento vigente._x000D_
 _x000D_
 Fica autorizada a abertura de crédito especial no orçamento vigente sob a seguinte classificação orçamentária: VALOR SUPLEMENTAÇÃO 2.638.500,00</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5426/projeto_de_lei_125_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5426/projeto_de_lei_125_2020.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo na Lei de Diretrizes Orçamentárias vigente – LDO 2020. _x000D_
 _x000D_
 Fica incluído no Anexo de Metas Fiscais, Diretrizes de 2020, da Lei Municipal nº 3330 de 26 de julho de 2019, nas manutenções 2550, 2551, 2552, 2554, o subitem com a descrição: 2550 Subitem 10.1 “Manutenção e/ou adequação da folha de pagamento, direitos dos servidores, estrutura e políticas de pessoal” 2551 Subitem 26.1 “Manutenção e/ou adequação da folha de pagamento, direitos dos servidores, estrutura e políticas de pessoal” 2552 Subitem 46.1 “Manutenção e/ou adequação da folha de pagamento, direitos dos servidores, estrutura e políticas de pessoal” 2554 Subitem 53.1 “Manutenção e/ou adequação da folha de pagamento, direitos dos servidores, estrutura e políticas de pessoal”</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5443/projeto_de_lei_128_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5443/projeto_de_lei_128_2020.pdf</t>
   </si>
   <si>
     <t>Retifica dispositivo da Lei Municipal nº 3445/2020 e dá outras providências._x000D_
 _x000D_
 O item FR100 da Emenda Impositiva Vereador Leandro Estruturação Centro de Acolhimento COVID, constante do Art. 1º da Lei Municipal nº 3445, de 1º de setembro de 2020.</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5444/projeto_de_lei_129_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5444/projeto_de_lei_129_2020.pdf</t>
   </si>
   <si>
     <t>Retifica dispositivo da Lei Municipal nº 3446/2020 e dá outras providências. _x000D_
 _x000D_
 O valor suplementação R$182.923,00 da Emenda Impositiva do Vereador Maximiliano Silva Baêta Fortes constante do Art. 1º da Lei Municipal nº 3446, de 1º de setembro de 2020.</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5445/projeto_de_lei_130_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5445/projeto_de_lei_130_2020.pdf</t>
   </si>
   <si>
     <t>Retifica dispositivo da Lei Municipal nº 3449/2020 e dá outras providências._x000D_
 _x000D_
 O item FR102 da Emenda Impositiva Vereador Ricardo Academia ar livre Lourdes, constante do Art. 1º da Lei Municipal nº 3449, de 1º de setembro de 2020.</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5446/projeto_de_lei_131_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5446/projeto_de_lei_131_2020.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do MEI - Microempreendedor Individual.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5447/projeto_de_lei_132_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5447/projeto_de_lei_132_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2836, de 26 de outubro de 2011, incluindo o setor de tecnologia e inovação entre as prioridades para concessão de empréstimos do FUNDI e autorizando a aplicação de recursos em financiamento de treinamentos, capacitação e consultoria técnica visando ao fortalecimento das empresas e cooperativas.</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5448/projeto_de_lei_133_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5448/projeto_de_lei_133_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução gradativa e limites para o uso de copos e recipientes descartáveis, produzidos a partir do derivado de petróleo, destinados ao consumo de bebidas e alimentos no âmbito da administração pública municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5452/projeto_de_lei_134_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5452/projeto_de_lei_134_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente. _x000D_
 _x000D_
 Fica autorizado a abertura de créditos especiais ao orçamento vigente, no valor de R$36.000,00 (trinta e seis mil reais).</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5453/projeto_de_lei_135_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5453/projeto_de_lei_135_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente. _x000D_
 _x000D_
 Fica autorizado a abertura de créditos especiais ao orçamento vigente, no valor de R$78.000,00 (setenta e oito mil reais).</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5454/plo_136_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5454/plo_136_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente. _x000D_
 _x000D_
 Fica autorizado a abertura de créditos especiais ao orçamento vigente, no valor de R$13.000,00 (treze mil reais).</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5456/projeto_de_lei_138_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5456/projeto_de_lei_138_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a suplementação de crédito especial autorizado na Lei Municipal nº 3397, de 30 de abril de 2020. _x000D_
 _x000D_
 Fica autorizada a suplementação de crédito especial, autorizado na Lei Municipal nº 3397, de 30 de abril de 2020, no valor de R$78.500,00 (setenta e oito mil e quinhentos reais).</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5457/projeto_de_lei_139_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5457/projeto_de_lei_139_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Subvenções, Auxílios Financeiros e Contribuições para o Exercício Financeiro de 2021.</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5458/projeto_de_lei_140_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5458/projeto_de_lei_140_2020.pdf</t>
   </si>
   <si>
     <t>Estima as receitas e fixa as despesas do orçamento fiscal do município de Itabirito para o exercício de 2021.</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5459/projeto_de_lei_141_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5459/projeto_de_lei_141_2020.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Educação Humanitária e dá outras providências.</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5464/projeto_de_lei_142_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5464/projeto_de_lei_142_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente. _x000D_
 _x000D_
 Fica autorizado a abertura de créditos especiais ao orçamento vigente, no valor de R$100.000,00 (Cento mil reais).</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5465/projeto_de_lei_143_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5465/projeto_de_lei_143_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3077, de 24 de junho de 2015, que aprova o Plano Municipal de Educação do Município de Itabirito, e dá outras providências.</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5472/projeto_de_lei.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5472/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente. _x000D_
 _x000D_
 Fica autorizada a abertura de créditos especiais ao orçamento vigente, no valor de R$20.000,00</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5473/projeto_de_lei_145.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5473/projeto_de_lei_145.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente. _x000D_
 _x000D_
 Fica autorizado a abertura de créditos especiais ao orçamento vigente, no valor de R$50.000,00 (cinquenta mil reais).</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5480/projeto_de_lei_147_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5480/projeto_de_lei_147_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Serviços Ambientais (PMSA), institui o Programa Municipal de Pagamento por Serviços Ambientais (PMPSA) e dá outras providências.</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5481/projeto_de_lei_no_148_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5481/projeto_de_lei_no_148_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2547, de 12 de dezembro de 2006, que dispõe sobre a Política Municipal de Atendimento dos Direitos da Criança e do Adolescente e dá outras providências. _x000D_
 _x000D_
 Fica incluído o Parágrafo Único no Art. 6º, da Lei Municipal nº 2547, de 12 de dezembro de 2006, que passa a vigorar com a seguinte redação: “Art. 6º - (...) Parágrafo Único – O Conselho Municipal dos Direitos da Criança e do Adolescente está administrativamente e operacionalmente ligado à Secretaria Municipal de Assistência Social.” Fica alterado o §1º do Art. 38, da Lei Municipal nº 2547, de 12 de dezembro de 2006, que passa a vigorar com a seguinte redação: “Art. 38 - (...) §1º - A Secretaria de Assistência Social convocará o conselheiro tutelar suplente, em ordem de votação, para atuar provisoriamente em substituição do consel</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5483/projeto_de_lei_no_149_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5483/projeto_de_lei_no_149_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento, instalação e funcionamento de circos itinerantes no âmbito do território municipal e dá outras providências municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5484/projeto_de_lei_no_150_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5484/projeto_de_lei_no_150_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Itabirito/MG a integrar o CODAP - Consórcio Público para o Desenvolvimento do Alto Paraopeba.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5485/projeto_de_lei_no_151_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5485/projeto_de_lei_no_151_2020.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 9º ao artigo 82, e os incisos III, IV E V ao artigo 91 da Lei Municipal nº 2.460, de 14 de dezembro de 2005, que dispõe sobre o parcelamento, o uso e a ocupação do solo urbano na sede municipal, nos distritos e nas áreas urbanas especiais do município de Itabirito.</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5487/projeto_de_lei_no_153_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5487/projeto_de_lei_no_153_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei que dispõe sobre a concessão de subvenção, auxílios financeiros e contribuição para o Exercício Financeiro de 2020._x000D_
 Os Anexos I e II da Lei Municipal nº 3367, de 02 de dezembro de 2019 ficam alterados nos registros indicados nos Anexos I e II desta Lei.</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5488/projeto_de_lei_154_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5488/projeto_de_lei_154_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação de bem público e autoriza permuta da área desafetada com faixa de terreno diversa, para fins de permuta, bem como autoriza o Poder Executivo a doar imóvel ao Estado de Minas Gerias, para uso do Tribunal de Justiça do Estado de Minas Gerias, doação esta fundamentada no interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4545/projeto_de_sustitutivo_no01.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4545/projeto_de_sustitutivo_no01.pdf</t>
   </si>
   <si>
     <t>Regulamenta a emissão da declaração de conformidade para fins de licenciamento ambiental pelo Município de Itabirito, estabelece os casos em que será exigido Plano de Fechamento da Mina em Itabirito - MG e dá outras providências.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4685/projeto_de_substitutivo_no_19.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4685/projeto_de_substitutivo_no_19.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal de Unidades de Conservação de Itabirito - MG  e dá outras providências.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei</t>
   </si>
   <si>
     <t>Max Fortes, Dr. Edson</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4743/projeto_de_emenda__no_01_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4743/projeto_de_emenda__no_01_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de bolsas de estudo, no exercício 2020, para alunos matriculados na Rede Privada de Ensino do Município de Itabirito Minas Gerias e dá outras providências.</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5353/emenda_ao_projeto_de_lei_54_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5353/emenda_ao_projeto_de_lei_54_2020.pdf</t>
   </si>
   <si>
     <t>- Altera a redação do Projeto de Lei nº 54/2020, institui o Sistema Municipal de Integridade e Anticorrupção (Sistema Compliance) no Município de Itabirito - Minas Gerais, para acrescentar os artigos 4º, XLII, 6º, e 9º, §7º, 8º e 9º._x000D_
 _x000D_
 - Suprime os artigos 4º, V, XXXIX, e 7º, XIII, do Projeto de Lei nº 54/2020, institui o Sistema Municipal de Integridade e Anticorrupção (Sistema Compliance) no Município de Itabirito - Minas Gerais._x000D_
 _x000D_
 - Altera a redação dos Artigos 3º, 4º, 5º, 9º, 10º 11º e 12º do Projeto de Lei nº 54/2020, institui o Sistema Municipal de Integridade e Anticorrupção (Sistema Compliance) no Município de Itabirito Minas Gerais.</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5194/projeto_de_emenda_no_01_ao_projeto_de_lei_19_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5194/projeto_de_emenda_no_01_ao_projeto_de_lei_19_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos arts. 14; 17; 18; 20; 21; 25; 26; 28; 29; 30; 33; 36; 37; 41; 43; 48; 53 e 60 do Substitutivo ao Projeto de Lei nº 19/2020.</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>Altera a redação dos arts. 3º, III; 4º, § 3º, 5º e 6º e art. 5º do Substitutivo ao Projeto de Lei nº 01/2020.</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5189/projeto_de_emenda_no_01_02_e_03_ao_projeto_de_l_taY21qD.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5189/projeto_de_emenda_no_01_02_e_03_ao_projeto_de_l_taY21qD.pdf</t>
   </si>
   <si>
     <t>- Projeto de Emenda nº 01, de 10 de julho de 2020 - Acrescenta a diretriz Manutenção do Ensino Superior ao "Anexo de Metas Fiscais" do Projeto de Lei nº 52/2020. _x000D_
 _x000D_
 - Projeto de Emenda ao Item nº 07 da diretriz Manutenção das Atividades da Secretaria Municipal de Desenvolvimento Econômico do "Anexo de Metas Fiscais" do Projeto de Lei nº 52/2020._x000D_
 _x000D_
 - Emenda ao Projeto de Lei nº 52 de 2020 que "Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2021 e dá outras providências."</t>
   </si>
   <si>
     <t>7506</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/7506/projeto_de_resolucao_03_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/7506/projeto_de_resolucao_03_2020.pdf</t>
   </si>
   <si>
     <t>Altera os dispositivos que especifica da Resolução Nº 01, de 20 de janeiro de 2005, com as alterações da Resolução Nº 02 de 28 de janeiro de 2013.</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5327/resolucao_04_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5327/resolucao_04_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 8º da Resolução nº 03/2020, de 15 de Julho de 2020.</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5449/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5449/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Altera a resolução de número 16/1990 que contém o Regimento Interno da Câmara Municipal de Itabirito.</t>
   </si>
   <si>
     <t>7511</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/7511/projeto_de_resolucao_10_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/7511/projeto_de_resolucao_10_2020.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Padre Edmar José da Silva.</t>
   </si>
   <si>
     <t>7516</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/7516/projeto_de_resolucao_15_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/7516/projeto_de_resolucao_15_2020.pdf</t>
   </si>
   <si>
     <t>Concede Homenagem Especial à Equipe de Servidores Públicos Municipais da Enfermagem.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto do Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4795/veto_ao_autografo_de_lei_007_2019.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4795/veto_ao_autografo_de_lei_007_2019.pdf</t>
   </si>
   <si>
     <t>O Prefeito do Município de Itabirito - MG, no uso de suas atribuições constitucionais e conforme art. 41, §1º da Lei Orgânica Municipal decide VETAR INTEGRALMENTE o Autógrafo de Lei nº. 007/2019 que "Altera a redação da Lei Municipal n° 1.816, de 17 de dezembro de 1993, que Institui o_x000D_
 Código Tributário Municipal” de iniciativa do Poder Legislativo,_x000D_
 Razões de veto ao Autógrafo de Lei número 007/2020 "Altera a redação da Lei Municipal nº 1.816 de 17 de dezembro de 1993, que institui o Código Tributário Municipal."</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4796/veto_ao_autografo_de_lei_015_2019.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4796/veto_ao_autografo_de_lei_015_2019.pdf</t>
   </si>
   <si>
     <t>O Prefeito do Município de Itabirito - MG, no uso de suas atribuições constitucionais e conforme art. 41, §1°, da Lei Orgânica Municipal decide VETAR PARCIALMENTE o Autógrafo de Lei nº. 015/2019 que "Altera a redação do art. 8º e acrescenta incisos ao parágrafo primeiro do art. 8°, da Lei_x000D_
 Municipal nº 2.958, de 23 de outubro de 2013, e dá outras providências” de iniciativa do Poder Legislativo,_x000D_
 Razões para o Veto Parcial ao Autógrafo de Lei número 015/2019 "Altera a redação do art. 8º e acrescenta incisos ao parágrafo primeiro do art. 8º da Lei Municipal nº 2958. de 23 de outubro de 2013, e dá outras providências."</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4920/veto_ao_autografo_de_lei_27_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4920/veto_ao_autografo_de_lei_27_2020.pdf</t>
   </si>
   <si>
     <t>O Prefeito do Município de Itabirito - MG, no uso de suas atribuições constitucionais e conforme Art. 41, § 1º da Lei Orgânica Municipal decide Vetar Integralmente o Autógrafo de Lei nº 027/2020 que "Institui o Fundo Especial da Câmara Municipal de Itabirito - FECMI".</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5380/veto_ao_autografo_de_lei_40_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5380/veto_ao_autografo_de_lei_40_2020.pdf</t>
   </si>
   <si>
     <t>O Prefeito do Município de Itabirito - MG, no uso de suas atribuições constitucionais e conforme Art. 41, § 1º da Lei Orgânica Municipal decide Vetar Integralmente o Autógrafo de Lei nº 040/2020 - "Altera a denominação da Rua José Maria Parreira".</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4921/veto_ao_autografo_de_lei_46_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4921/veto_ao_autografo_de_lei_46_2020.pdf</t>
   </si>
   <si>
     <t>O Prefeito do Município de Itabirito - MG, no uso de suas atribuições constitucionais e conforme Art. 41, § 1º da Lei Orgânica Municipal decide Vetar Integralmente o Autógrafo de Lei nº 046/2020, que "concede isenção de Imposto Predial Territorial Urbano no município de Itabirito para comerciantes atingidos pelos decretos 13.095, de 19 de março de 2020 e 13.100, de 20 de março de 2020, devido à situação de emergência em saúde pública ocasionada pelo Covid19 no exercício do ano de 2020".</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4922/veto_ao_autografo_de_lei_53_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4922/veto_ao_autografo_de_lei_53_2020.pdf</t>
   </si>
   <si>
     <t>O Prefeito do Município de Itabirito - MG, no uso de suas atribuições constitucionais e conforme Art. 41, § 1º da Lei Orgânica Municipal decide Vetar Integralmente o Autógrafo de Lei nº 053/2020 que "cria o fundo emergencial de combate à Covid-19 (FECC), destinado ao enfrentamento dos efeitos da pandemia de novo coronavírus no Município de Itabirito/MG, e dá outras providências".</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5220/veto_ao_autografo_de_lei_no_54_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5220/veto_ao_autografo_de_lei_no_54_2020.pdf</t>
   </si>
   <si>
     <t>O prefeito do Município de Itabirito - MG, no uso de suas atribuições constitucionais e conforme Art. 41, §1º da Lei Orgânica Municipal decide apresentar VETO TOTAL à Emenda Substitutiva nº 001/2020, VETO PARCIAL à Emenda Aditiva 001/2020, e concordância para SANÇÃO da Emenda Supressiva nº 001/2020, relacionadas ao Autógrafo de Lei nº 054/2020 que, "Institui o Sistema Municipal de Integridade e Anticorrupção" (Sistema Compliance) no Município de Itabirito - MG".</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5182/veto_ao_autografo_de_lei_no_62_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5182/veto_ao_autografo_de_lei_no_62_2020.pdf</t>
   </si>
   <si>
     <t>O Prefeito do Município de Itabirito - MG, no uso de suas atribuições constitucionais e conforme Art. 41, § 1º da Lei Orgânica Municipal decide Vetar Integralmente o Autógrafo de Lei nº 062/2020 que "Autoriza o poder executivo a conceder isenção das taxas de fiscalização, localização e funcionamento referentes ao alvará de localização e funcionamento - ALF às microempresas (ME'S) e empresas de pequeno porte (EPP'S) do município de Itabirito afetadas pelo Decreto nº 13.095, de 19 de março de 2020, e alterações posteriores, em razão da situação de emergência em saúde pública ocasionadas pelo COVID-19, no exercício de 2020."</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5221/veto_aos_autografos_de_leis_no_66_e_67_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5221/veto_aos_autografos_de_leis_no_66_e_67_2020.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal de Itabirito - MG, no uso de suas atribuições constitucionais e conforme Art. 41, § 1º da Lei Orgânica Municipal decide VETAR INTEGRALMENTE os Autógrafos de Leis nºs 066 e 067 que respectivamente, "altera os artigos 1º, 2º e 4º da Lei Municipal 2.281, de 26 de agosto de 2003 " e "altera a redação da Lei Municipal nº 2.754, de 08 de janeiro de 2010, que criou o Conselho Municipal de Educação, e dá outras providências."</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5184/veto_parcial_ao_autografo_de_lei_no_74_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5184/veto_parcial_ao_autografo_de_lei_no_74_2020.pdf</t>
   </si>
   <si>
     <t>O Prefeito do Município de Itabirito - MG, no uso de suas atribuições constitucionais e conforme Art. 41, § 1º da Lei Orgânica Municipal decide Vetar Integralmente o Autógrafo de Lei nº 074/2020 que "Fixa o valor do subsídio dos vereadores para vigorar na legislatura de 2021-2024", de iniciativa do Poder Legislativo.</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5222/veto_parcial_ao_autografo_de_lei_no_80_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5222/veto_parcial_ao_autografo_de_lei_no_80_2020.pdf</t>
   </si>
   <si>
     <t>O prefeito do Município de Itabirito - MG, no uso e suas atribuições constitucionais e conforme o Art. 41, § 1º, da Lei Orgânica Municipal decide VETAR PARCIALMENTE o Autógrafo de Lei nº 80/2020 que "Denomina como Antônio de Paula a Praça localizada entre a Rua Carlos Cavalieri esquina com Rua Farid Assis Rahme localizada no bairro Agostinho Rodrigues neste Município de Itabirito" de iniciativa do Poder Legislativo.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5352/razoes_de_veto_ao_autografo_de_lei_no_081_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5352/razoes_de_veto_ao_autografo_de_lei_no_081_2020.pdf</t>
   </si>
   <si>
     <t>O prefeito do Município de Itabirito - Minas Gerais, no uso de suas atribuições constitucionais e conforme Art. 41, §1º da Lei Orgânica Municipal decide Vetar Integralmente o Autógrafo de Lei nº 081/2020, que "Suspende as cobranças de empréstimos consignados, com desconto em folha, contraídos pelos servidores públicos do Município de Itabirito, Minas Gerias."</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5381/veto_ao_autografo_de_lei_88_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5381/veto_ao_autografo_de_lei_88_2020.pdf</t>
   </si>
   <si>
     <t>O Prefeito do Município de Itabirito - MG, no uso de suas atribuições constitucionais e conforme Art. 41, § 1º da Lei Orgânica Municipal decide Vetar Integralmente o Autógrafo de Lei nº 088/2020 - "Denomina Rua João Braga Mendanha a rua adjacente à Estrada Grota da Mina, localizada no bairro Munú, neste município".</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5423/razoes_de_veto_a_emenda_no_01_ao_autografo_de_lei_no_093_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5423/razoes_de_veto_a_emenda_no_01_ao_autografo_de_lei_no_093_2020.pdf</t>
   </si>
   <si>
     <t>O Prefeito do Município de Itabirito - MG, no uso de suas atribuições constitucionais e conforme Art. 41, § 1º da Lei Orgânica Municipal decide Vetar Integralmente a Emenda nº 01 ao Autógrafo de Lei nº 093/2020 - "Autoriza parcelamento de multas aplicadas com penalidades previstas no Decreto Municipal nº 13155."</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5382/veto_ao_autografo_de_lei_98_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5382/veto_ao_autografo_de_lei_98_2020.pdf</t>
   </si>
   <si>
     <t>O Prefeito do Município de Itabirito - MG, no uso de suas atribuições constitucionais e conforme Art. 41, § 1º da Lei Orgânica Municipal decide Vetar Integralmente o Autógrafo de Lei nº 098/2020 - "INSTITUI o Conselho Municipal de Proteção e Defesa dos Animais de Itabirito e dá outras providências."</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5384/veto_ao_autografo_de_lei_99_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5384/veto_ao_autografo_de_lei_99_2020.pdf</t>
   </si>
   <si>
     <t>O Prefeito do Município de Itabirito - MG, no uso de suas atribuições constitucionais e conforme Art. 41, § 1º da Lei Orgânica Municipal decide Vetar Integralmente o Autógrafo de Lei nº 099/2020, que "Autoriza o poder executivo a instituir para os servidores públicos municipais que desempenham a atividade de vigias e vigilantes o adicional de periculosidade e dá outras providencias."</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5424/razoes_de_veto_ao_autografo_de_lei_no_100_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5424/razoes_de_veto_ao_autografo_de_lei_no_100_2020.pdf</t>
   </si>
   <si>
     <t>O Prefeito do Município de Itabirito - MG, no uso de suas atribuições constitucionais e conforme Art. 41, § 1º da Lei Orgânica Municipal decide Vetar Integralmente o Autógrafo de Lei nº 100/2020 - Concessão de anistia - Benefício Fiscal.</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5478/veto_118_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5478/veto_118_2020.pdf</t>
   </si>
   <si>
     <t>O Prefeito do Município de Itabirito - MG, no uso de suas atribuições constitucionais e conforme Art. 41, § 1º da Lei Orgânica Municipal decide Vetar Parcialmente o Autógrafo de Lei nº 118/2020, que "Dispõe sobre o ensino de libras nas escolas municipais, e dá outras providências".</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5482/veto_ao_autografo_de_lei_no_119_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5482/veto_ao_autografo_de_lei_no_119_2020.pdf</t>
   </si>
   <si>
     <t>O Prefeito do Município de Itabirito – MG, no uso de suas atribuições constitucionais e conforme Art. 41, § 1º da Lei Orgânica Municipal decide Vetar Integralmente o Autógrafo de Lei nº 119/2020 que “Dispõe sobre a Jornada de Trabalho dos Cargos de Auxiliar de Enfermagem, Técnico em Enfermagem e Enfermeiro e dá outras providências.”</t>
   </si>
   <si>
     <t>19835</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Mérito Comunitário</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19835/mocao_01_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19835/mocao_01_2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Itabirito, através de seus representantes legais, resolve conceder Moção de Mérito Comunitário a João Bosco de Jesus, pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>19836</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19836/mocao_02_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19836/mocao_02_2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Itabirito, através de seus representantes legais, resolve conceder Moção de Mérito Comunitário à José Dimas Alves, pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>19837</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19837/mocao_03_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19837/mocao_03_2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Itabirito, através de seus representantes legais, resolve conceder Moção de Mérito Comunitário à ANTÔNIO INÁCIO DE ARAÚJO, pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>19838</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19838/mocao_04_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19838/mocao_04_2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Itabirito, através de seus representantes legais, resolve conceder Moção de Mérito Comunitário a ASSOCIAÇÃO FRANCISCANA ALCANTARINA DE ASSISTÊNCIA SOCIAL (AFAAS), mantenedora do Instituto Santo Antônio de Pádua pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>19839</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19839/mocao_05_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19839/mocao_05_2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Itabirito, através de seus representantes legais, resolve conceder Moção de Mérito Comunitário ao AILTON DE OLIVEIRA E SILVA, pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>19840</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19840/mocao_06_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19840/mocao_06_2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Itabirito, através de seus representantes legais, resolve conceder Moção de Mérito Comunitário ao AIRTON BARKER SEMEDO, pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>19841</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19841/mocao_07_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19841/mocao_07_2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Itabirito, através de seus representantes legais, resolve conceder Moção de Mérito Comunitário à MARIA DAS GRAÇAS CRUZ PEDROSA , pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>19842</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19842/mocao_08_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19842/mocao_08_2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Itabirito, através de seus representantes legais, resolve conceder Moção de Mérito Comunitário à MARIA ALVES GOMES MAIA , pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>19843</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19843/mocao_09_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19843/mocao_09_2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Itabirito, através de seus representantes legais, resolve conceder Moção de Mérito Comunitário à JUAREZ SOARES TEIXEIRA, pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>19844</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19844/mocao_10_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19844/mocao_10_2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Itabirito, através de seus representantes legais, resolve conceder Moção de Mérito Comunitário à LIVIA DE SOUZA OLIVEIRA, pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>19845</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19845/mocao_11_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19845/mocao_11_2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Itabirito, através de seus representantes legais, resolve conceder Moção de Mérito Comunitário à GIOVANI DONADA MELILLO, pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>19846</t>
   </si>
   <si>
     <t>Rodrigo do Porco</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19846/mocao_12_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19846/mocao_12_2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Itabirito, através de seus representantes legais, resolve conceder Moção de Mérito Comunitário à IVAIR ALBERTO GOMES, pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>19847</t>
   </si>
   <si>
-    <t>https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19847/mocao_13_2020.pdf</t>
+    <t>http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19847/mocao_13_2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Itabirito, através de seus representantes legais, resolve conceder Moção de Mérito Comunitário à Andréa Cristina Gonçalves, pelos relevantes serviços prestados à comunidade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9686,68 +9686,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4506/indicacao_01_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4507/indicacao_02_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4508/indicacao_03_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4509/indicacao_04_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4510/indicacao_05_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4511/indicacao_06_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4512/indicacao_07_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4513/indicacao_08_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4514/indicacao_09_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4515/indicacao_10_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4516/indicacao_11_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4517/indicacao_12_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4518/indicacao_13_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4519/indicacao_14_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4520/indicacao_15_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4521/indicacao_16_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4522/indicacao_17_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4523/indicacao_18_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4524/indicacao_19_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4525/indicacao_20_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4526/indicacao_21_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4527/indicacao_22_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4528/indicacao_23_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4529/indicacao_24_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4530/indicacao_25_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4531/indicacao_26_2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4532/indicacao_27_2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4533/indicacao_28_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4534/indicacao_29_2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4535/indicacao_30_2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4536/indicacao_31_2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4537/indicacao_32_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4538/indicacao_33_2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4539/indicacao_34_2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4540/indicacao_35_2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4541/indicacao_37_2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4542/indicacao_37_2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4543/indicacao_38_2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4544/indicacao_39_2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4572/indicacao_no_40_2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4573/indicacao_no_41_2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4574/indicacao_no_42_2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4575/indicacao_no_43_2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4576/indicacao_no_44_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4577/indicacao_no_45_2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4578/indicacao_no_46_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4579/indicacao_no_47_2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4580/indicacao_no_48_2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4581/indicacao_no_49_2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4582/indicacao_no_50_2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4583/indicacao_no_51_2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4584/indicacao_no_52_2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4585/indicacao_no_53_2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4586/indicacao_no_54_2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4587/indicacao_no_55_2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4588/indicacao_no_56_2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4589/indicacao_no_57_2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4590/indicacao_no_58_2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4591/indicacao_no_59_2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4592/indicacao_no_60_2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4593/indicacao_no_61_2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4594/indicacao_no_62_2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4595/indicacao_no_63_2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4596/indicacao_no_64_2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4597/indicacao_no_65_2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4598/indicacao_no_66_2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4599/indicacao_no_67_2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4608/indicacao_68_2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4609/indicacao_69_2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4610/indicacao_70_2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4611/indicacao_71_2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4612/indicacao_72_2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4613/indicacao_73_2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4614/indicacao_74_2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4615/indicacao_75_2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4616/indicacao_76_2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4617/indicacao_77_2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4618/indicacao_78_2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4619/indicacao_79_2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4620/indicacao_80_2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4621/indicacao_81_2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4622/indicacao_82_2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4623/indicacao_83_2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4624/indicacao_84_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4625/indicacao_85_2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4626/indicacao_86_2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4658/indicacao_no_87_2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4659/indicacao_no_88_2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4660/indicacao_no_89_2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4661/indicacao_no_90_2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4662/indicacao_no_91_2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4663/indicacao_no_92_2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4664/indicacao_no_93_2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4665/indicacao_no_94_2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4666/indicacao_no_95_2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4667/indicacao_no_96_2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4668/indicacao_no_97_2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4669/indicacao_no_98_2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4670/indicacao_no_99_2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4671/indicacao_no_100_2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4672/indicacao_no_101_2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4673/indicacao_no_102_2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4674/indicacao_no_103_2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4675/indicacao_no_104_2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4676/indicacao_no_105_2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4677/indicacao_no_106_2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4678/indicacao_no_107_2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4679/indicacao_no_108_2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4680/indicacao_no_109_2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4682/indicacao_no_111_2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4683/indicacao_no_112_2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4684/indicacao_no_113_2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4704/indicacao_no_114_-_2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4705/indicacao_no_115_-_2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4706/indicacao_no_116_-_2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4707/indicacao_no_117_-_2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4708/indicacao_no_118_-_2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4711/indicacao_no_119_-_2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4710/indicacao_no_120_-_2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4712/indicacao_no_121_-_2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4713/indicacao_no_122_-_2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4714/indicacao_no_123_-_2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4715/indicacao_no_124_-_2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4716/indicacao_no_125_-_2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4717/indicacao_no_126_-_2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4718/indicacao_no_127_-_2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4719/indicacao_no_128_-_2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4720/indicacao_no_129_-_2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4721/indicacao_no_130_-_2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4722/indicacao_no_131_-_2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4723/indicacao_no_132_-_2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4724/indicacao_no_133_-_2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4725/indicacao_no_134_-_2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4726/indicacao_no_135_-_2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4749/indicacao_136_2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4750/indicacao_137_2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4751/indicacao_138_2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4752/indicacao_139_2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4753/indicacao_140_2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4754/indicacao_141_2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4755/indicacao_142_2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4756/indicacao_143_2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4757/indicacao_144_2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4758/indicacao_145_2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4759/indicacao_146_2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4760/indicacao_147_2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4761/indicacao_148_2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4762/indicacao_149_2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4763/indicacao_150_2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4764/indicacao_151_2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4765/indicacao_152_2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4766/indicacao_153_2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4767/indicacao_154_2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4768/indicacao_155_2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4777/indicacao_156_2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4778/indicacao_157_2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4779/indicacao_158_2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4780/indicacao_159_2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4781/indicacao_160_2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4782/indicacao_161_2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4783/indicacao_162_2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4784/indicacao_163_2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4785/indicacao_164_2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4786/indicacao_165_2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4787/indicacao_166_2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4788/indicacao_167_2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4789/indicacao_168_2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4790/indicacao_169_2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4791/indicacao_170_2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4797/indicacao_171_2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4798/indicacao_172_2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4799/indicacao_173_2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4800/indicacao_174_2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4801/indicacao_175_2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4802/indicacao_176_2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4803/indicacao_177_2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4804/indicacao_178_2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4819/indicacao_179_2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4820/indicacao_180_2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4821/indicacao_181_2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4822/indicacao_182_2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4823/indicacao_183_2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4824/indicacao_184_2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4825/indicacao_185_2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4826/indicacao_186_2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4827/indicacao_187_2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4828/indicacao_188_2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4829/indicacao_189_2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4835/indicacao_190_2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4837/indicacao_191_2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4839/indicacao_192_2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4841/indicacao_193_2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4843/indicacao_194_2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4844/indicacao_195_2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4845/indicacao_196_2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4846/indicacao_197_2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4847/indicacao_198_2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4848/indicacao_199_2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4849/indicacao_200_2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4850/indicacao_201_2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4851/indicacao_202_2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4852/indicacao_203_2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4855/indicacao_204_2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4854/indicacao_205_2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4884/indicacao_206_2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4885/indicacao_207_2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4863/indicacao_208_2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4864/indicacao_209_2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4865/indicacao_210_2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4866/indicacao_211_2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4868/indicacao_212_2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4869/indicacao_213_2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4870/indicacao_214_2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4871/indicacao_215_2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4872/indicacao_216_2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4873/indicacao_217_2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4874/indicacao_218_2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4875/indicacao_219_2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4876/indicacao_220_2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4877/indicacao_221_2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4878/indicacao_222_2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4880/indicacao_223_2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4881/indicacao_224_2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4882/indicacao_225_2020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4883/indicacao_226_2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4894/indicacao_227_2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4895/indicacao_228_2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4896/indicacao_229_2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4897/indicacao_230_2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4898/indicacao_231_2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4899/indicacao_232_2020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4900/indicacao_233_2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4901/indicacao_234_2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4902/indicacao_235_2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4903/indicacao_236_2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4904/indicacao_237_2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4905/indicacao_238_2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4906/indicacao_239_2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4907/indicacao_240_2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4908/indicacao_241_2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4909/indicacao_242_2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4910/indicacao_243_2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4911/indicacao_244_2020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4912/indicacao_245_2020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4913/indicacao_246_2020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4926/indicacao_247_2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4927/indicacao_248_2020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4924/indicacao_249_2020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4925/indicacao_250_2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4928/indicacao_251_2020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4929/indicacao_252_2020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4930/indicacao_253_2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4931/indicacao_254_2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4932/indicacao_255_2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4952/indicacao_256_2020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4953/indicacao_257_2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4933/indicacao_258_2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4934/indicacao_259_2020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4935/indicacao_260_2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4936/indicacao_261_2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4937/indicacao_262_2020.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4938/indicacao_263_2020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4939/indicacao_264_2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4941/indicacao_265_2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4942/indicacao_266_2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4943/indicacao_267_2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4944/indicacao_268_2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4945/indicacao_269_2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4946/indicacao_270_2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4947/indicacao_271_2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4948/indicacao_272_2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4949/indicacao_273_2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4950/indicacao_274_2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4951/indicacao_275_2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4958/indicacao_no_276_2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4959/indicacao_no_277_2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4960/indicacao_no_278_2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4961/indicacao_no_279_2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4962/indicacao_no_280_2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4963/indicacao_no_281_2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4965/indicacao_no_282_2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4972/indicacao_283_2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4983/indicacao_284_2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4984/indicacao_285_2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4985/indicacao_286_2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4986/indicacao_287_2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4988/indicacao_288_2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4989/indicacao_289_2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4990/indicacao_290_2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4991/indicacao_291_2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4992/indicacao_292_2020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4993/indicacao_293_2020.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4994/indicacao_294_2020.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4995/indicacao_295_2020.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4996/indicacao_296_2020.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4997/indicacao_297_2020.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4998/indicacao_298_2020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4999/indicacao_299_2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5000/indicacao_300_2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5100/indicacao_301_2020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5101/indicacao_302_2020.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5102/indicacao_303_2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5103/indicacao_304_2020.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5104/indicacao_305_2020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5105/indicacao_306_2020.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5106/indicacao_307_2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5107/indicacao_308_2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5108/indicacao_309_2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5109/indicacao_310_2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5110/indicacao_311_2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5111/indicacao_312_2020.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5112/indicacao_313_2020.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5113/indicacao_314_2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5157/indicacao_315_2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5158/indicacao_316_2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5159/indicacao_317_2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5160/indicacao_318_2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5161/indicacao_319_2020.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5162/indicacao_320_2020.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5163/indicacao_321_2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5164/indicacao_322_2020.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5165/indicacao_323_2020.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5166/indicacao_324_2020.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5167/indicacao_325_2020.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5168/indicacao_326_2020.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5201/indicacao_327_2020.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5202/indicacao_328_2020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5203/indicacao_329_2020.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5204/indicacao_330_2020.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5205/indicacao_331_2020.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5206/indicacao_332_2020.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5207/indicacao_333_2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5208/indicacao_334_2020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5209/indicacao_335_2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5210/indicacao_336_2020.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5211/indicacao_337_2020.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5212/indicacao_338_2020.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5213/indicacao_339_2020.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5214/indicacao_340_2020.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5215/indicacao_341_2020.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5216/indicacao_342_2020.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5217/indicacao_343_2020.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5218/indicacao_344_2020.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5232/indicacao_346_2020.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5233/indicacao_347_2020.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5234/indicacao_348_2020.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5235/indicacao_349_2020.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5236/indicacao_350_2020.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5237/indicacao_351_2020.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5238/indicacao_352_2020.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5239/indicacao_353_2020.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5240/indicacao_354_2020.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5241/indicacao_355_2020.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5242/indicacao_356_2020.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5243/indicacao_357_2020.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5244/indicacao_358_2020.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5245/indicacao_359_2020.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5246/indicacao_360_2020.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5247/indicacao_361_2020.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5248/indicacao_362_2020.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5302/indicacao_363_2020.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5303/indicacao_364_2020.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5304/indicacao_365_2020.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5305/indicacao_366_2020.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5306/indicacao_367_2020.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5307/indicacao_368_2020.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5308/indicacao_369_2020.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5309/indicacao_370_2020.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5310/indicacao_371_2020.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5311/indicacao_372_2020.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5312/indicacao_373_2020.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5313/indicacao_374_2020.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5314/indicacao_375_2020.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5315/indicacao_376_2020.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5316/indicacao_377_2020.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5317/indicacao_378_2020.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5318/indicacao_379_2020.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5319/indicacao_380_2020.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5320/indicacao_381_2020.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5328/indicacao_382_2020.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5329/indicacao_383_2020.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5330/indicacao_384_2020.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5331/indicacao_385_2020.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5332/indicacao_386_2020.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5333/indicacao_387_2020.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5334/indicacao_388_2020.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5335/indicacao_389_2020.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5336/indicacao_389_2020.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5337/indicacao_391_2020.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5338/indicacao_392_2020.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5339/indicacao_393_2020.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5340/indicacao_394_2020.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5341/indicacao_395_2020.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5342/indicacao_396_2020.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5343/indicacao_397_2020.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5354/indicacao_398_2020.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5355/indicacao_399_2020.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5356/indicacao_400_2020.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5357/indicacao_401_2020.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5358/indicacao_402_2020.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5359/indicacao_403_2020.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5360/indicacao_404_2020.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5361/indicacao_405_2020.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5362/indicacao_406_2020.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5363/indicacao_407_2020.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5364/indicacao_408_2020.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5365/indicacao_409_2020.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5366/indicacao_410_2020.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5367/indicacao_411_2020.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5368/indicacao_412_2020.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5369/indicacao_413_2020.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5370/indicacao_414_2020.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5371/indicacao_415_2020.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5390/indicacao_416_2020.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5391/indicacao_417_2020.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5392/indicacao_418_2020.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5393/indicacao_419_2020.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5394/indicacao_420_2020.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5395/indicacao_421_2020.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5396/indicacao_422_2020.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5397/indicacao_423_2020.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5398/indicacao_424_2020.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5399/indicacao_425_2020.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5400/indicacao_426_2020.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5401/indicacao_427_2020.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5402/indicacao_428_2020.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5403/indicacao_429_2020.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5404/indicacao_430_2020.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5405/indicacao_431_2020.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5406/indicacao_432_2020.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5407/indicacao_433_2020.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5408/indicacao_434_2020.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5409/indicacao_435_2020.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5410/indicacao_436_2020.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5411/indicacao_437_2020.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5412/indicacao_438_2020.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5413/indicacao_439_2020.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5414/indicacao_440_2020.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5415/indicacao_441_2020.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5416/indicacao_442_2020.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5417/indicacao_443_2020.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5418/indicacao_444_2020.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5419/indicacao_445_2020.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5420/indicacao_446_2020.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5427/indicacao_447_2020.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5428/indicacao_448_2020.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5429/indicacao_449_2020.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5430/indicacao_450_2020.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5431/indicacao_451_2020.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5432/indicacao_452_2020.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5433/indicacao_453_2020.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5440/indicacao_454_2020.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5450/indicacao_455_2020.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5451/indicacao_456_2020.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5461/indicacao_457_2020.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5462/indicacao_458_2020.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5466/indicacao_459_2020.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5467/indicacao_460_2020.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5468/indicacao_461_2020.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5469/indicacao_462_2020.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5470/indicacao_463_2020.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5476/indicacao_464_2020.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5477/indicacao_465_2020.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4492/requerimento_01_2020.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4493/requerimento_02_2020.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4494/requerimento_03_2020.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4495/requerimento_04_2020.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4496/requerimento_05_2020.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4497/requerimento_06_2020.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4498/requerimento_07_2020.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4499/requerimento_08_2020.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4500/requerimento_09_2020.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4501/requerimento_10_2020.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4502/requerimento_11_2020.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4503/requerimento_12_2020.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4504/requerimento_13_2020.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4505/requerimento_14_2020.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4562/requerimento_no_15_2020.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4563/requerimento_no_16_2020.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4564/requerimento_no_17_2020.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4565/requerimento_no_18_2020.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4566/requerimento_no_19_2020.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4567/requerimento_no_20_2020.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4568/requerimento_no_20_2020.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4569/requerimento_no_22_2020.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4570/requerimento_no_23_2020.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4571/requerimento_no_24_2020.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4603/requerimento_25_2020.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4604/requerimento_26_2020.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4605/requerimento_27_2020.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4606/requerimento_28_2020.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4607/requerimento_29_2020.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4627/requerimento_no_30_2020.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4628/requerimento_no_31_2020.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4629/requerimento_no_32_2020.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4630/requerimento_no_33_2020.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4631/requerimento_no_34_2020.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4632/requerimento_no_35_2020.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4633/requerimento_no_36_2020.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4634/requerimento_no_37_2020.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4635/requerimento_no_38_2020.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4636/requerimento_no_39_2020.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4637/requerimento_no_40_2020.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4638/requerimento_no_41_2020.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4639/requerimento_no_42_2020.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4640/requerimento_no_43_2020.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4641/requerimento_no_44_2020.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4642/requerimento_no_45_2020.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4643/requerimento_no_46_2020.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4644/requerimento_no_47_2020.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4645/requerimento_no_48_2020.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4646/requerimento_no_49_2020.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4647/requerimento_no_50_2020.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4648/requerimento_no_51_2020.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4649/requerimento_no_52_2020.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4650/requerimento_no_53_2020.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4651/requerimento_no_54_2020.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4652/requerimento_no_55_2020.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4653/requerimento_no_56_2020.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4654/requerimento_no_57_2020.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4655/requerimento_no_58_2020.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4656/requerimento_no_59_2020.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4657/requerimento_no_60_2020.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4727/requerimento_no_61-2020.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4728/requerimento_no_62_-_2020_MSHHI5e.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4729/requerimento_no_63_-_2020.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4730/requerimento_no_64_-_2020.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4731/requerimento_no_65_-_2020.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4732/requerimento_no_66_-_2020.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4733/requerimento_no_67_-_2020.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4734/requerimento_no_68_-_2020.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4735/requerimento_no_69_-_2020.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4736/requerimento_no_70_-_2020.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4737/requerimento_no_71_-_2020.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4738/requerimento_no_72_-_2020.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4744/requerimento_73_2020.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4745/requerimento_74_2020.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4746/requerimento_75_2020.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4747/requerimento_76_2020.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4748/requerimento_77_2020.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4771/requerimento_78_2020.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4772/requerimento_79_2020.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4773/requerimento_80_2020.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4774/requerimento_81_2020.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4775/requerimento_82_2020.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4776/requerimento_83_2020.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4805/requerimento_84_2020.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4806/requerimento_85_2020.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4807/requerimento_86_2020.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9360/requerimento_87_2020.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4808/requerimento_88_2020.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4809/requerimento_89_2020.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9465/requerimento_90_2020.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9362/requerimento_91_2020.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4818/requerimento_92_2020.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4831/requerimento_93_2020.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4834/requerimento_94_2020.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4836/requerimento_95_2020.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4838/requerimento_96_2020.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4840/requerimento_97_2020.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4842/requerimento_98_2020.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4859/requerimento_99_2020.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4860/requerimento_100_2020.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4861/requerimento_101_2020.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4862/requerimento_102_2020.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9354/requerimento_103_2020.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4867/requerimento_104_2020.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4891/requerimento_105_2020.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4892/requerimento_106_2020.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4893/requerimento_107_2020.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4954/requerimento_108_2020.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4955/requerimento_109_2020.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4956/requerimento_110_2020.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4973/requerimento_111_2020.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4974/requerimento_no_112_2020.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4975/requerimento_no_113_2020.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4976/requerimento_no_114_2020.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9361/requerimento_125_2020.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4977/requerimento_no_116_2020.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4978/requerimento_no_117_2020.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4979/requerimento_no_118_2020.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4980/requerimento_no_119_2020.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4981/requerimento_no_120_2020.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4982/requerimento_no_121_2020.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5006/requerimento_122_2020.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5007/requerimento_123_2020.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5008/requerimento_124_2020.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5010/requerimento_126_2020.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5011/requerimento_127_2020.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5012/requerimento_128_2020.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5114/requerimento_129_2020.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9363/requerimento_130_2020.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5115/requerimento_131_2020.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5116/requerimento_132_2020.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5117/requerimento_133_2020.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9356/requerimento_134_2020.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5169/requerimento_135_2020.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5170/requerimento_136_2020.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5171/requerimento_137_2020.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5172/requerimento_138_2020.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5173/requerimento_139_2020.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5174/requerimento_140_2020.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5175/requerimento_141_2020.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5176/requerimento_142_2020.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5177/requerimento_143_2020.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5178/requerimento_144_2020.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5179/requerimento_145_2020.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5195/requerimento_146_2020.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5196/requerimento_147_2020.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5197/requerimento_148_2020.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5198/requerimento_149_2020.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5199/requerimento_150_2020.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5200/requerimento_151_2020.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5249/requerimento_152_2020.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5250/requerimento_153_2020.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5251/requerimento_154_2020.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5252/requerimento_155_2020.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5253/requerimento_156_2020.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5254/requerimento_157_2020.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5255/requerimento_158_2020.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5256/requerimento_159_2020.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5257/requerimento_160_2020.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5258/requerimento_161_2020.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5321/requerimento_163_2020.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5322/requerimento_164_2020.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5323/requerimento_165_2020.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5324/requerimento_166_2020.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5325/requerimento_167_2020.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5326/requerimento_168_2020.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5344/requerimento_169_2020.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5345/requerimento_170_2020.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5346/requerimento_171_2020.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5347/requerimento_172_2020.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5348/requerimento_173_2020.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5372/requerimento_174_2020.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5373/requerimento_175_2020.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9355/requerimento_176_2020.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9357/requerimento_177_2020.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9358/requerimento_178_2020.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9364/requerimento_179_2020.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5385/requerimento_180_2020.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5386/requerimento_181_2020.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5387/requerimento_182_2020.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5388/requerimento_183_2020.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5389/requerimento_184_2020.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5421/requerimento_185_2020.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5422/requerimento_186_2020.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5434/requerimento_187_2020.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5435/requerimento_188_2020.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5436/requerimento_189_2020.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5437/requerimento_190_2020.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5438/requerimento_191_2020.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5439/requerimento_192_2020.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5460/requerimento_193_2020.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5463/requerimento_194_2020.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5471/requerimento_195_2020.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5474/requerimento_196_2020.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5475/requerimentos_197_2020.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/18292/projeto_de_lei_no_01_de_08_de_janeiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4556/projeto_de_lei_02_2020.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4557/projeto_de_lei_04_2020.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4547/projeto_de_lei_05_2020.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4548/projeto_de_lei_06_2020.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4558/projeto_de_lei_07_2020.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4559/projeto_de_lei_08_2020.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4560/projeto_de_lei_09_2020.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4561/projeto_de_lei_10_2020.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4549/projeto_de_lei_11_2020.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4551/projeto_de_lei_13_2020.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4552/projeto_de_lei_14_2020.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4553/projeto_de_lei_15_2020.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4600/projeto_de_lei_no_16_2020.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4601/projeto_de_lei_no_17_2020.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4602/projeto_de_lei_no_18_2020.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/18293/projeto_de_lei_no_19_de_07_de_fevereiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4686/projeto_de_lei_20_2020.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4687/projeto_de_lei_21_2020.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4698/projeto_de_lei_22_2020.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4699/projeto_de_lei_23_2020.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4688/projeto_de_lei_24_2020.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4700/projeto_de_lei_25_2020.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4689/projeto_de_lei_26_2020.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4701/projeto_de_lei_27_2020.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4702/projeto_de_lei_28_2020.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4703/projeto_de_lei_29_2020.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4690/projeto_de_lei_30_2020.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4691/projeto_de_lei_31_2020.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4692/projeto_de_lei_32_2020.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4693/projeto_de_lei_33_2020.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4694/projeto_de_lei_34_2020.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4695/projeto_de_lei_35_2020.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4696/projeto_de_lei_36_2020.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4697/projeto_de_lei_37_2020.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4739/projeto_de_lei_38_2020.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4740/projeto_de_lei_no_39.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4741/projeto_de_lei_no_40.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4742/projeto_de_lei_no_41.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4856/projeto_de_lei_42_2020.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4769/projeto_de_lei_no_44_2020.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4770/projeto_de_lei_no_45_2020.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4857/projeto_de_lei_46_2020.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4858/projeto_de_lei_47_2020.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4792/projeto_de_lei_49_2020.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4810/projeto_de_lei_no_50.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4811/projeto_de_lei_no_51.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4812/projeto_de_lei_52_2020.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4814/projeto_de_lei_no_53_2020.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4815/projeto_de_lei_54_2020.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4816/projeto_de_le_55_2020.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4817/projeto_de_lei_56_2020.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4830/projeto_de_lei_57_2020.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4832/projeto_de_lei_58_2020.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4833/projeto_de_lei_59_2020.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4886/projeto_de_lei_no_60.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4887/projeto_de_lei_no_61.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4888/projeto_de_lei_no_62.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4890/projeto_de_lei_64_2020.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5349/projeto_de_lei_65_2020.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4914/projeto_de_lei_66_2020.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4915/projeto_de_lei_no_67_2020.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4916/projeto_de_lei_68_2020.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4917/projeto_de_lei_69_2020.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4918/projeto_de_lei_70_2020.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4919/projeto_de_lei_71_2020.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4964/projeto_de_lei_no_72_2020.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4967/projeto_de_lei_no_73_2020.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4968/projeto_de_lei_no_74_2020.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4987/projeto_de_lei_no_75_2020.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5001/projeto_de_lei_76_2020.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5002/projeto_de_lei_77_2020.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5003/projeto_de_lei_78_2020.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5004/projeto_de_lei_79_2020.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5005/projeto_de_lei_80_2020.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5013/projeto_de_lei_no_81_2020.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5014/projeto_de_lei_no_82_2020.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5015/projeto_de_lei_no_83_2020.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5016/projeto_de_lei_no_84_2020.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5017/projeto_de_lei_no_85_2020.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5018/projeto_de_lei_no_86_2020.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5187/projeto_de_lei_no_87_2020.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5188/projeto_de_lei_no_88_2020.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5190/projeto_de_lei_89_2020.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5191/projeto_de_lei_90_2020.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5192/projeto_de_lei_91_2020.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5223/projeto_de_lei_92_2020.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5224/projeto_de_lei_93_2020.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5225/projeto_de_lei_94_2020.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5226/projeto_de_lei_95_2020.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5227/projeto_de_lei_96_2020.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5228/projeto_de_lei_97_2020.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5229/projeto_de_lei_98_2020.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5230/projeto_de_lei_99_2020.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5286/projeto_de_lei_100_2020.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5287/projeto_de_lei_101_2020.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5288/projeto_de_lei_102_2020.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5289/projeto_de_lei_103_2020.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5290/projeto_de_lei_104_2020.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5291/projeto_de_lei_105_2020.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5292/projeto_de_lei_106_2020.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5293/projeto_de_lei_107_2020.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5294/projeto_de_lei_108_2020.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5295/projeto_de_lei_109_2020.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5296/projeto_de_lei_110_2020.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5297/projeto_de_lei_111_2020.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5299/projeto_de_lei_113_2020.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5300/projeto_de_lei_114_2020.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5301/projeto_de_lei_115_2020.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5374/projeto_de_lei_116_2020.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5375/projeto_de_lei_117_2020.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5351/projeto_de_lei_119_2020.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5376/projeto_de_lei_120_2020.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5378/projeto_de_lei_122_2020.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5379/projeto_de_lei_123_2020.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5425/projeto_de_lei_124_2020.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5426/projeto_de_lei_125_2020.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5443/projeto_de_lei_128_2020.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5444/projeto_de_lei_129_2020.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5445/projeto_de_lei_130_2020.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5446/projeto_de_lei_131_2020.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5447/projeto_de_lei_132_2020.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5448/projeto_de_lei_133_2020.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5452/projeto_de_lei_134_2020.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5453/projeto_de_lei_135_2020.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5454/plo_136_2020.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5456/projeto_de_lei_138_2020.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5457/projeto_de_lei_139_2020.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5458/projeto_de_lei_140_2020.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5459/projeto_de_lei_141_2020.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5464/projeto_de_lei_142_2020.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5465/projeto_de_lei_143_2020.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5472/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5473/projeto_de_lei_145.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5480/projeto_de_lei_147_2020.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5481/projeto_de_lei_no_148_2020.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5483/projeto_de_lei_no_149_2020.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5484/projeto_de_lei_no_150_2020.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5485/projeto_de_lei_no_151_2020.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5487/projeto_de_lei_no_153_2020.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5488/projeto_de_lei_154_2020.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4545/projeto_de_sustitutivo_no01.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4685/projeto_de_substitutivo_no_19.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4743/projeto_de_emenda__no_01_2020.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5353/emenda_ao_projeto_de_lei_54_2020.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5194/projeto_de_emenda_no_01_ao_projeto_de_lei_19_2020.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5189/projeto_de_emenda_no_01_02_e_03_ao_projeto_de_l_taY21qD.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/7506/projeto_de_resolucao_03_2020.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5327/resolucao_04_2020.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5449/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/7511/projeto_de_resolucao_10_2020.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/7516/projeto_de_resolucao_15_2020.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4795/veto_ao_autografo_de_lei_007_2019.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4796/veto_ao_autografo_de_lei_015_2019.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4920/veto_ao_autografo_de_lei_27_2020.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5380/veto_ao_autografo_de_lei_40_2020.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4921/veto_ao_autografo_de_lei_46_2020.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4922/veto_ao_autografo_de_lei_53_2020.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5220/veto_ao_autografo_de_lei_no_54_2020.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5182/veto_ao_autografo_de_lei_no_62_2020.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5221/veto_aos_autografos_de_leis_no_66_e_67_2020.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5184/veto_parcial_ao_autografo_de_lei_no_74_2020.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5222/veto_parcial_ao_autografo_de_lei_no_80_2020.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5352/razoes_de_veto_ao_autografo_de_lei_no_081_2020.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5381/veto_ao_autografo_de_lei_88_2020.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5423/razoes_de_veto_a_emenda_no_01_ao_autografo_de_lei_no_093_2020.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5382/veto_ao_autografo_de_lei_98_2020.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5384/veto_ao_autografo_de_lei_99_2020.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5424/razoes_de_veto_ao_autografo_de_lei_no_100_2020.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5478/veto_118_2020.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5482/veto_ao_autografo_de_lei_no_119_2020.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19835/mocao_01_2020.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19836/mocao_02_2020.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19837/mocao_03_2020.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19838/mocao_04_2020.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19839/mocao_05_2020.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19840/mocao_06_2020.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19841/mocao_07_2020.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19842/mocao_08_2020.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19843/mocao_09_2020.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19844/mocao_10_2020.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19845/mocao_11_2020.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19846/mocao_12_2020.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19847/mocao_13_2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4506/indicacao_01_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4507/indicacao_02_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4508/indicacao_03_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4509/indicacao_04_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4510/indicacao_05_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4511/indicacao_06_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4512/indicacao_07_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4513/indicacao_08_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4514/indicacao_09_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4515/indicacao_10_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4516/indicacao_11_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4517/indicacao_12_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4518/indicacao_13_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4519/indicacao_14_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4520/indicacao_15_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4521/indicacao_16_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4522/indicacao_17_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4523/indicacao_18_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4524/indicacao_19_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4525/indicacao_20_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4526/indicacao_21_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4527/indicacao_22_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4528/indicacao_23_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4529/indicacao_24_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4530/indicacao_25_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4531/indicacao_26_2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4532/indicacao_27_2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4533/indicacao_28_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4534/indicacao_29_2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4535/indicacao_30_2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4536/indicacao_31_2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4537/indicacao_32_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4538/indicacao_33_2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4539/indicacao_34_2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4540/indicacao_35_2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4541/indicacao_37_2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4542/indicacao_37_2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4543/indicacao_38_2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4544/indicacao_39_2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4572/indicacao_no_40_2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4573/indicacao_no_41_2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4574/indicacao_no_42_2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4575/indicacao_no_43_2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4576/indicacao_no_44_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4577/indicacao_no_45_2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4578/indicacao_no_46_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4579/indicacao_no_47_2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4580/indicacao_no_48_2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4581/indicacao_no_49_2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4582/indicacao_no_50_2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4583/indicacao_no_51_2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4584/indicacao_no_52_2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4585/indicacao_no_53_2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4586/indicacao_no_54_2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4587/indicacao_no_55_2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4588/indicacao_no_56_2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4589/indicacao_no_57_2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4590/indicacao_no_58_2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4591/indicacao_no_59_2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4592/indicacao_no_60_2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4593/indicacao_no_61_2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4594/indicacao_no_62_2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4595/indicacao_no_63_2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4596/indicacao_no_64_2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4597/indicacao_no_65_2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4598/indicacao_no_66_2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4599/indicacao_no_67_2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4608/indicacao_68_2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4609/indicacao_69_2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4610/indicacao_70_2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4611/indicacao_71_2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4612/indicacao_72_2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4613/indicacao_73_2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4614/indicacao_74_2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4615/indicacao_75_2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4616/indicacao_76_2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4617/indicacao_77_2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4618/indicacao_78_2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4619/indicacao_79_2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4620/indicacao_80_2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4621/indicacao_81_2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4622/indicacao_82_2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4623/indicacao_83_2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4624/indicacao_84_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4625/indicacao_85_2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4626/indicacao_86_2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4658/indicacao_no_87_2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4659/indicacao_no_88_2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4660/indicacao_no_89_2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4661/indicacao_no_90_2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4662/indicacao_no_91_2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4663/indicacao_no_92_2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4664/indicacao_no_93_2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4665/indicacao_no_94_2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4666/indicacao_no_95_2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4667/indicacao_no_96_2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4668/indicacao_no_97_2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4669/indicacao_no_98_2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4670/indicacao_no_99_2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4671/indicacao_no_100_2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4672/indicacao_no_101_2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4673/indicacao_no_102_2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4674/indicacao_no_103_2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4675/indicacao_no_104_2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4676/indicacao_no_105_2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4677/indicacao_no_106_2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4678/indicacao_no_107_2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4679/indicacao_no_108_2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4680/indicacao_no_109_2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4682/indicacao_no_111_2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4683/indicacao_no_112_2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4684/indicacao_no_113_2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4704/indicacao_no_114_-_2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4705/indicacao_no_115_-_2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4706/indicacao_no_116_-_2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4707/indicacao_no_117_-_2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4708/indicacao_no_118_-_2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4711/indicacao_no_119_-_2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4710/indicacao_no_120_-_2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4712/indicacao_no_121_-_2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4713/indicacao_no_122_-_2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4714/indicacao_no_123_-_2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4715/indicacao_no_124_-_2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4716/indicacao_no_125_-_2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4717/indicacao_no_126_-_2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4718/indicacao_no_127_-_2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4719/indicacao_no_128_-_2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4720/indicacao_no_129_-_2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4721/indicacao_no_130_-_2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4722/indicacao_no_131_-_2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4723/indicacao_no_132_-_2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4724/indicacao_no_133_-_2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4725/indicacao_no_134_-_2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4726/indicacao_no_135_-_2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4749/indicacao_136_2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4750/indicacao_137_2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4751/indicacao_138_2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4752/indicacao_139_2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4753/indicacao_140_2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4754/indicacao_141_2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4755/indicacao_142_2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4756/indicacao_143_2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4757/indicacao_144_2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4758/indicacao_145_2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4759/indicacao_146_2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4760/indicacao_147_2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4761/indicacao_148_2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4762/indicacao_149_2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4763/indicacao_150_2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4764/indicacao_151_2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4765/indicacao_152_2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4766/indicacao_153_2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4767/indicacao_154_2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4768/indicacao_155_2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4777/indicacao_156_2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4778/indicacao_157_2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4779/indicacao_158_2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4780/indicacao_159_2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4781/indicacao_160_2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4782/indicacao_161_2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4783/indicacao_162_2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4784/indicacao_163_2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4785/indicacao_164_2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4786/indicacao_165_2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4787/indicacao_166_2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4788/indicacao_167_2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4789/indicacao_168_2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4790/indicacao_169_2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4791/indicacao_170_2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4797/indicacao_171_2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4798/indicacao_172_2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4799/indicacao_173_2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4800/indicacao_174_2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4801/indicacao_175_2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4802/indicacao_176_2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4803/indicacao_177_2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4804/indicacao_178_2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4819/indicacao_179_2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4820/indicacao_180_2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4821/indicacao_181_2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4822/indicacao_182_2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4823/indicacao_183_2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4824/indicacao_184_2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4825/indicacao_185_2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4826/indicacao_186_2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4827/indicacao_187_2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4828/indicacao_188_2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4829/indicacao_189_2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4835/indicacao_190_2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4837/indicacao_191_2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4839/indicacao_192_2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4841/indicacao_193_2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4843/indicacao_194_2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4844/indicacao_195_2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4845/indicacao_196_2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4846/indicacao_197_2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4847/indicacao_198_2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4848/indicacao_199_2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4849/indicacao_200_2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4850/indicacao_201_2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4851/indicacao_202_2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4852/indicacao_203_2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4855/indicacao_204_2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4854/indicacao_205_2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4884/indicacao_206_2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4885/indicacao_207_2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4863/indicacao_208_2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4864/indicacao_209_2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4865/indicacao_210_2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4866/indicacao_211_2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4868/indicacao_212_2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4869/indicacao_213_2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4870/indicacao_214_2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4871/indicacao_215_2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4872/indicacao_216_2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4873/indicacao_217_2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4874/indicacao_218_2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4875/indicacao_219_2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4876/indicacao_220_2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4877/indicacao_221_2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4878/indicacao_222_2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4880/indicacao_223_2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4881/indicacao_224_2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4882/indicacao_225_2020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4883/indicacao_226_2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4894/indicacao_227_2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4895/indicacao_228_2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4896/indicacao_229_2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4897/indicacao_230_2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4898/indicacao_231_2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4899/indicacao_232_2020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4900/indicacao_233_2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4901/indicacao_234_2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4902/indicacao_235_2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4903/indicacao_236_2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4904/indicacao_237_2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4905/indicacao_238_2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4906/indicacao_239_2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4907/indicacao_240_2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4908/indicacao_241_2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4909/indicacao_242_2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4910/indicacao_243_2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4911/indicacao_244_2020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4912/indicacao_245_2020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4913/indicacao_246_2020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4926/indicacao_247_2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4927/indicacao_248_2020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4924/indicacao_249_2020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4925/indicacao_250_2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4928/indicacao_251_2020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4929/indicacao_252_2020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4930/indicacao_253_2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4931/indicacao_254_2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4932/indicacao_255_2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4952/indicacao_256_2020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4953/indicacao_257_2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4933/indicacao_258_2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4934/indicacao_259_2020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4935/indicacao_260_2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4936/indicacao_261_2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4937/indicacao_262_2020.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4938/indicacao_263_2020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4939/indicacao_264_2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4941/indicacao_265_2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4942/indicacao_266_2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4943/indicacao_267_2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4944/indicacao_268_2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4945/indicacao_269_2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4946/indicacao_270_2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4947/indicacao_271_2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4948/indicacao_272_2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4949/indicacao_273_2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4950/indicacao_274_2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4951/indicacao_275_2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4958/indicacao_no_276_2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4959/indicacao_no_277_2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4960/indicacao_no_278_2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4961/indicacao_no_279_2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4962/indicacao_no_280_2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4963/indicacao_no_281_2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4965/indicacao_no_282_2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4972/indicacao_283_2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4983/indicacao_284_2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4984/indicacao_285_2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4985/indicacao_286_2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4986/indicacao_287_2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4988/indicacao_288_2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4989/indicacao_289_2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4990/indicacao_290_2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4991/indicacao_291_2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4992/indicacao_292_2020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4993/indicacao_293_2020.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4994/indicacao_294_2020.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4995/indicacao_295_2020.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4996/indicacao_296_2020.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4997/indicacao_297_2020.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4998/indicacao_298_2020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4999/indicacao_299_2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5000/indicacao_300_2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5100/indicacao_301_2020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5101/indicacao_302_2020.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5102/indicacao_303_2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5103/indicacao_304_2020.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5104/indicacao_305_2020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5105/indicacao_306_2020.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5106/indicacao_307_2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5107/indicacao_308_2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5108/indicacao_309_2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5109/indicacao_310_2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5110/indicacao_311_2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5111/indicacao_312_2020.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5112/indicacao_313_2020.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5113/indicacao_314_2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5157/indicacao_315_2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5158/indicacao_316_2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5159/indicacao_317_2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5160/indicacao_318_2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5161/indicacao_319_2020.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5162/indicacao_320_2020.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5163/indicacao_321_2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5164/indicacao_322_2020.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5165/indicacao_323_2020.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5166/indicacao_324_2020.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5167/indicacao_325_2020.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5168/indicacao_326_2020.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5201/indicacao_327_2020.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5202/indicacao_328_2020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5203/indicacao_329_2020.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5204/indicacao_330_2020.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5205/indicacao_331_2020.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5206/indicacao_332_2020.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5207/indicacao_333_2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5208/indicacao_334_2020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5209/indicacao_335_2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5210/indicacao_336_2020.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5211/indicacao_337_2020.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5212/indicacao_338_2020.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5213/indicacao_339_2020.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5214/indicacao_340_2020.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5215/indicacao_341_2020.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5216/indicacao_342_2020.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5217/indicacao_343_2020.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5218/indicacao_344_2020.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5232/indicacao_346_2020.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5233/indicacao_347_2020.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5234/indicacao_348_2020.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5235/indicacao_349_2020.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5236/indicacao_350_2020.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5237/indicacao_351_2020.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5238/indicacao_352_2020.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5239/indicacao_353_2020.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5240/indicacao_354_2020.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5241/indicacao_355_2020.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5242/indicacao_356_2020.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5243/indicacao_357_2020.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5244/indicacao_358_2020.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5245/indicacao_359_2020.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5246/indicacao_360_2020.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5247/indicacao_361_2020.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5248/indicacao_362_2020.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5302/indicacao_363_2020.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5303/indicacao_364_2020.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5304/indicacao_365_2020.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5305/indicacao_366_2020.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5306/indicacao_367_2020.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5307/indicacao_368_2020.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5308/indicacao_369_2020.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5309/indicacao_370_2020.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5310/indicacao_371_2020.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5311/indicacao_372_2020.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5312/indicacao_373_2020.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5313/indicacao_374_2020.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5314/indicacao_375_2020.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5315/indicacao_376_2020.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5316/indicacao_377_2020.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5317/indicacao_378_2020.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5318/indicacao_379_2020.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5319/indicacao_380_2020.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5320/indicacao_381_2020.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5328/indicacao_382_2020.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5329/indicacao_383_2020.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5330/indicacao_384_2020.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5331/indicacao_385_2020.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5332/indicacao_386_2020.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5333/indicacao_387_2020.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5334/indicacao_388_2020.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5335/indicacao_389_2020.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5336/indicacao_389_2020.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5337/indicacao_391_2020.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5338/indicacao_392_2020.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5339/indicacao_393_2020.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5340/indicacao_394_2020.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5341/indicacao_395_2020.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5342/indicacao_396_2020.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5343/indicacao_397_2020.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5354/indicacao_398_2020.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5355/indicacao_399_2020.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5356/indicacao_400_2020.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5357/indicacao_401_2020.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5358/indicacao_402_2020.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5359/indicacao_403_2020.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5360/indicacao_404_2020.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5361/indicacao_405_2020.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5362/indicacao_406_2020.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5363/indicacao_407_2020.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5364/indicacao_408_2020.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5365/indicacao_409_2020.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5366/indicacao_410_2020.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5367/indicacao_411_2020.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5368/indicacao_412_2020.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5369/indicacao_413_2020.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5370/indicacao_414_2020.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5371/indicacao_415_2020.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5390/indicacao_416_2020.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5391/indicacao_417_2020.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5392/indicacao_418_2020.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5393/indicacao_419_2020.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5394/indicacao_420_2020.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5395/indicacao_421_2020.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5396/indicacao_422_2020.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5397/indicacao_423_2020.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5398/indicacao_424_2020.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5399/indicacao_425_2020.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5400/indicacao_426_2020.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5401/indicacao_427_2020.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5402/indicacao_428_2020.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5403/indicacao_429_2020.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5404/indicacao_430_2020.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5405/indicacao_431_2020.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5406/indicacao_432_2020.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5407/indicacao_433_2020.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5408/indicacao_434_2020.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5409/indicacao_435_2020.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5410/indicacao_436_2020.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5411/indicacao_437_2020.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5412/indicacao_438_2020.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5413/indicacao_439_2020.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5414/indicacao_440_2020.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5415/indicacao_441_2020.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5416/indicacao_442_2020.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5417/indicacao_443_2020.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5418/indicacao_444_2020.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5419/indicacao_445_2020.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5420/indicacao_446_2020.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5427/indicacao_447_2020.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5428/indicacao_448_2020.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5429/indicacao_449_2020.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5430/indicacao_450_2020.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5431/indicacao_451_2020.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5432/indicacao_452_2020.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5433/indicacao_453_2020.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5440/indicacao_454_2020.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5450/indicacao_455_2020.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5451/indicacao_456_2020.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5461/indicacao_457_2020.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5462/indicacao_458_2020.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5466/indicacao_459_2020.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5467/indicacao_460_2020.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5468/indicacao_461_2020.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5469/indicacao_462_2020.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5470/indicacao_463_2020.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5476/indicacao_464_2020.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5477/indicacao_465_2020.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4492/requerimento_01_2020.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4493/requerimento_02_2020.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4494/requerimento_03_2020.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4495/requerimento_04_2020.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4496/requerimento_05_2020.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4497/requerimento_06_2020.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4498/requerimento_07_2020.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4499/requerimento_08_2020.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4500/requerimento_09_2020.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4501/requerimento_10_2020.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4502/requerimento_11_2020.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4503/requerimento_12_2020.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4504/requerimento_13_2020.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4505/requerimento_14_2020.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4562/requerimento_no_15_2020.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4563/requerimento_no_16_2020.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4564/requerimento_no_17_2020.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4565/requerimento_no_18_2020.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4566/requerimento_no_19_2020.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4567/requerimento_no_20_2020.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4568/requerimento_no_20_2020.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4569/requerimento_no_22_2020.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4570/requerimento_no_23_2020.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4571/requerimento_no_24_2020.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4603/requerimento_25_2020.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4604/requerimento_26_2020.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4605/requerimento_27_2020.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4606/requerimento_28_2020.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4607/requerimento_29_2020.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4627/requerimento_no_30_2020.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4628/requerimento_no_31_2020.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4629/requerimento_no_32_2020.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4630/requerimento_no_33_2020.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4631/requerimento_no_34_2020.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4632/requerimento_no_35_2020.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4633/requerimento_no_36_2020.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4634/requerimento_no_37_2020.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4635/requerimento_no_38_2020.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4636/requerimento_no_39_2020.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4637/requerimento_no_40_2020.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4638/requerimento_no_41_2020.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4639/requerimento_no_42_2020.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4640/requerimento_no_43_2020.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4641/requerimento_no_44_2020.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4642/requerimento_no_45_2020.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4643/requerimento_no_46_2020.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4644/requerimento_no_47_2020.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4645/requerimento_no_48_2020.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4646/requerimento_no_49_2020.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4647/requerimento_no_50_2020.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4648/requerimento_no_51_2020.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4649/requerimento_no_52_2020.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4650/requerimento_no_53_2020.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4651/requerimento_no_54_2020.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4652/requerimento_no_55_2020.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4653/requerimento_no_56_2020.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4654/requerimento_no_57_2020.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4655/requerimento_no_58_2020.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4656/requerimento_no_59_2020.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4657/requerimento_no_60_2020.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4727/requerimento_no_61-2020.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4728/requerimento_no_62_-_2020_MSHHI5e.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4729/requerimento_no_63_-_2020.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4730/requerimento_no_64_-_2020.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4731/requerimento_no_65_-_2020.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4732/requerimento_no_66_-_2020.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4733/requerimento_no_67_-_2020.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4734/requerimento_no_68_-_2020.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4735/requerimento_no_69_-_2020.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4736/requerimento_no_70_-_2020.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4737/requerimento_no_71_-_2020.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4738/requerimento_no_72_-_2020.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4744/requerimento_73_2020.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4745/requerimento_74_2020.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4746/requerimento_75_2020.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4747/requerimento_76_2020.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4748/requerimento_77_2020.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4771/requerimento_78_2020.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4772/requerimento_79_2020.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4773/requerimento_80_2020.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4774/requerimento_81_2020.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4775/requerimento_82_2020.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4776/requerimento_83_2020.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4805/requerimento_84_2020.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4806/requerimento_85_2020.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4807/requerimento_86_2020.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9360/requerimento_87_2020.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4808/requerimento_88_2020.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4809/requerimento_89_2020.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9465/requerimento_90_2020.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9362/requerimento_91_2020.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4818/requerimento_92_2020.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4831/requerimento_93_2020.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4834/requerimento_94_2020.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4836/requerimento_95_2020.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4838/requerimento_96_2020.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4840/requerimento_97_2020.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4842/requerimento_98_2020.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4859/requerimento_99_2020.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4860/requerimento_100_2020.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4861/requerimento_101_2020.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4862/requerimento_102_2020.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9354/requerimento_103_2020.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4867/requerimento_104_2020.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4891/requerimento_105_2020.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4892/requerimento_106_2020.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4893/requerimento_107_2020.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4954/requerimento_108_2020.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4955/requerimento_109_2020.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4956/requerimento_110_2020.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4973/requerimento_111_2020.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4974/requerimento_no_112_2020.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4975/requerimento_no_113_2020.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4976/requerimento_no_114_2020.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9361/requerimento_125_2020.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4977/requerimento_no_116_2020.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4978/requerimento_no_117_2020.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4979/requerimento_no_118_2020.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4980/requerimento_no_119_2020.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4981/requerimento_no_120_2020.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4982/requerimento_no_121_2020.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5006/requerimento_122_2020.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5007/requerimento_123_2020.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5008/requerimento_124_2020.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5010/requerimento_126_2020.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5011/requerimento_127_2020.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5012/requerimento_128_2020.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5114/requerimento_129_2020.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9363/requerimento_130_2020.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5115/requerimento_131_2020.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5116/requerimento_132_2020.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5117/requerimento_133_2020.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9356/requerimento_134_2020.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5169/requerimento_135_2020.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5170/requerimento_136_2020.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5171/requerimento_137_2020.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5172/requerimento_138_2020.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5173/requerimento_139_2020.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5174/requerimento_140_2020.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5175/requerimento_141_2020.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5176/requerimento_142_2020.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5177/requerimento_143_2020.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5178/requerimento_144_2020.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5179/requerimento_145_2020.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5195/requerimento_146_2020.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5196/requerimento_147_2020.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5197/requerimento_148_2020.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5198/requerimento_149_2020.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5199/requerimento_150_2020.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5200/requerimento_151_2020.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5249/requerimento_152_2020.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5250/requerimento_153_2020.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5251/requerimento_154_2020.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5252/requerimento_155_2020.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5253/requerimento_156_2020.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5254/requerimento_157_2020.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5255/requerimento_158_2020.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5256/requerimento_159_2020.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5257/requerimento_160_2020.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5258/requerimento_161_2020.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5321/requerimento_163_2020.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5322/requerimento_164_2020.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5323/requerimento_165_2020.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5324/requerimento_166_2020.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5325/requerimento_167_2020.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5326/requerimento_168_2020.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5344/requerimento_169_2020.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5345/requerimento_170_2020.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5346/requerimento_171_2020.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5347/requerimento_172_2020.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5348/requerimento_173_2020.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5372/requerimento_174_2020.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5373/requerimento_175_2020.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9355/requerimento_176_2020.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9357/requerimento_177_2020.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9358/requerimento_178_2020.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/9364/requerimento_179_2020.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5385/requerimento_180_2020.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5386/requerimento_181_2020.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5387/requerimento_182_2020.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5388/requerimento_183_2020.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5389/requerimento_184_2020.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5421/requerimento_185_2020.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5422/requerimento_186_2020.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5434/requerimento_187_2020.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5435/requerimento_188_2020.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5436/requerimento_189_2020.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5437/requerimento_190_2020.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5438/requerimento_191_2020.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5439/requerimento_192_2020.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5460/requerimento_193_2020.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5463/requerimento_194_2020.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5471/requerimento_195_2020.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5474/requerimento_196_2020.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5475/requerimentos_197_2020.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/18292/projeto_de_lei_no_01_de_08_de_janeiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4556/projeto_de_lei_02_2020.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4557/projeto_de_lei_04_2020.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4547/projeto_de_lei_05_2020.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4548/projeto_de_lei_06_2020.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4558/projeto_de_lei_07_2020.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4559/projeto_de_lei_08_2020.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4560/projeto_de_lei_09_2020.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4561/projeto_de_lei_10_2020.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4549/projeto_de_lei_11_2020.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4551/projeto_de_lei_13_2020.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4552/projeto_de_lei_14_2020.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4553/projeto_de_lei_15_2020.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4600/projeto_de_lei_no_16_2020.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4601/projeto_de_lei_no_17_2020.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4602/projeto_de_lei_no_18_2020.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/18293/projeto_de_lei_no_19_de_07_de_fevereiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4686/projeto_de_lei_20_2020.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4687/projeto_de_lei_21_2020.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4698/projeto_de_lei_22_2020.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4699/projeto_de_lei_23_2020.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4688/projeto_de_lei_24_2020.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4700/projeto_de_lei_25_2020.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4689/projeto_de_lei_26_2020.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4701/projeto_de_lei_27_2020.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4702/projeto_de_lei_28_2020.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4703/projeto_de_lei_29_2020.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4690/projeto_de_lei_30_2020.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4691/projeto_de_lei_31_2020.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4692/projeto_de_lei_32_2020.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4693/projeto_de_lei_33_2020.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4694/projeto_de_lei_34_2020.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4695/projeto_de_lei_35_2020.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4696/projeto_de_lei_36_2020.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4697/projeto_de_lei_37_2020.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4739/projeto_de_lei_38_2020.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4740/projeto_de_lei_no_39.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4741/projeto_de_lei_no_40.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4742/projeto_de_lei_no_41.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4856/projeto_de_lei_42_2020.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4769/projeto_de_lei_no_44_2020.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4770/projeto_de_lei_no_45_2020.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4857/projeto_de_lei_46_2020.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4858/projeto_de_lei_47_2020.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4792/projeto_de_lei_49_2020.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4810/projeto_de_lei_no_50.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4811/projeto_de_lei_no_51.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4812/projeto_de_lei_52_2020.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4814/projeto_de_lei_no_53_2020.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4815/projeto_de_lei_54_2020.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4816/projeto_de_le_55_2020.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4817/projeto_de_lei_56_2020.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4830/projeto_de_lei_57_2020.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4832/projeto_de_lei_58_2020.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4833/projeto_de_lei_59_2020.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4886/projeto_de_lei_no_60.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4887/projeto_de_lei_no_61.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4888/projeto_de_lei_no_62.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4890/projeto_de_lei_64_2020.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5349/projeto_de_lei_65_2020.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4914/projeto_de_lei_66_2020.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4915/projeto_de_lei_no_67_2020.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4916/projeto_de_lei_68_2020.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4917/projeto_de_lei_69_2020.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4918/projeto_de_lei_70_2020.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4919/projeto_de_lei_71_2020.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4964/projeto_de_lei_no_72_2020.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4967/projeto_de_lei_no_73_2020.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4968/projeto_de_lei_no_74_2020.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4987/projeto_de_lei_no_75_2020.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5001/projeto_de_lei_76_2020.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5002/projeto_de_lei_77_2020.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5003/projeto_de_lei_78_2020.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5004/projeto_de_lei_79_2020.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5005/projeto_de_lei_80_2020.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5013/projeto_de_lei_no_81_2020.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5014/projeto_de_lei_no_82_2020.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5015/projeto_de_lei_no_83_2020.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5016/projeto_de_lei_no_84_2020.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5017/projeto_de_lei_no_85_2020.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5018/projeto_de_lei_no_86_2020.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5187/projeto_de_lei_no_87_2020.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5188/projeto_de_lei_no_88_2020.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5190/projeto_de_lei_89_2020.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5191/projeto_de_lei_90_2020.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5192/projeto_de_lei_91_2020.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5223/projeto_de_lei_92_2020.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5224/projeto_de_lei_93_2020.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5225/projeto_de_lei_94_2020.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5226/projeto_de_lei_95_2020.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5227/projeto_de_lei_96_2020.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5228/projeto_de_lei_97_2020.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5229/projeto_de_lei_98_2020.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5230/projeto_de_lei_99_2020.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5286/projeto_de_lei_100_2020.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5287/projeto_de_lei_101_2020.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5288/projeto_de_lei_102_2020.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5289/projeto_de_lei_103_2020.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5290/projeto_de_lei_104_2020.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5291/projeto_de_lei_105_2020.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5292/projeto_de_lei_106_2020.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5293/projeto_de_lei_107_2020.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5294/projeto_de_lei_108_2020.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5295/projeto_de_lei_109_2020.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5296/projeto_de_lei_110_2020.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5297/projeto_de_lei_111_2020.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5299/projeto_de_lei_113_2020.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5300/projeto_de_lei_114_2020.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5301/projeto_de_lei_115_2020.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5374/projeto_de_lei_116_2020.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5375/projeto_de_lei_117_2020.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5351/projeto_de_lei_119_2020.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5376/projeto_de_lei_120_2020.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5378/projeto_de_lei_122_2020.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5379/projeto_de_lei_123_2020.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5425/projeto_de_lei_124_2020.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5426/projeto_de_lei_125_2020.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5443/projeto_de_lei_128_2020.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5444/projeto_de_lei_129_2020.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5445/projeto_de_lei_130_2020.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5446/projeto_de_lei_131_2020.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5447/projeto_de_lei_132_2020.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5448/projeto_de_lei_133_2020.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5452/projeto_de_lei_134_2020.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5453/projeto_de_lei_135_2020.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5454/plo_136_2020.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5456/projeto_de_lei_138_2020.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5457/projeto_de_lei_139_2020.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5458/projeto_de_lei_140_2020.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5459/projeto_de_lei_141_2020.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5464/projeto_de_lei_142_2020.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5465/projeto_de_lei_143_2020.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5472/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5473/projeto_de_lei_145.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5480/projeto_de_lei_147_2020.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5481/projeto_de_lei_no_148_2020.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5483/projeto_de_lei_no_149_2020.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5484/projeto_de_lei_no_150_2020.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5485/projeto_de_lei_no_151_2020.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5487/projeto_de_lei_no_153_2020.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5488/projeto_de_lei_154_2020.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4545/projeto_de_sustitutivo_no01.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4685/projeto_de_substitutivo_no_19.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4743/projeto_de_emenda__no_01_2020.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5353/emenda_ao_projeto_de_lei_54_2020.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5194/projeto_de_emenda_no_01_ao_projeto_de_lei_19_2020.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5189/projeto_de_emenda_no_01_02_e_03_ao_projeto_de_l_taY21qD.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/7506/projeto_de_resolucao_03_2020.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5327/resolucao_04_2020.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5449/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/7511/projeto_de_resolucao_10_2020.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/7516/projeto_de_resolucao_15_2020.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4795/veto_ao_autografo_de_lei_007_2019.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4796/veto_ao_autografo_de_lei_015_2019.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4920/veto_ao_autografo_de_lei_27_2020.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5380/veto_ao_autografo_de_lei_40_2020.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4921/veto_ao_autografo_de_lei_46_2020.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/4922/veto_ao_autografo_de_lei_53_2020.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5220/veto_ao_autografo_de_lei_no_54_2020.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5182/veto_ao_autografo_de_lei_no_62_2020.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5221/veto_aos_autografos_de_leis_no_66_e_67_2020.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5184/veto_parcial_ao_autografo_de_lei_no_74_2020.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5222/veto_parcial_ao_autografo_de_lei_no_80_2020.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5352/razoes_de_veto_ao_autografo_de_lei_no_081_2020.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5381/veto_ao_autografo_de_lei_88_2020.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5423/razoes_de_veto_a_emenda_no_01_ao_autografo_de_lei_no_093_2020.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5382/veto_ao_autografo_de_lei_98_2020.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5384/veto_ao_autografo_de_lei_99_2020.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5424/razoes_de_veto_ao_autografo_de_lei_no_100_2020.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5478/veto_118_2020.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/5482/veto_ao_autografo_de_lei_no_119_2020.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19835/mocao_01_2020.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19836/mocao_02_2020.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19837/mocao_03_2020.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19838/mocao_04_2020.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19839/mocao_05_2020.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19840/mocao_06_2020.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19841/mocao_07_2020.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19842/mocao_08_2020.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19843/mocao_09_2020.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19844/mocao_10_2020.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19845/mocao_11_2020.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19846/mocao_12_2020.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itabirito.mg.leg.br/media/sapl/public/materialegislativa/2020/19847/mocao_13_2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H847"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="168.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>